--- v0 (2025-12-14)
+++ v1 (2026-05-08)
@@ -51,1982 +51,1982 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/417/projeto-de-decreto-no-01.2017-prestacao-de-contas-do-executivo-2015.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/417/projeto-de-decreto-no-01.2017-prestacao-de-contas-do-executivo-2015.pdf</t>
   </si>
   <si>
     <t>PROVA AS CONTAS DO EXECUTIVO MUNICIPAL DE TUNÁPOLIS,_x000D_
 ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO_x000D_
 FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/418/projeto-de-decreto-legislativo-no-02-2017-participacao-cidada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/418/projeto-de-decreto-legislativo-no-02-2017-participacao-cidada.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO "PARTICIPAÇÃO CIDADÃ" POR PARTICIPAÇÃO EM_x000D_
 SESSÕES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Renato Paulata</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/190/pl-no-01.2017-abstencao-do-cumprimento-do-paragrafo-unico-lei-491.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/190/pl-no-01.2017-abstencao-do-cumprimento-do-paragrafo-unico-lei-491.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a abstenção do cumprimento do Parágrafo Único do_x000D_
 artigo 11 da Lei 491/2001 e contém providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/191/pl-no-02.2017-apae-tunapolis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/191/pl-no-02.2017-apae-tunapolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de_x000D_
 Fomento com a ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE_x000D_
 TUNÁPOLIS-APAE, e contém outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/192/pl-no-03.2017-codet.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/192/pl-no-03.2017-codet.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o CODET – Conselho de Desenvolvimento de Tunápolis e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/193/pl-no-04.2017-autoriza-a-desafetar-imovel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/193/pl-no-04.2017-autoriza-a-desafetar-imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a desafetar o_x000D_
 imóvel próprio municipal que especifica e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/194/pl-no-05.2017-autoriza-alienar-imovel-doado-raigao-baixo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/194/pl-no-05.2017-autoriza-alienar-imovel-doado-raigao-baixo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Associação Cultural e Recreativa Raigão Baixo a alienar o_x000D_
 Imóvel doado pela Municipalidade e contém outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/195/pl-no-06.2017-credito-especial.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/195/pl-no-06.2017-credito-especial.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA CRIAÇÃO E SUPLEMENTAÇÃO DE DOTAÇÕES QUE_x000D_
 ESPECIFICA O ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/196/pl-no-07.2017-celebrar-convenio-policia-armas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/196/pl-no-07.2017-celebrar-convenio-policia-armas.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO_x000D_
 DE SANTA CATARINA, ATRAVÉS DA POLÍCIA MILITAR, VISANDO A COOPERAÇÃO_x000D_
 FINANCEIRA PARA AQUISIÇÃO DE ARMAMENTO E CONTÉM OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/197/pl-no-08.2017-revoga-a-lei-1274.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/197/pl-no-08.2017-revoga-a-lei-1274.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 1274/2016 de 17 de outubro de 2016 e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/198/pl-no-09.2017-revoga-a-lei-1273.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/198/pl-no-09.2017-revoga-a-lei-1273.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Diagnóstico Socioambiental do perímetro urbano do_x000D_
 Município de Tunápolis – SC., e contém outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/199/pl-no-010.2017-autoriza-adequacao-de-rua-publica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/199/pl-no-010.2017-autoriza-adequacao-de-rua-publica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a adequar Rua Pública e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/200/pl-no-011.2017-institui-programa-esportes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/200/pl-no-011.2017-institui-programa-esportes.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Exemplo no Esporte, Exemplo na Vida”, e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/201/pl-no-012.2017-vacina-da-gripe-aos-servidores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/201/pl-no-012.2017-vacina-da-gripe-aos-servidores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A SUBSIDIAR ATÉ 75% (SETENTA E CINCO POR CENTO) DO_x000D_
 VALOR PARA VACINAÇÃO CONTRA A GRIPE DOS SERVIDORES E AGENTES_x000D_
 POLÍTICOS DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/202/pl-no-0-13.2017-pagamento-de-cursos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/202/pl-no-0-13.2017-pagamento-de-cursos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS COM CURSOS DE_x000D_
 ATUALIZAÇÃO, RENOVAÇÃO OU NECESSÁRIOS ALÉM DA HABILITAÇÃO_x000D_
 EXIGIDA PARA EXERCER O CARGO DOS SERVIDORES MUNICIPAIS, E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/203/pl-no-014.2017-feiras-itinerantes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/203/pl-no-014.2017-feiras-itinerantes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO E INSTALAÇÃO DE FEIRAS COMERCIAIS_x000D_
 TEMPORÁRIAS NO MUNICÍPIO DE TUNÁPOLIS/SC E DÁ OUTRAS_x000D_
 PROVIDÊNCIAIS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/204/pl-no-015.2017-dispoe-sobre-a-troca-de-servicos-por-cascalhos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/204/pl-no-015.2017-dispoe-sobre-a-troca-de-servicos-por-cascalhos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a troca de serviços a serem realizados em propriedades_x000D_
 particulares pelo Município de Tunápolis – SC., por cascalhos_x000D_
 necessários às obras e serviços públicos e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/205/pl-no-016.2017-suplementacoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/205/pl-no-016.2017-suplementacoes.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar_x000D_
 no valor de R$ 70.000,00 (Setenta mil reais), alterando_x000D_
 a Lei Orçamentária nº 1.285/2016, e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/206/pl-no-017.2017-programa-de-credito-rural.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/206/pl-no-017.2017-programa-de-credito-rural.pdf</t>
   </si>
   <si>
     <t>Cria o programa em forma de incentivo ao produtor rural do_x000D_
 Município de Tunápolis, para serviços de máquinas,_x000D_
 denominado de “Programa de crédito ao produtor rural” e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/207/pl-no-018.2017-energia-excelente-producao-eficiente.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/207/pl-no-018.2017-energia-excelente-producao-eficiente.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Energia Excelente, Produção Eficiente”, e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/208/pl-no-019.2017-permissao-de-uso-de-bem-publico.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/208/pl-no-019.2017-permissao-de-uso-de-bem-publico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO A TÍTULO PRECÁRIO DO CENTRO ESPORTIVO_x000D_
 MUNICIPAL PARA O GRÊMIO ESPORTIVO TUNENSE DE TUNÁPOLIS E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Inclui área, ampliando o Perímetro Urbano do Município de_x000D_
 Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/210/pl-no-021.2017-conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/210/pl-no-021.2017-conder.pdf</t>
   </si>
   <si>
     <t>RATIFICA A 1ª (PRIMEIRA) ALTERAÇÃO AO CONTRATO DE CONSÓRCIO_x000D_
 ORIUNDO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL_x000D_
 DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/211/pl-no-022.2017-despesas-conferencia-saude.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/211/pl-no-022.2017-despesas-conferencia-saude.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR DESPESAS_x000D_
 DA 1ª CONFERENCIA REGIONAL DE SAÚDE DAS MULHERES E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/212/pl-no-023.2017-altera-precos-da-tabela.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/212/pl-no-023.2017-altera-precos-da-tabela.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1265/2013 que fixa a tabela de preço dos serviços prestados_x000D_
 pelo Município e contém outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/213/pl-no-024.2017-precatorios-consad.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/213/pl-no-024.2017-precatorios-consad.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 RECONHECER, EMPENHAR, LIQUIDAR E PAGAR_x000D_
 DESPESAS COM SENTENÇAS JUDICIAIS DO_x000D_
 CONSAD E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/214/pl-no-025.2017-substitutivo-ao-pl-no-018.2017-energia-excelente-producao-eficiente.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/214/pl-no-025.2017-substitutivo-ao-pl-no-018.2017-energia-excelente-producao-eficiente.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/215/pl-no-026.2017-despesas-conferencia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/215/pl-no-026.2017-despesas-conferencia.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR E_x000D_
 RATIFICAR AS DESPESAS INERENTES COM CONFERÊNCIAS, CONGRESSOS,_x000D_
 CURSOS, CAPACITAÇÕES E EVENTOS ESPORTIVOS E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/216/pl-no-028.2017-despesas-de-locomocao-com-equipes-que-representam-o-municipio..pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/216/pl-no-028.2017-despesas-de-locomocao-com-equipes-que-representam-o-municipio..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS COM_x000D_
 LOCOMOÇÃO DE EQUIPES ESPORTIVAS QUE REPRESENTAM O_x000D_
 MUNICÍPIO EM EVENTOS REGIONAIS E ESTADUAIS E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-no-028.2017-do-legislativo-criterios-denominacao-espacos-publicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-no-028.2017-do-legislativo-criterios-denominacao-espacos-publicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CRITÉRIOS DE_x000D_
 DENOMINAÇÃO DE LOGRADOUROS,_x000D_
 LOTEAMENTOS, MONUMENTOS, OBRAS E_x000D_
 EDIFICAÇÕES PÚBLICASNO MUNICÍPIO DE_x000D_
 TUNÁPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/218/pl-no-029.2017-termos-de-fomento-entidades-educacionais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/218/pl-no-029.2017-termos-de-fomento-entidades-educacionais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de_x000D_
 Fomento com Entidades Educacionais que especifica, e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/219/pl-no-030.2017-concessao-de-aux.-estudantes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/219/pl-no-030.2017-concessao-de-aux.-estudantes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO PARA_x000D_
 ESTUDANTES DO ENSINO SUPERIOR E PÓS MÉDIO, RESIDENTES OU_x000D_
 COM DOMICÍLIO ELEITORAL NO MUNICÍPIO DE TUNÁPOLIS – SC, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/220/pl-no-031.2017-suplementacoes-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/220/pl-no-031.2017-suplementacoes-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar_x000D_
 no valor de R$520.000,00(Quinhentos e vinte mil_x000D_
 reais), alterando a Lei Orçamentária nº 1.285/2016, e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/221/pl-no-032.2017-altera-precos-da-tabela.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/221/pl-no-032.2017-altera-precos-da-tabela.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1318/2017 que fixa a tabela de preço dos serviços prestados_x000D_
 pelo Município e contém outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/222/pl-no-033.2017-incentivo-rural.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/222/pl-no-033.2017-incentivo-rural.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMAS DE INCENTIVO AO DESENVOLVIMENTO_x000D_
 RURAL NO MUNICÍPIO DE TUNÁPOLIS E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/223/pl-n-034.2017-institui-programa-certificacao-de-propriedades-rurais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/223/pl-n-034.2017-institui-programa-certificacao-de-propriedades-rurais.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Certificação de Propriedades Rurais visando a_x000D_
 Erradicação da Brucelose e Tuberculose Animal e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/224/pl-n-o-035.2017-suplementacoes-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/224/pl-n-o-035.2017-suplementacoes-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar_x000D_
 no valor de R$359.000,00 (Trezentos e cinquenta e_x000D_
 nove mil reais), alterando a Lei Orçamentária nº_x000D_
 1.285/2016, e contém outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/225/pl-no-036.2017-substitutivo-ao-pl-no-032.2017-altera-precos-da-tabela.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/225/pl-no-036.2017-substitutivo-ao-pl-no-032.2017-altera-precos-da-tabela.pdf</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/226/pl-no-037.2017-pro-empresa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/226/pl-no-037.2017-pro-empresa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de incentivos para a Indústria, Comércio e_x000D_
 Prestadoras de Serviço do Município - Pró Empresa e contém outras_x000D_
 providências</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/227/pl-no-038.2017-incentivo-rural-substitutivo-ao-pl-no-033.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/227/pl-no-038.2017-incentivo-rural-substitutivo-ao-pl-no-033.2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMAS DE INCENTIVO AO DESENVOLVIMENTO_x000D_
 RURAL NO MUNICÍPIO DE TUNÁPOLIS E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/228/pl-no-039.2017-restaura-o-artigo-20-lei-1267.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/228/pl-no-039.2017-restaura-o-artigo-20-lei-1267.pdf</t>
   </si>
   <si>
     <t>Restaura a redação original do artigo 20 da Lei 1267/2016 e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/229/pl-no-040.2017-altera-a-lei-1286.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/229/pl-no-040.2017-altera-a-lei-1286.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1286/2016 que Inclui área, ampliando o Perímetro_x000D_
 Urbano do Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/230/pl-no-041.2017-autoriza-despesas-com-outros-municipios.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/230/pl-no-041.2017-autoriza-despesas-com-outros-municipios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODE EXECUTIVO A CEDER MÁQUINAS, EQUIPAMENTOS E_x000D_
 PESSOAL AOS MUNICIPIOS DE SANTA CATARINA QUE DECLARAREM SITUAÇÃO DE_x000D_
 EMERGENCIA OU ESTADO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/231/pl-no-042.2017-ampliacao-de-perimetro-urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/231/pl-no-042.2017-ampliacao-de-perimetro-urbano.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/232/pl-no-043.2017-ppa-2018-2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/232/pl-no-043.2017-ppa-2018-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO_x000D_
 DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, PARA O_x000D_
 QUADRIÊNIO 2018–2021, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/233/pl-no-044.2017-ldo-2018.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/233/pl-no-044.2017-ldo-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS_x000D_
 DO MUNICÍPIO, AS METAS E PRIORIDADES DA_x000D_
 ADMINISTRAÇÃO, SEUS RECURSOS FINANCEIROS E_x000D_
 AS BASES PARA PREPARAÇÃO DO ORÇAMENTO_x000D_
 PROGRAMA PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE_x000D_
 TUNÁPOLIS, ESTADO DE SANTA CATARINA, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/235/pl-no-046.2017-programa-incentivo-passador-de-gado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/235/pl-no-046.2017-programa-incentivo-passador-de-gado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVOS PARA CONSTRUÇÃO DE PASSADORES DE_x000D_
 GADO, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/236/pl-no-047.2017-credito-especial-conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/236/pl-no-047.2017-credito-especial-conder.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA CRIAÇÃO E_x000D_
 SUPLEMENTAÇÃO DE DOTAÇÕES QUE ESPECIFICA O_x000D_
 ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/237/pl-no-048.2017-cessao-de-uso-com-sjo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/237/pl-no-048.2017-cessao-de-uso-com-sjo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO DE USO_x000D_
 COM O MUNICÍPIO DE SÃO JOÃO DO OESTE - SC, E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/238/pl-no-049.2017-suplementacoes-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/238/pl-no-049.2017-suplementacoes-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar_x000D_
 no valor de R$481.000,00(Quatrocentos e oitenta e um_x000D_
 mil reais), alterando a Lei Orçamentária nº 1.285/2016,_x000D_
 e contém outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/239/pl-no-050.2017-abono-natalino.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/239/pl-no-050.2017-abono-natalino.pdf</t>
   </si>
   <si>
     <t>Concede um Abono Natalino aos Servidores Públicos Municipais de Tunápolis, na_x000D_
 folha de pagamento do mês de dezembro de 2017 e adota outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/240/pl-no-051.2017-altera-a-lei-854-cis-ameosc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/240/pl-no-051.2017-altera-a-lei-854-cis-ameosc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 854/2007 que Autoriza a participação do Município de_x000D_
 Tunápolis no Consórcio Intermunicipal de Saúde da AMEOSC –_x000D_
 CIS/AMEOSC e adota outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/241/pl-no-052.2017-altera-a-lei-1286.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/241/pl-no-052.2017-altera-a-lei-1286.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1286/2016 que Inclui área, ampliando o Perímetro Urbano do_x000D_
 Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/242/pl-no-053.2017-projeto-recolhe.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/242/pl-no-053.2017-projeto-recolhe.pdf</t>
   </si>
   <si>
     <t>Cria o programa “Recolhe”, visando a contratação de empresa_x000D_
 especializada na coleta, transporte e destinação final, de carcaça de_x000D_
 animais mortos (bovinos), em todo o território municipal e adota outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/243/pl-no-054.2017-projeto-mais-medicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/243/pl-no-054.2017-projeto-mais-medicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Auxílio Alimentação e Auxílio Moradia no âmbito do_x000D_
 Município de Tunápolis – SC, aos profissionais participantes do Projeto_x000D_
 Mais Médicos para o Brasil e adota outras providências</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/244/pl-no-055.2017-suplementacoes-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/244/pl-no-055.2017-suplementacoes-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 125.000,00 (Cento e vinte cinco mil reais),_x000D_
 alterando a Lei Orçamentária nº 1.285/2016, e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/245/pl-no-056.2017-ratifica-consorcio-ciga.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/245/pl-no-056.2017-ratifica-consorcio-ciga.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES,_x000D_
 CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO_x000D_
 DE INFORMÁTICA NA GESTÃO PÚBLICA MUNICIPAL (CIGA), E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_01.2017_-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_01.2017_-_todos.pdf</t>
   </si>
   <si>
     <t>APELAMOS ao Governo do Estado tome as medidas necessárias para promover o ingresso de soldados a fim de suprir a deficiência no efetivo do Corpo de Bombeiros Militar do 12º Batalhão que abrange São Miguel do Oeste e mais 27 municípios da região, visando atender com agilidade, qualidade e eficiência as demandas registradas.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Donato Lauschner, Aloísio José Lehmen, Arno Muller, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_02.2017-_donato_e_avalizada_por_todos_os_demais_.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_02.2017-_donato_e_avalizada_por_todos_os_demais_.pdf</t>
   </si>
   <si>
     <t>Após aprovação em Plenário, o Poder Legislativo de Tunápolis, Santa Catarina, encaminha esta Moção apelando que a Bancada Catarinense no Congresso Nacional e no Senado, atenda o clamor da população, posicionando-se e votando de forma contrária à PEC 287/16 que trata da reforma da Previdência.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Arno Muller, Aloísio José Lehmen, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_no_03.2017_-_arno_e_avalizada_por_todos_os_demais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_no_03.2017_-_arno_e_avalizada_por_todos_os_demais.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas medidas urgentes a fim de solucionar os problemas apontados e evitar maiores prejuízos.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_no_04.2017_-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_no_04.2017_-_todos.pdf</t>
   </si>
   <si>
     <t>Ressaltamos ainda, que a liberdade de qualquer trabalhador(a) brasileiro(a) em associar-se a sindicato A ou B, ou a nenhum, é garantido pela Constituição Federal em seu Art. 8º, Inciso 5º,  que reza: “ninguém será obrigado a filiar-se ou a manter-se filiado a sindicato”, e como Vereadores, eleitos pelo voto livre do povo Tunapolitano, faremos o que estiver ao nosso alcance em sua defesa, sem obrigatoriamente estarmos associados a sindicato para tanto;</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Arno Muller, Leonardo Antonio Vogt, Aloísio José Lehmen, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_no_05.2017_-_leonardo_e_arno_avalizada_pelos_demais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_no_05.2017_-_leonardo_e_arno_avalizada_pelos_demais.pdf</t>
   </si>
   <si>
     <t>Que sejam substituídas as atuais lâmpadas de iluminação interna do Ginásio Estadual da Linha Pitangueira, principalmente da quadra de esportes, por novas e adequadas, de preferência com tecnologia LED.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/176/mocao_no_06.2017_-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/176/mocao_no_06.2017_-_todos.pdf</t>
   </si>
   <si>
     <t>A presente moção representa o reconhecimento da sociedade tunapolitana, representada por seus Edis, pelo trabalho incansável de nossos policiais militares, os quais, diuturnamente têm envidado todos os esforços na construção de uma sociedade mais justa e segura”.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/177/mocao__no_07.2017_-_donato_e_avalizada_por_todos_os_demais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/177/mocao__no_07.2017_-_donato_e_avalizada_por_todos_os_demais.pdf</t>
   </si>
   <si>
     <t>APELAMOS aos nobres parlamentares, por agilidade no trâmite e aprovação do Projeto de Lei nº 71/2015 em seu teor original, sem as alterações propostas pelas emendas apresentadas ao PL.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Loivo Francisco Zoz, Aloísio José Lehmen, Arno Muller, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/178/mocao_no_08.2017_-_loivo_e_avalizada_pelos_demais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/178/mocao_no_08.2017_-_loivo_e_avalizada_pelos_demais.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/179/mocao_no_09.2017-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/179/mocao_no_09.2017-_todos.pdf</t>
   </si>
   <si>
     <t>Apelamos que o contrato firmado com o Instituto Santé referente a administração do Hospital Regional Terezinha Gaio Basso seja respeitado, cumprindo o repasse integral nele previsto com atualização dos valores, e, em vez de proposta de diminuição, a Secretaria estude a possibilidade de aumentar os repasses para que a instituição possa oferecer atendimento  com mais especialidades e serviços neste hospital.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Arno Muller</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/180/mocao_no_10.2017_-de_apelo_-_endidades_sem_fins_lucrativos.docx</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/180/mocao_no_10.2017_-de_apelo_-_endidades_sem_fins_lucrativos.docx</t>
   </si>
   <si>
     <t>Isto posto, tendo em vista as justificativas acima explanadas, submetemos à apreciação do Plenário, na forma regimental, a presente MOÇÃO DE APELO a ser encaminhada aos digníssimos Deputados Estaduais, Deputados Federais de Santa Catarina, bem como ao Governador do Estado de Santa Catarina, para que seja dada a devida importância à análise do tema, bem como para intermediarem junto aos órgãos competentes, através da apresentação de proposições que julgarem pertinentes, afim de que as entidades sem fins lucrativos isentas e imunes sejam definitivamente dispensadas da apresentação da EFC – Escrituração Fiscal Contábil,de modo que possam ser exoneradas das despesas decorrentes do ato junto aos escritórios de contabilidade e/ou profissionais da área. ”</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/181/mocao_no_11.2017_-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/181/mocao_no_11.2017_-_todos.pdf</t>
   </si>
   <si>
     <t>“A Câmara Municipal de Vereadores de Tunápolis, Estado de Santa Catarina, mais uma vez congratula-se com Vossa Senhoria, Funcionários, Associados e familiares desta importante Agência de Crédito Financeiro, pela Comemoração dos 85 anos de fundação do SICOOB/Crediitapiranga que se completarão no dia 21 de Outubro. Parabeniza pelos excelentes serviços prestados, e agradece pelas parcerias que auxiliam no desenvolvimento de nossa região. Desejamos que a instituição continue revestida de pleno êxito com permanente sucesso”.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/182/mocao__012.2017_-_donato_e_avalizada_pelos_demais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/182/mocao__012.2017_-_donato_e_avalizada_pelos_demais.pdf</t>
   </si>
   <si>
     <t>“Desta forma, a Câmara Municipal de Vereadores de Tunápolis, Estado de Santa Catarina, congratula-se com Vossa Senhoria, Funcionários, familiares, clientes desta importante Agência de Crédito Financeiro, pela Comemoração dos 100 anos de fundação no Estado de Santa Catarina e 209 anos no país, que se completarão no dia 12 de outubro de 2017. Parabeniza pelos excelentes serviços prestados, e agradece pelas parcerias que auxiliam no desenvolvimento de nossa região. Desejamos que a instituição continue revestida de pleno êxito e sempre presente aqui no nosso município”.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Donato Lauschner, Leonardo Antonio Vogt, Aloísio José Lehmen, Arno Muller, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/183/mocao_no13-2017_-_donato_e_leonardo_avalizada_pelos_demais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/183/mocao_no13-2017_-_donato_e_leonardo_avalizada_pelos_demais.pdf</t>
   </si>
   <si>
     <t>Apelamos para que seja designado mais um profissional Técnico ou Agrônomo para o município de Tunápolis, em razão da grande demanda de serviços e programas existentes e em estudo, para o fortalecimento da agricultura familiar e a economia do município.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento-no-01.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento-no-01.2017.pdf</t>
   </si>
   <si>
     <t>Cópia da folha de pagamento, contendo todos os servidores públicos do Poder_x000D_
 Executivo Municipal, relativo ao mês de Março do corrente ano</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Leonardo Antonio Vogt</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento-no-02.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento-no-02.2017.pdf</t>
   </si>
   <si>
     <t>1º Se já foi efetuado seguro dos veículos e maquinário da_x000D_
 Prefeitura para este ano?_x000D_
  2º Caso sim, que apresente a esta casa com qual seguradora_x000D_
 foi feito o seguro e sob quais valores?</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento-no-03.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento-no-03.2017.pdf</t>
   </si>
   <si>
     <t>A relação de atendimentos veterinários prestados por produtor_x000D_
 durante o mês de junho, especificando qual profissional_x000D_
 efetuou o atendimento.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento-no-04.2017-leonardo-loivo-inacio-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento-no-04.2017-leonardo-loivo-inacio-marlei.pdf</t>
   </si>
   <si>
     <t>1º Quais os valores gastos para a realização da janta para os_x000D_
 servidores municipais?_x000D_
  2º Quais os valores gastos com a festa para os idosos?_x000D_
  3º Quais os valores gastos com a festa para as voluntárias?</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento-no-05.2017-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento-no-05.2017-gustavo.pdf</t>
   </si>
   <si>
     <t>A ata da reunião do Conselho de trânsito de Tunápolis na qual_x000D_
 foi definida a aplicação de multas através do sistema de_x000D_
 vídeomonitoramento, por transgressões de trânsitos.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento-no-06.2017-marlei-inacio-loivo-e-leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento-no-06.2017-marlei-inacio-loivo-e-leonardo.pdf</t>
   </si>
   <si>
     <t>Quais os valores gastos com imprensa escrita e falada_x000D_
 durante o ano de 2017, especificando os valores por empresa_x000D_
 contratada?_x000D_
  Quais os valores gastos na Decoração Natalina, bem como_x000D_
 materiais, mão de obra terceirizada no exercício de 2017?</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Donato Lauschner</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indicacao_no_01.2017_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indicacao_no_01.2017_donato.pdf</t>
   </si>
   <si>
     <t>Que a administração através de seu engenheiro efetue um levantamento e projeto, seguindo-se a execução das adequações necessárias no Ginásio Municipal da Linha Fátima para dispor a comunidade e visitantes um espaço agradável e apropriado à realização tanto de eventos festivos, bem como, esportivos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indicacao_no_02.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indicacao_no_02.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>“Que a municipalidade crie um Programa destinado especificamente à manutenção das estradas, com uma equipe e frota permanente para cascalhamento e recuperação das estradas do município. A frota poderá ser composta de três caminhões basculantes; uma retro escavadeira giratória; uma moto niveladora; um rolo compactador e um caminhão hidrante”. O Programa poderia ser denominado: ESTRADA BOA”.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
     <t>Que sejam instaladas lixeiras grandes em pontos estratégicos, principalmente nos centros das comunidades, para que as famílias e demais entidades (escola, sociedades e comercio) possam depositar ali seu lixo para o carregamento e, que estas lixeiras sejam vazadas para evitar o acúmulo de água e instaladas a uma altura que os animais não possam atacar.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_no_04.2017_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_no_04.2017_-_aloisio.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável da municipalidade veja a possibilidade de diminuir a altura das mesmas para evitar futuros transtornos ou prejuízos.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indicacao_no_05.2017_-_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indicacao_no_05.2017_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Que a administração providencie uma nova pintura da quadra, de preferência, ainda antes da realização dos XII Jogos Abertos de Tunápolis.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indicacao_no_06.2017_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indicacao_no_06.2017_-_marlei.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada uma limpeza e roçada ao longo da Rodovia SC 493 em direção ao município de Santa Helena;</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indicacao_no_07_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indicacao_no_07_-_marlei.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o acesso a propriedade do Sr. Vanderlei Horn na comunidade da Linha São Pedro;</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indicacao_no_08.2017_-_leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indicacao_no_08.2017_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal crie um programa de concessão de cestas básicas para os Servidores Municipais, sendo que este viria a beneficiar os funcionários sem onerar a folha de pagamento da Prefeitura.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indicacao_no_09.2017_-_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indicacao_no_09.2017_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Que seja feita concorrência Pública visando contratar transporte coletivo para passageiros destinado ao transporte de passageiros do interior para a cidade, em dias alternados.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Loivo Francisco Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indicacao_no_10.2017_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indicacao_no_10.2017_loivo.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal se informe junto a Agência de Desenvolvimento Regional sobre a possibilidade de estar viabilizando a instalação de mais câmeras de monitoramento na cidade de Tunápolis;</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indicacao_no__11.2017_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indicacao_no__11.2017_donato.pdf</t>
   </si>
   <si>
     <t>“Que a municipalidade estude a viabilidade de construir no local uma pista de caminhada, instale equipamentos de academia ao ar livre e local protegido para parque infantil propiciando a comunidade Tunapolitana um espaço seguro e aconchegante para a prática de esportes, ginástica e lazer para todas as idades, atividades que em muito melhoram a qualidade de vida das pessoas.”</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Donato Lauschner, Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indicacao_no_12.2017_-_donato_e_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indicacao_no_12.2017_-_donato_e_gustavo.pdf</t>
   </si>
   <si>
     <t>“Que a municipalidade envie Projeto de Lei Complementar à Câmara de Vereadores, alterando o Estatuto dos Servidores Públicos deste município, ampliando o período de licença maternidade para as Servidoras Públicas Municipais, de quatro para seis meses, conforme autoriza a Lei nº 11.770/2008, justificado pelo acima exposto.”</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indicacao_no_13.2017_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indicacao_no_13.2017_-_marlei.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de Tunápolis, através do Chefe do Poder Executivo estude a viabilidade de reconhecer na Servidora Pública Municipal, uma zelosa funcionária de empenho e dedicação nos atendimentos à população e que merece todo apoio emocional e de respeito neste período tão precioso da sua vida, reconhecendo o direito de gozar da licença maternidade por um período de 06[seis] meses, servindo de exemplo para as empresas e diversos setores.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indicacao_no_14.2017_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indicacao_no_14.2017_marlei.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados aparelhos climatizadores no auditório público municipal;</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/117/indicacao_no_15.2017_-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/117/indicacao_no_15.2017_-aloisio.pdf</t>
   </si>
   <si>
     <t>Que a administração volte a executar o Programa Mais Produção, ampliando o leque de benefícios aos agricultores, incluindo outras opções para o agricultor usufruir do bônus, tais como:_x000D_
 - Atendimento veterinário_x000D_
 - Programa de Melhoramento genético_x000D_
 - Serviços variados de máquinas_x000D_
 - E ainda, se preferir, poder receber o valor equivalente em dinheiro.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Gilberto Lunkes</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indicacao_no_16.2017_-_gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indicacao_no_16.2017_-_gilberto.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada que dá acesso a propriedade do Sr. Elton Hoffmann na comunidade de Linha São Jorge;</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indicacao_17.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indicacao_17.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>“Que o Executivo estude se há alguma possibilidade legal do município intermediar a aquisição da vacina contra a gripe A, via licitação ou subsidiar parte da vacina, para que a mesma possa ser feita a um custo mais acessível por todos os munícipes interessados”.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indicacao_no_018.2017_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indicacao_no_018.2017_marlei.pdf</t>
   </si>
   <si>
     <t>Que seja criado o Conselho Municipal dos Direitos da Mulher, com o objetivo de deliberar, fiscalizar e elaborar diretrizes relativas à políticas públicas nos direitos da mulher;</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indicacao_no_019.2017_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indicacao_no_019.2017_-_marlei.pdf</t>
   </si>
   <si>
     <t>Que seja acatado o pedido do agricultor João Heck da comunidade de Linha Fátima. O mesmo solicita ser atendido como rompedor de rochas em sua propriedade.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indicacao_no_20.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indicacao_no_20.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>“Que o Chefe do Poder executivo envie a esta Casa Legislativa, Projeto de Lei isentando os produtores rurais do pagamento de serviços para enterro de animais, minimizando um pouco os prejuízos do agricultor”.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indicacao_no_21.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indicacao_no_21.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>“Que a municipalidade através da Secretaria Educação, Cultura, Esporte e Turismo inicie um trabalho de identificação dos pontos e potenciais turísticos do nosso município, e um possível investimento para atrair turistas, bem como, priorize um estudo de projeto de acesso seguro as quedas d’agua do Lajeado Tunas com construção de escadarias, corrimões, dando segurança sem agredir o que a natureza construiu, possibilitando a contemplação desse cenário maravilhoso a pessoas de todas as idades”.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indicacao_no_22.2017_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indicacao_no_22.2017_-_marlei.pdf</t>
   </si>
   <si>
     <t>1º Que seja feita a limpeza das ruas com calçamento;_x000D_
 2º Que seja feita uma limpeza nos passeios públicos, com poda de árvores;_x000D_
 3º Que a Administração veja a possibilidade de criar um Programa de incentivo a limpeza dos terrenos e passeio públicos pelos proprietários dos lotes;_x000D_
 4º Que a Administração notifique os proprietários de lotes baldios da responsabilidade de manter os terrenos limpos e livres de acúmulo de lixo.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indicacao_no_23.2017_-_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indicacao_no_23.2017_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Administração municipal considere como uma das prioridades mais imediatas, providenciar acesso ao local para pessoas com necessidades específicas, implantando rampas, corrimões e demais itens para o acesso, circulação e permanência dos mesmos, garantindo que possam acompanhar os eventos sem dificuldade.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indicacao_no_24.2017_-_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indicacao_no_24.2017_-_gustavo.pdf</t>
   </si>
   <si>
     <t>SUGIRO que o setor responsável da municipalidade providencie a recuperação e compactação das mesmas.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indicacao_no_25.2017_-_leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indicacao_no_25.2017_-_leonardo.pdf</t>
   </si>
   <si>
     <t>SUGIRO que o mesmo seja removido, podendo o material possível de reaproveitamento ser usado em outro lugar, onde haja necessidade.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indicacao_no_26.2017_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indicacao_no_26.2017_-_aloisio.pdf</t>
   </si>
   <si>
     <t>1º Que sejam implantadas faixas de pedestre na via asfaltada que passa no centro da comunidade de Linha São Pedro, mais precisamente na frente da escola municipal, próximo ao ginásio e clube social da comunidade e perto do mercado Angel;_x000D_
 Considerando que nestes pontos se apresenta a maior necessidade de travessia, sendo recomendável a faixa de pedestre;_x000D_
 2º Que seja construído passeio público, desde o terreno da comunidade católica até a escola municipal, uma vez que este trecho não é contemplado com passeio._x000D_
 Considerando que é uma parte da via onde mais há trânsito de pedestres, principalmente alunos da escola da comunidade;_x000D_
 3º Que sejam construídos dois abrigos de passageiros na comunidade de São Pedro, sendo um abrigo próximo a esquina da ponte do riacho jundiá e outro em frente ao mercado Angel;</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indicacao_no_27.2017_marlei_inacio_leonardo_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indicacao_no_27.2017_marlei_inacio_leonardo_loivo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal de Tunápolis, através do Prefeito, estude a viabilidade de se enviar projeto de lei alterando a prerrogativa constante na Lei 1.164/2013, passando-se assim à unificação do valor das taxas constantes do Anexo II, com a cobrança de valores iguais aos cidadãos residentes tanto na área urbana como na área rural.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indicacao_no_28.2017_-_gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indicacao_no_28.2017_-_gilberto.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada geral da comunidade da Linha Canaleta à Tunápolis;</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indicacao_no_29.2017_-_leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indicacao_no_29.2017_-_leonardo.pdf</t>
   </si>
   <si>
     <t>SUGIRO que a Administração Municipal através do setor responsável efetue uma pintura nova do Centro Esportivo Municipal, bem como, a reforma do letreiro no Pórtico de acesso e que seja dada uma atenção especial aos banheiros, incluindo os banheiros públicos que ficam do lado de fora, em frente ao Banco do Brasil, com pintura e as adequações necessárias.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indicacao_no_30.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indicacao_no_30.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>“Que a municipalidade estude a possibilidade de construir o “MEMORIAL HISTÓRICO DE TUNÁPOLIS”, e para tanto, busque recursos junto à esfera Estadual e Federal, para construir um pavilhão com as dimensões apropriadas e com arquitetura estilo germânico, com o objetivo de no local instalar e colocar todo e qualquer objeto, maquinas, equipamentos ferramentas que recordem a vida; o trabalho; a engenharia; a economia; o modo de vida e da história de Tunápolis desde a colonização.”</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indicacao_n__31.2017_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indicacao_n__31.2017_-_marlei.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de Tunápolis, através do Chefe do Poder Executivo estude a viabilidade de regulamentar o programa através de Projeto de Lei, atendendo desta forma os agricultores que tanto necessitam.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indicacao_no_32.2017_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indicacao_no_32.2017_-_loivo.pdf</t>
   </si>
   <si>
     <t>1º Que a administração municipal através do setor responsável, providencie a demarcação de reserva de vagas especiais para portadores de deficiências físicas conforme legislação vigente, principalmente em locais públicos onde se realizam grandes eventos, bem como em frente a órgãos públicos como prefeitura e bancos;_x000D_
 Considerando que as pessoas portadoras de alguma deficiência que limita ou dificulta a locomoção, muitas vezes deixam de freqüentar estes espaços pela dificuldade de acesso quando as vagas próximas já estão ocupadas, o que se torna ainda mais embaraçoso em dias de chuva._x000D_
 2º Que seja providenciada também uma demarcação de estacionamento específico para motos, considerando uma maior segurança e organização a todos os motoristas de veículos e pilotos de motos.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/135/indicacao_no_33.2017_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/135/indicacao_no_33.2017_-_loivo.pdf</t>
   </si>
   <si>
     <t>Que a Administração municipal através do setor competente verifique a causa e solucione o problema das goteiras existentes no Ginásio Municipal Francisco Cacildo Fröelisch;</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/136/indicacao_no_34.2017_-_aloisio-rocada_sao_pedro.docx</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/136/indicacao_no_34.2017_-_aloisio-rocada_sao_pedro.docx</t>
   </si>
   <si>
     <t>Que seja providenciada uma roçada e limpeza nas beiradas da estrada geral junto a ponte do Rio Macaco Branco, nas proximidades do condomínio Schorr, na comunidade de São Pedro, e também uma sinalização adequada da ponte e das curvas ao longo da estrada;</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indicacao_no_035.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indicacao_no_035.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>A sugestão é que anualmente os cinco (5) cidadãos que marcarem presença ao maior número de Sessões ao longo do ano, recebam uma condecoração de reconhecimento.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indicacao_no_36._2017_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indicacao_no_36._2017_-_loivo.pdf</t>
   </si>
   <si>
     <t>Neste sentido SUGIRO, que a Administração Municipal através do setor responsável, verifique o melhor ser feito, efetuando as adequações necessárias para resolver a situação.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Inácio Thomas</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indicacao_no_37.2017_-_inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indicacao_no_37.2017_-_inacio.pdf</t>
   </si>
   <si>
     <t>Neste sentido SUGIRO que a administração Municipal através do setor competente, providencie a pintura das guias (meio-fio) de amarelo, em todas as esquinas e cruzamentos, na extensão dos cinco metros onde é proibido estacionar;</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indicacao_no_38.2017_-_aloisio_arno_donato_gilberto_e_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indicacao_no_38.2017_-_aloisio_arno_donato_gilberto_e_gustavo.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade viabilize a instalação de um padrão de energia em separado, para atender as diferentes necessidades do Centro Esportivo Municipal e evitar a sobrecarga do padrão que abastece a iluminação do campo de futebol.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indicacao_no_39.2017_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indicacao_no_39.2017_-_aloisio.pdf</t>
   </si>
   <si>
     <t>1º Que a Administração Municipal estude a viabilidade de providenciar a instalação de rede de energia trifásica junto ao poço artesiano na comunidade de São Pedro, devendo ser conseqüentemente trocada a atual bomba de água por uma adequada a rede trifásica;_x000D_
 Considerando que a bomba hoje instalada, apresenta freqüentes problemas em conseqüência das constantes oscilações de energia da atual rede bifásica, causando transtornos no abastecimento de água aos moradores, pois algumas vezes demora em conseguirem arrumar a bomba, deixando os usuários por horas sem água ou até vários dias, como aconteceu na semana passada;_x000D_
 2º Que seja estudada a possibilidade de fazer um acesso até as caixas de água, ou então que as caixas sejam instaladas em local de acesso mais fácil, possibilitando a chegada de caminhões pipa, para em casos de problema com a bomba poder levar água para os moradores que precisam.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indicacao_no_40.2017_-_gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indicacao_no_40.2017_-_gilberto.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada geral desde a divisa da comunidade de São Jorge passando por Canaleta na direção dos moradores Ildo Marina, Pedro Hennecka e Clóvis Wuitschick, até a divisa com o município de Santa Helena, e que seja feita a quebra das pedras com o rompedor;</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indicacao_no_41.2017_-_gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indicacao_no_41.2017_-_gilberto.pdf</t>
   </si>
   <si>
     <t>Neste sentido SUGIRO que a administração municipal estude a viabilidade de</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indicacao_no_42._2017_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indicacao_no_42._2017_-_aloisio.pdf</t>
   </si>
   <si>
     <t>Que seja elevada a ponte sobre o riacho próximo ao campo de futebol na comunidade de São Pedro;</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indicacao_no_43.2017_-_gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indicacao_no_43.2017_-_gilberto.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a troca dos tubos de escoamento de água instalados na estrada geral que passa na propriedade do Sr. Lotário Thums na comunidade de São Jorge, neste município;</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indicacao_no_44.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indicacao_no_44.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade estude a possibilidade de criar o Programa COMER BEM, VIVER MELHOR!_x000D_
 Que este Programa seja estruturado através da Secretaria da Agricultura, juntamente com a EPAGRI com o objetivo de fomentar a produção de alimentos saudáveis, com apoio e incentivo da municipalidade, para construção de estufas para hortaliças, fornecimento de sementes e mudas, apoio motivacional e técnico para o resgate de culturas tradicionais, produção de alimentos orgânicos para alimentação da família e como alternativa de renda._x000D_
 A partir desse programa, seja propiciada através do PAA a aquisição da merenda escolar e para os Idosos diretamente dos produtores do município, bem como seja criada, e regulamentada a Feira Livre Municipal, oportunizando aos produtores venderem sua produção ou excedentes, e ainda aos munícipes, a oportunidade de poderem adquirir alimentos saudáveis direto do produtor.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indicacao_no_45.2017_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indicacao_no_45.2017_-_loivo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do setor responsável, efetue a desobstrução dos tubos de escoamento de água instalados na estrada que dá acesso a propriedade do Sr. Lírio Immig na comunidade de Raigão Baixo, e que sejam colocados mais um ou dois tubos no local, conforme necessidade;</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indicacao_no_47.2017_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indicacao_no_47.2017_-_loivo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal através do setor competente faça uma verificação na rede de Iluminação Pública em todas as ruas da cidade, fazendo a averiguação dos pontos onde tem problemas, bem como constate onde há necessidade de ampliar a rede e instalar maior número de lâmpadas, e após, acione a empresa responsável para a resolução dos problemas;</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_no_47.2017_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_no_47.2017_-_loivo.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados redutores de velocidade (lombadas) antes e depois do cruzamento, no sentido Santa Helena Pitangueira como forma de obrigar a redução da velocidade e prevenir outros acidentes.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_no_48.2017_-donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_no_48.2017_-donato.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade através do setor competente encaminhe com urgência os reparos e trocas necessárias para segurança dos munícipes e entidades que dele usam para prática de esportes e realização de eventos.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_no_49.2017_-_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_no_49.2017_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal instale equipamentos de ginástica apropriados para pessoas da terceira idade no pátio do Lar de Idosos;</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_no_50.2017_-_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_no_50.2017_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Desta forma, SUGIRO, que a municipalidade, através da Secretaria de Saúde, providencie a realização desses exames como Ressonância Magnética, Ultrassonografia, Endoscopia, Colonoscopia, e consultas médicas para otorrinolaringologia, oftalmologia e Neurologia, utilizando os recursos de Emendas Parlamentares destinadas ao município, designadas a área da saúde, para atender as necessidades de realização dos exames de média e alta complexidade e assim diminuir ou até zerar a fila de espera que se apresenta.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_no_51.2017_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_no_51.2017_-_marlei.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de Tunápolis estude a possibilidade da criação de um programa específico de horas/máquina cidade promovendo conscientização entre os moradores, garantindo dessa forma a política da boa vizinhança.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_no_52.2017_-_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_no_52.2017_-_marlei.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de Tunápolis estude a possibilidade e efetue a devida instalação da rede de água geral beneficiando os moradores ainda não contemplados,</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_no_53_2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_no_53_2017_-_donato.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade através da Secretaria Municipal da Educação Cultura Esporte e Turismo estude a possibilidade de efetivar uma parceria com o CTG Última Porteira para promover as atividades e comemorações da Semana Farroupilha, na organização para atividades diárias durante a semana como: apresentações culturais ; shows; culinária campeira; estrutura física; cavalgadas, rodeios; etc. bem como, possibilitar o conhecimento e compreensão da cultura gaúcha e sua presença em nosso meio através da abordagem do tema nas escolas municipais.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_no_54.2017_-_adelaide.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_no_54.2017_-_adelaide.pdf</t>
   </si>
   <si>
     <t>Que seja instalada rede de água, desde a saída da sede do município em direção a Linha Fátima, até a ponte do Rio Macaco Branco, beneficiando as famílias que moram nessa linha.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_no_55.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_no_55.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da referida estrada com alargamento, encascalhamento, compactação e colocação de tubos, para que a mesma ofereça condições adequadas de trafegabilidade.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_no_56._2017_-_arno.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_no_56._2017_-_arno.pdf</t>
   </si>
   <si>
     <t>1º Que seja colocada brita em torno do Centro Multiplouso da Linha Pitangueira considerando que o mesmo é usado pelos alunos do colégio e por várias entidades para a prática de esportes diversos e a falta da brita no entorno faz com que se leve muita sujeira para dentro do Ginásio, principalmente em dias de chuva;_x000D_
 2º Que a Administração Municipal providencie uma pintura nova do Centro Esportivo da comunidade de Pitangueira, bem como a restauração das arquibancadas, considerando que o Centro encontra-se bastante depreciado, o que causa transtornos e má impressão, sendo que o mesmo é palco de freqüentes atividades esportivas entre times de clubes locais e de outros municípios;_x000D_
 3º Que seja instalada uma com cobertura no corredor entre o Centro Esportivo até o Centro Multiplouso, considerando que sempre são usadas as churrasqueiras do Centro Esportivo quando da realização de eventos com almoço ou janta no Centro Multiplouso.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_no_57.2017_-_adilson.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_no_57.2017_-_adilson.pdf</t>
   </si>
   <si>
     <t>1º Que as caixas de água que abastecem os moradores da comunidade de São Pedro sejam colocadas em lugar mais elevado (sugiro o Morro do Facão);_x000D_
 2º Que seja colocada mais uma caixa de água junto com as demais e seja feito um acesso até as caixas para caminhão;</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_no_58.2017_-_adilson.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_no_58.2017_-_adilson.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas proteções nos pontos mais críticos, das laterais da estrada no Morro do Facão e que seja colocado uma sinalização eficaz alertando os motoristas sobre o perigo no local;</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_no_59.2017_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_no_59.2017_-_loivo.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada que dá acesso as propriedades de Lari Staub, Jorge Stein e Miguel Braun, na saída para Pitangueira e que sejam colocados tubos para escoamento de água na estrada na propriedade de Lari Staub;</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_no_60.2017_marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_no_60.2017_marlei.pdf</t>
   </si>
   <si>
     <t>sugiro que a Administração Municipal estude a possibilidade de fornecer um auxílio combustível mensal para as Agentes Comunitárias de Saúde;</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_no_61.2017_marlene.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_no_61.2017_marlene.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal através do setor responsável disponibilize pastinhas novas e maiores aos produtores rurais para guardar e conservar o Bloco de Produtor Rural;</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_no_62.2017_-_leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_no_62.2017_-_leonardo.pdf</t>
   </si>
   <si>
     <t>1º Que seja recuperada a estrada geral conhecida popularmente como Linha Pobre na comunidade de Pitangueira, considerando que a mesma está em precárias condições;_x000D_
 2º Que seja recuperada a estrada geral que passa nas propriedades de Vicente Stulp e Mercilda Naue na comunidade de Canaleta, considerando que a mesma se encontra bastante danificada;_x000D_
 3º Que seja rompida uma rocha em relevo na esquina da estrada geral que dá acesso a propriedade de Celso Hammes e área de lazer Serafini, considerando principalmente as dificuldades de passagem do transporte escolar.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Que seja efetuada roçada nas beiradas ao longo da estrada geral de Tunápolis desde a propriedade do Sr. Inácio Rauch até o centro da comunidade de Canaleta.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_no_64.207_-_marlene.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_no_64.207_-_marlene.pdf</t>
   </si>
   <si>
     <t>sugiro, que a Administração Municipal faça um levantamento nas comunidades, para averiguar o número de pessoas interessadas em participar de algum momento de atividades, quais seriam as atividades e horários propostos, e em cima deste trabalho crie um programa de incentivo e apoio na formação de grupos e disponibilização de instrutor.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_no_65.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_no_65.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores de Tunápolis realize uma Sessão Solene de Homenagem ainda no corrente ano, para homenagear a aluna Luana Theisen medalhista de ouro da OBEMEP 2016, e demais alunos medalhistas, envolvendo também a Secretaria Municipal da Educação, Escola Estadual Pe. Balduino Rambo pelo feito merecedor de homenagem e reconhecimento.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_no_66.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_no_66.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade estude a possibilidade de instalar um sistema de energia renovável com placas fotovoltaicas para produzir sua própria energia, incentivando dessa forma a mais pessoas e empresas investirem em energia limpa, renovável e sustentável.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_no_67_2017_-_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_no_67_2017_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Desta forma, SUGIRO, que a municipalidade através da Secretaria de Industria, Comercio e Urbanismo, providencie a colocação de placas no modelo padrão, indicando os nomes em todas as vias que não há tal identificação.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_no_68.2017_-_donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_no_68.2017_-_donato.pdf</t>
   </si>
   <si>
     <t>“Que a municipalidade contrate uma empresa especializada para fazer a consolidação das leis do município de Tunápolis e mantê-las atualizadas, evitando o desperdício de tempo com pesquisa e possíveis erros de interpretação e aplicação das regulamentações.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>PCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa diretora 2017</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/246/plc-no-01.2017-altera-plano-de-cargos-do-legislativo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/246/plc-no-01.2017-altera-plano-de-cargos-do-legislativo.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao anexo IV da Lei 1.188/2014 de 27 de Agosto de 2014_x000D_
 que Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal_x000D_
 da Câmara de Vereadores do Município de Tunápolis, Estado de Santa_x000D_
 Catarina e dá Outras Providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/247/plc-no-02.2017-altera-cargos-lc-25.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/247/plc-no-02.2017-altera-cargos-lc-25.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, letra “D”, da Lei Complementar nº 025/2010 e_x000D_
 alterações posteriores, que dispõe sobre o Plano de Cargos, Carreira e_x000D_
 Remuneração de Pessoal da Administração Pública do Município de_x000D_
 Tunápolis, Estado de Santa Catarina e dá Outras Providências”</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/248/plc-n-o-03.2017-altera-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/248/plc-n-o-03.2017-altera-plano-de-cargos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, Anexo II e ao Anexo V, da Lei Complementar nº_x000D_
 025/2010 e alterações posteriores, que dispõe sobre o Plano de Cargos, Carreira e_x000D_
 Remuneração de Pessoal da Administração Pública do Município de Tunápolis,_x000D_
 Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/249/plc-no-04.2017-altera-estatuto-licenca-gestante.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/249/plc-no-04.2017-altera-estatuto-licenca-gestante.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 13/2006 que “Dispõe sobre o Estatuto dos Servidores_x000D_
 Públicos Municipais de Tunápolis e adota outras providências”.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/250/plc-no-05.2017-altera-plano-de-cargos-magisterio-licenca-maternidade.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/250/plc-no-05.2017-altera-plano-de-cargos-magisterio-licenca-maternidade.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 27/2011 que “Dispõe sobre o Plano de Cargos e_x000D_
 Carreiras do Magistério Público Municipal de Tunápolis - SC e adota outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/251/plc-no-06.2017-altera-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/251/plc-no-06.2017-altera-plano-de-cargos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, letras “C” e “D” e ao Anexo V, letra “G”, da Lei_x000D_
 Complementar nº 025/2010 e alterações posteriores, que dispõe sobre o Plano de_x000D_
 Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município_x000D_
 de Tunápolis, Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/252/plc-no-07.2017-iss.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/252/plc-no-07.2017-iss.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEGISLAÇÃO TRIBUTÁRIA DO MUNICÍPIO,_x000D_
 ESPECIFICAMENTE DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER_x000D_
 NATUREZA, E CONTÉM PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/253/plc-no-08.2017-altera-estatuto-licenca-gestante.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/253/plc-no-08.2017-altera-estatuto-licenca-gestante.pdf</t>
   </si>
   <si>
     <t>Altera a alínea G, inciso IV do artigo 90 da Lei Complementar nº 13/2006_x000D_
 que “Dispõe sobre o Estatuto dos Servidores Públicos Municipais de_x000D_
 Tunápolis e adota outras providências”.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/254/plc-no-09.2017-altera-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/254/plc-no-09.2017-altera-plano-de-cargos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, letra “D”, da Lei Complementar nº 025/2010 e_x000D_
 alterações posteriores, que dispõe sobre o Plano de Cargos, Carreira e_x000D_
 Remuneração de Pessoal da Administração Pública do Município de Tunápolis,_x000D_
 Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/256/emenda-modificativa-no-01.2017-altera-o-art.-1o-do-pl-no-011.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/256/emenda-modificativa-no-01.2017-altera-o-art.-1o-do-pl-no-011.2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA Nº 01/2017, QUE_x000D_
 MODIFICA O ARTIGO 1º DO PROJETO DE LEI Nº 011/2017 DE 10 DE_x000D_
 MARÇO DE 2017 QUE INSTITUI O PROGRAMA “EXEMPLO NO ESPORTE,_x000D_
 EXEMPLO NA VIDA”, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA MODIFICATIVA Nº 02/2017, QUE ALTERA A_x000D_
 EMENTA E O ARTIGO 1º DO PROJETO DE LEI Nº 012/2017 QUE AUTORIZA_x000D_
 O MUNICÍPIO A SUBSIDIAR ATÉ 75% (SETENTA E CINCO POR CENTO)_x000D_
 DO VALOR PARA VACINAÇÃO CONTRA A GRIPE DOS SERVIDORES E_x000D_
 AGENTES POLÍTICOS DO MUNICÍPIO E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-emenda-modificativa-no-03.2017-altera-plc-no-03.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-emenda-modificativa-no-03.2017-altera-plc-no-03.2017.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar nº 03/2017._x000D_
 Dá nova redação ao Anexo I, Anexo II e ao Anexo V,_x000D_
 da Lei Complementar nº 025/2010 e alterações_x000D_
 posteriores, que dispõe sobre o Plano de Cargos,_x000D_
 Carreira e Remuneração de Pessoal da_x000D_
 Administração Pública do Município de Tunápolis,_x000D_
 Estado de Santa Catarina e contém Outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-emenda-modificativa-no-04.2017-altera-o-pl-no-023.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-emenda-modificativa-no-04.2017-altera-o-pl-no-023.2017.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 023/2017 que Altera a Lei_x000D_
 1265/2013 que fixa a tabela de preço dos serviços_x000D_
 prestados pelo Município e contém outras_x000D_
 providências</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-emenda-modificativa-no-05.2017-altera-o-pl-no-030.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-emenda-modificativa-no-05.2017-altera-o-pl-no-030.2017.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º do Projeto de Lei nº 030/2017 que_x000D_
 autoriza a concessão de auxílio financeiro para_x000D_
 estudantes do ensino superior e pós médio, residentes_x000D_
 ou com domicílio eleitoral no município de Tunápolis –_x000D_
 SC, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/261/projeto-de-emenda-modificativa-no-06.2017-altera-pl-no-036.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/261/projeto-de-emenda-modificativa-no-06.2017-altera-pl-no-036.2017.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei 036/2017 substitutivo ao projeto de_x000D_
 Lei nº 32/2017 Altera a Lei 1318/2017 que fixa a tabela de_x000D_
 preço dos serviços prestados pelo Município e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/262/projeto-de-emenda-modificativa-no-07.2017-altera-plc-no-07.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/262/projeto-de-emenda-modificativa-no-07.2017-altera-plc-no-07.2017.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar nº_x000D_
 07/2017 dispõe sobre a legislação tributária do_x000D_
 município, especificamente do imposto sobre_x000D_
 serviços de qualquer natureza, (ISS) e contém_x000D_
 providências</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-emenda-aditiva-no-01.2017-altera-o-art.-3o-do-pl-no-03.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-emenda-aditiva-no-01.2017-altera-o-art.-3o-do-pl-no-03.2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA Nº 01/2017, QUE ACRESCENTA O INCISO_x000D_
 VII NO ART. 3º DO PROJETO DE LEI Nº 03/2017 DE 14 DE FEVEREIRO DE_x000D_
 2017. DISPÕE SOBRE O CODET CONSELHO DE DESENVOLVIMENTO DE_x000D_
 TUNÁPOLIS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2336,68 +2336,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/417/projeto-de-decreto-no-01.2017-prestacao-de-contas-do-executivo-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/418/projeto-de-decreto-legislativo-no-02-2017-participacao-cidada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/190/pl-no-01.2017-abstencao-do-cumprimento-do-paragrafo-unico-lei-491.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/191/pl-no-02.2017-apae-tunapolis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/192/pl-no-03.2017-codet.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/193/pl-no-04.2017-autoriza-a-desafetar-imovel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/194/pl-no-05.2017-autoriza-alienar-imovel-doado-raigao-baixo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/195/pl-no-06.2017-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/196/pl-no-07.2017-celebrar-convenio-policia-armas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/197/pl-no-08.2017-revoga-a-lei-1274.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/198/pl-no-09.2017-revoga-a-lei-1273.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/199/pl-no-010.2017-autoriza-adequacao-de-rua-publica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/200/pl-no-011.2017-institui-programa-esportes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/201/pl-no-012.2017-vacina-da-gripe-aos-servidores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/202/pl-no-0-13.2017-pagamento-de-cursos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/203/pl-no-014.2017-feiras-itinerantes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/204/pl-no-015.2017-dispoe-sobre-a-troca-de-servicos-por-cascalhos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/205/pl-no-016.2017-suplementacoes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/206/pl-no-017.2017-programa-de-credito-rural.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/207/pl-no-018.2017-energia-excelente-producao-eficiente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/208/pl-no-019.2017-permissao-de-uso-de-bem-publico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/210/pl-no-021.2017-conder.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/211/pl-no-022.2017-despesas-conferencia-saude.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/212/pl-no-023.2017-altera-precos-da-tabela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/213/pl-no-024.2017-precatorios-consad.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/214/pl-no-025.2017-substitutivo-ao-pl-no-018.2017-energia-excelente-producao-eficiente.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/215/pl-no-026.2017-despesas-conferencia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/216/pl-no-028.2017-despesas-de-locomocao-com-equipes-que-representam-o-municipio..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-no-028.2017-do-legislativo-criterios-denominacao-espacos-publicos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/218/pl-no-029.2017-termos-de-fomento-entidades-educacionais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/219/pl-no-030.2017-concessao-de-aux.-estudantes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/220/pl-no-031.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/221/pl-no-032.2017-altera-precos-da-tabela.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/222/pl-no-033.2017-incentivo-rural.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/223/pl-n-034.2017-institui-programa-certificacao-de-propriedades-rurais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/224/pl-n-o-035.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/225/pl-no-036.2017-substitutivo-ao-pl-no-032.2017-altera-precos-da-tabela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/226/pl-no-037.2017-pro-empresa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/227/pl-no-038.2017-incentivo-rural-substitutivo-ao-pl-no-033.2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/228/pl-no-039.2017-restaura-o-artigo-20-lei-1267.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/229/pl-no-040.2017-altera-a-lei-1286.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/230/pl-no-041.2017-autoriza-despesas-com-outros-municipios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/231/pl-no-042.2017-ampliacao-de-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/232/pl-no-043.2017-ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/233/pl-no-044.2017-ldo-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/235/pl-no-046.2017-programa-incentivo-passador-de-gado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/236/pl-no-047.2017-credito-especial-conder.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/237/pl-no-048.2017-cessao-de-uso-com-sjo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/238/pl-no-049.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/239/pl-no-050.2017-abono-natalino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/240/pl-no-051.2017-altera-a-lei-854-cis-ameosc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/241/pl-no-052.2017-altera-a-lei-1286.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/242/pl-no-053.2017-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/243/pl-no-054.2017-projeto-mais-medicos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/244/pl-no-055.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/245/pl-no-056.2017-ratifica-consorcio-ciga.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_01.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_02.2017-_donato_e_avalizada_por_todos_os_demais_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_no_03.2017_-_arno_e_avalizada_por_todos_os_demais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_no_04.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_no_05.2017_-_leonardo_e_arno_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/176/mocao_no_06.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/177/mocao__no_07.2017_-_donato_e_avalizada_por_todos_os_demais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/178/mocao_no_08.2017_-_loivo_e_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/179/mocao_no_09.2017-_todos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/180/mocao_no_10.2017_-de_apelo_-_endidades_sem_fins_lucrativos.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/181/mocao_no_11.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/182/mocao__012.2017_-_donato_e_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/183/mocao_no13-2017_-_donato_e_leonardo_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento-no-01.2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento-no-02.2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento-no-03.2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento-no-04.2017-leonardo-loivo-inacio-marlei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento-no-05.2017-gustavo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento-no-06.2017-marlei-inacio-loivo-e-leonardo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indicacao_no_01.2017_donato.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indicacao_no_02.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_no_04.2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indicacao_no_05.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indicacao_no_06.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indicacao_no_07_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indicacao_no_08.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indicacao_no_09.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indicacao_no_10.2017_loivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indicacao_no__11.2017_donato.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indicacao_no_12.2017_-_donato_e_gustavo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indicacao_no_13.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indicacao_no_14.2017_marlei.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/117/indicacao_no_15.2017_-aloisio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indicacao_no_16.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indicacao_17.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indicacao_no_018.2017_marlei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indicacao_no_019.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indicacao_no_20.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indicacao_no_21.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indicacao_no_22.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indicacao_no_23.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indicacao_no_24.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indicacao_no_25.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indicacao_no_26.2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indicacao_no_27.2017_marlei_inacio_leonardo_loivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indicacao_no_28.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indicacao_no_29.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indicacao_no_30.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indicacao_n__31.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indicacao_no_32.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/135/indicacao_no_33.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/136/indicacao_no_34.2017_-_aloisio-rocada_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indicacao_no_035.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indicacao_no_36._2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indicacao_no_37.2017_-_inacio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indicacao_no_38.2017_-_aloisio_arno_donato_gilberto_e_gustavo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indicacao_no_39.2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indicacao_no_40.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indicacao_no_41.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indicacao_no_42._2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indicacao_no_43.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indicacao_no_44.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indicacao_no_45.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indicacao_no_47.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_no_47.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_no_48.2017_-donato.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_no_49.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_no_50.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_no_51.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_no_52.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_no_53_2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_no_54.2017_-_adelaide.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_no_55.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_no_56._2017_-_arno.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_no_57.2017_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_no_58.2017_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_no_59.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_no_60.2017_marlei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_no_61.2017_marlene.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_no_62.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_no_64.207_-_marlene.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_no_65.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_no_66.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_no_67_2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_no_68.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/246/plc-no-01.2017-altera-plano-de-cargos-do-legislativo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/247/plc-no-02.2017-altera-cargos-lc-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/248/plc-n-o-03.2017-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/249/plc-no-04.2017-altera-estatuto-licenca-gestante.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/250/plc-no-05.2017-altera-plano-de-cargos-magisterio-licenca-maternidade.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/251/plc-no-06.2017-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/252/plc-no-07.2017-iss.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/253/plc-no-08.2017-altera-estatuto-licenca-gestante.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/254/plc-no-09.2017-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/256/emenda-modificativa-no-01.2017-altera-o-art.-1o-do-pl-no-011.2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-emenda-modificativa-no-03.2017-altera-plc-no-03.2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-emenda-modificativa-no-04.2017-altera-o-pl-no-023.2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-emenda-modificativa-no-05.2017-altera-o-pl-no-030.2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/261/projeto-de-emenda-modificativa-no-06.2017-altera-pl-no-036.2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/262/projeto-de-emenda-modificativa-no-07.2017-altera-plc-no-07.2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-emenda-aditiva-no-01.2017-altera-o-art.-3o-do-pl-no-03.2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/417/projeto-de-decreto-no-01.2017-prestacao-de-contas-do-executivo-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/418/projeto-de-decreto-legislativo-no-02-2017-participacao-cidada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/190/pl-no-01.2017-abstencao-do-cumprimento-do-paragrafo-unico-lei-491.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/191/pl-no-02.2017-apae-tunapolis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/192/pl-no-03.2017-codet.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/193/pl-no-04.2017-autoriza-a-desafetar-imovel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/194/pl-no-05.2017-autoriza-alienar-imovel-doado-raigao-baixo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/195/pl-no-06.2017-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/196/pl-no-07.2017-celebrar-convenio-policia-armas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/197/pl-no-08.2017-revoga-a-lei-1274.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/198/pl-no-09.2017-revoga-a-lei-1273.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/199/pl-no-010.2017-autoriza-adequacao-de-rua-publica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/200/pl-no-011.2017-institui-programa-esportes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/201/pl-no-012.2017-vacina-da-gripe-aos-servidores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/202/pl-no-0-13.2017-pagamento-de-cursos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/203/pl-no-014.2017-feiras-itinerantes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/204/pl-no-015.2017-dispoe-sobre-a-troca-de-servicos-por-cascalhos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/205/pl-no-016.2017-suplementacoes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/206/pl-no-017.2017-programa-de-credito-rural.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/207/pl-no-018.2017-energia-excelente-producao-eficiente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/208/pl-no-019.2017-permissao-de-uso-de-bem-publico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/210/pl-no-021.2017-conder.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/211/pl-no-022.2017-despesas-conferencia-saude.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/212/pl-no-023.2017-altera-precos-da-tabela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/213/pl-no-024.2017-precatorios-consad.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/214/pl-no-025.2017-substitutivo-ao-pl-no-018.2017-energia-excelente-producao-eficiente.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/215/pl-no-026.2017-despesas-conferencia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/216/pl-no-028.2017-despesas-de-locomocao-com-equipes-que-representam-o-municipio..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/217/projeto-de-lei-no-028.2017-do-legislativo-criterios-denominacao-espacos-publicos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/218/pl-no-029.2017-termos-de-fomento-entidades-educacionais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/219/pl-no-030.2017-concessao-de-aux.-estudantes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/220/pl-no-031.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/221/pl-no-032.2017-altera-precos-da-tabela.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/222/pl-no-033.2017-incentivo-rural.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/223/pl-n-034.2017-institui-programa-certificacao-de-propriedades-rurais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/224/pl-n-o-035.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/225/pl-no-036.2017-substitutivo-ao-pl-no-032.2017-altera-precos-da-tabela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/226/pl-no-037.2017-pro-empresa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/227/pl-no-038.2017-incentivo-rural-substitutivo-ao-pl-no-033.2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/228/pl-no-039.2017-restaura-o-artigo-20-lei-1267.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/229/pl-no-040.2017-altera-a-lei-1286.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/230/pl-no-041.2017-autoriza-despesas-com-outros-municipios.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/231/pl-no-042.2017-ampliacao-de-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/232/pl-no-043.2017-ppa-2018-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/233/pl-no-044.2017-ldo-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/235/pl-no-046.2017-programa-incentivo-passador-de-gado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/236/pl-no-047.2017-credito-especial-conder.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/237/pl-no-048.2017-cessao-de-uso-com-sjo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/238/pl-no-049.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/239/pl-no-050.2017-abono-natalino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/240/pl-no-051.2017-altera-a-lei-854-cis-ameosc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/241/pl-no-052.2017-altera-a-lei-1286.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/242/pl-no-053.2017-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/243/pl-no-054.2017-projeto-mais-medicos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/244/pl-no-055.2017-suplementacoes-pmt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/245/pl-no-056.2017-ratifica-consorcio-ciga.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/171/mocao_no_01.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/172/mocao_02.2017-_donato_e_avalizada_por_todos_os_demais_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/173/mocao_no_03.2017_-_arno_e_avalizada_por_todos_os_demais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/174/mocao_no_04.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/175/mocao_no_05.2017_-_leonardo_e_arno_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/176/mocao_no_06.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/177/mocao__no_07.2017_-_donato_e_avalizada_por_todos_os_demais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/178/mocao_no_08.2017_-_loivo_e_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/179/mocao_no_09.2017-_todos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/180/mocao_no_10.2017_-de_apelo_-_endidades_sem_fins_lucrativos.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/181/mocao_no_11.2017_-_todos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/182/mocao__012.2017_-_donato_e_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/183/mocao_no13-2017_-_donato_e_leonardo_avalizada_pelos_demais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/510/requerimento-no-01.2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/511/requerimento-no-02.2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/512/requerimento-no-03.2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/513/requerimento-no-04.2017-leonardo-loivo-inacio-marlei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/514/requerimento-no-05.2017-gustavo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/515/requerimento-no-06.2017-marlei-inacio-loivo-e-leonardo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indicacao_no_01.2017_donato.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indicacao_no_02.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_no_04.2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indicacao_no_05.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indicacao_no_06.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indicacao_no_07_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indicacao_no_08.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indicacao_no_09.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indicacao_no_10.2017_loivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indicacao_no__11.2017_donato.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indicacao_no_12.2017_-_donato_e_gustavo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indicacao_no_13.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indicacao_no_14.2017_marlei.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/117/indicacao_no_15.2017_-aloisio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indicacao_no_16.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indicacao_17.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indicacao_no_018.2017_marlei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indicacao_no_019.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indicacao_no_20.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indicacao_no_21.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indicacao_no_22.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indicacao_no_23.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indicacao_no_24.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indicacao_no_25.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indicacao_no_26.2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indicacao_no_27.2017_marlei_inacio_leonardo_loivo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indicacao_no_28.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indicacao_no_29.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indicacao_no_30.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indicacao_n__31.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indicacao_no_32.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/135/indicacao_no_33.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/136/indicacao_no_34.2017_-_aloisio-rocada_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indicacao_no_035.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indicacao_no_36._2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indicacao_no_37.2017_-_inacio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indicacao_no_38.2017_-_aloisio_arno_donato_gilberto_e_gustavo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indicacao_no_39.2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indicacao_no_40.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indicacao_no_41.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indicacao_no_42._2017_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indicacao_no_43.2017_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indicacao_no_44.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indicacao_no_45.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indicacao_no_47.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_no_47.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_no_48.2017_-donato.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_no_49.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_no_50.2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_no_51.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_no_52.2017_-_marlei.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_no_53_2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_no_54.2017_-_adelaide.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_no_55.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_no_56._2017_-_arno.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_no_57.2017_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_no_58.2017_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_no_59.2017_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_no_60.2017_marlei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_no_61.2017_marlene.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indicacao_no_62.2017_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_no_64.207_-_marlene.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_no_65.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_no_66.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_no_67_2017_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_no_68.2017_-_donato.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/246/plc-no-01.2017-altera-plano-de-cargos-do-legislativo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/247/plc-no-02.2017-altera-cargos-lc-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/248/plc-n-o-03.2017-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/249/plc-no-04.2017-altera-estatuto-licenca-gestante.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/250/plc-no-05.2017-altera-plano-de-cargos-magisterio-licenca-maternidade.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/251/plc-no-06.2017-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/252/plc-no-07.2017-iss.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/253/plc-no-08.2017-altera-estatuto-licenca-gestante.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/254/plc-no-09.2017-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/256/emenda-modificativa-no-01.2017-altera-o-art.-1o-do-pl-no-011.2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/258/projeto-de-emenda-modificativa-no-03.2017-altera-plc-no-03.2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/259/projeto-de-emenda-modificativa-no-04.2017-altera-o-pl-no-023.2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/260/projeto-de-emenda-modificativa-no-05.2017-altera-o-pl-no-030.2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/261/projeto-de-emenda-modificativa-no-06.2017-altera-pl-no-036.2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/262/projeto-de-emenda-modificativa-no-07.2017-altera-plc-no-07.2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2017/255/projeto-de-emenda-aditiva-no-01.2017-altera-o-art.-3o-do-pl-no-03.2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>