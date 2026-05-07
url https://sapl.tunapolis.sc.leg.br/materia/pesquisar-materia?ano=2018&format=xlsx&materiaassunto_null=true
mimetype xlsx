--- v0 (2025-10-28)
+++ v1 (2026-05-07)
@@ -51,1501 +51,1501 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/317/pl-no-01.2018-credito-especial-terreno.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/317/pl-no-01.2018-credito-especial-terreno.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA CRIAÇÃO E SUPLEMENTAÇÃO DE_x000D_
 DOTAÇÕES QUE ESPECIFICA O ORÇAMENTO VIGENTE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/318/pl-no-02.2018-apae-tunapolis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/318/pl-no-02.2018-apae-tunapolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de_x000D_
 Fomento com a ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE_x000D_
 TUNÁPOLIS-APAE, e contém outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/319/pl-no-03.2018-aluguel-espacos-publicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/319/pl-no-03.2018-aluguel-espacos-publicos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O USO E INSTITUI VALOR DE ALUGUEL DE ESPAÇOS_x000D_
 PÚBLICOS DESTINADOS A REALIZAÇÃO DE ATIVIDADES DE_x000D_
 INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/320/pl-no-04.2018-convenio-bombeiros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/320/pl-no-04.2018-convenio-bombeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do poder Executivo Municipal a celebrar convênio com o_x000D_
 Corpo de Bombeiros Comunitários de Iporã do Oeste e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/321/pl-no-05.2018-programa-incentivo-terraplanagens-rurais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/321/pl-no-05.2018-programa-incentivo-terraplanagens-rurais.pdf</t>
   </si>
   <si>
     <t>Cria o programa em forma de incentivo ao produtor rural do Município de_x000D_
 Tunápolis, para serviços de terraplanagens, denominado de “Programa de_x000D_
 crédito para construções rurais” e contém outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA CRIAÇÃO E_x000D_
 SUPLEMENTAÇÃO DE DOTAÇÕES QUE ESPECIFICA O_x000D_
 ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/323/pl-no-07.2018-ingresso-consorcio-velho-coronel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/323/pl-no-07.2018-ingresso-consorcio-velho-coronel.pdf</t>
   </si>
   <si>
     <t>Autoriza o ingresso do Município de Tunápolis no consórcio público denominado_x000D_
 de Consórcio Intermunicipal Velho Coronel (CVC), e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/324/pl-no-08.2018-calcadas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/324/pl-no-08.2018-calcadas.pdf</t>
   </si>
   <si>
     <t>Estabelece os parâmetros para a construção ou reconstrução de passeios em_x000D_
 vias públicas e diretrizes de arborização urbana no município de Tunápolis.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/325/pl-no-09.2018-concessao-de-uso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/325/pl-no-09.2018-concessao-de-uso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de direito real de uso e doação de bens_x000D_
 imóveis da Municipalidade como incentivo ao desenvolvimento_x000D_
 sócio-econômico do Município.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/326/pl-no-10.2018-credito-suplementar-pmt-docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/326/pl-no-10.2018-credito-suplementar-pmt-docx.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 88.750,00 (Oitenta e oito mil, setecentos e_x000D_
 cinquenta reais), alterando a Lei Orçamentária nº_x000D_
 1.336/2017, e contém outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/327/pl-no-11.2018-ampliacao-de-perimetro-urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/327/pl-no-11.2018-ampliacao-de-perimetro-urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de área, ampliando o Perímetro Urbano do_x000D_
 Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/328/pl-no-12.2018-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/328/pl-no-12.2018-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no valor de R$_x000D_
 270.000,00 (Duzentos e setenta mil reais), alterando a Lei Orçamentária nº_x000D_
 1.336/2017, e contém outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/329/pl-no-13.2018-credito-aris.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/329/pl-no-13.2018-credito-aris.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA CRIAÇÃO E SUPLEMENTAÇÃO DE_x000D_
 DOTAÇÕES QUE ESPECIFICA O ORÇAMENTO VIGENTE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/330/pl-no-14.2018-adesao-ao-consorcio-aris.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/330/pl-no-14.2018-adesao-ao-consorcio-aris.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e autoriza o ingresso do Município de Tunápolis, no_x000D_
 Consórcio Público denominado de Agência Reguladora Intermunicipal de Saneamento_x000D_
 (ARIS), e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/331/pl-no-15-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/331/pl-no-15-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 178.000,00 (Cento e setenta e oito mil reais),_x000D_
 alterando a Lei Orçamentária nº 1.336/2017, e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/332/pl-no-16.2018-doacao-de-area-para-raigao-baixo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/332/pl-no-16.2018-doacao-de-area-para-raigao-baixo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Doação de Imóvel que especifica para a Associação Cultural e_x000D_
 Recreativa Raigão Baixo e contém outras providências</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/333/pl-no-17.2018-simpoa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/333/pl-no-17.2018-simpoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal de Produtos de Origem Animal_x000D_
 (SIM/POA), e contém outras providências</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar o pagamento de despesas não_x000D_
 processadas no exercício anterior e das outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/335/pl-no-19.2018-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/335/pl-no-19.2018-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 135.000,00 (Cento e trinta e cinco mil reais),_x000D_
 alterando a Lei Orçamentária nº 1.336/2017, e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/336/pl-no-20.2018-ampliacao-de-perimetro-urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/336/pl-no-20.2018-ampliacao-de-perimetro-urbano.pdf</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/337/pl-no-21.2018-termos-de-fomento-entidades-educacionais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/337/pl-no-21.2018-termos-de-fomento-entidades-educacionais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de_x000D_
 Fomento com Entidades Educacionais que especifica, e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/338/pl-no-22.2018-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/338/pl-no-22.2018-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 445.000,00 (Quatrocentos e quarenta e cinco_x000D_
 mil reais), alterando a Lei Orçamentária nº 1.336/2017, e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/339/pl-no-22.2018-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/339/pl-no-22.2018-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>INCLUI ÁREA DE TERRA NO PERÍMETRO URBANO DA SEDE_x000D_
 MUNICIPAL, INSTITUI ÁREA DE PARCELAMENTO URBANO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/340/pl-no-24.2018-alteracoes-no-ppa-2019.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/340/pl-no-24.2018-alteracoes-no-ppa-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018/2021, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2019, DO MUNICÍPIO DE_x000D_
 TUNÁPOLIS, ESTADO DE SANTA CATARINA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/341/pl-no-25.2018-lei-de-diretrizes-orcamentarias-ldo-2019.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/341/pl-no-25.2018-lei-de-diretrizes-orcamentarias-ldo-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO_x000D_
 MUNICÍPIO, AS METAS E PRIORIDADES DA_x000D_
 ADMINISTRAÇÃO, SEUS RECURSOS FINANCEIROS E AS_x000D_
 BASES PARA PREPARAÇÃO DO ORÇAMENTO_x000D_
 PROGRAMA PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/342/pl-no-26.2018-reconhecimento-divida-semen.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/342/pl-no-26.2018-reconhecimento-divida-semen.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/343/pl-no-27.2018-loa-2019.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/343/pl-no-27.2018-loa-2019.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE_x000D_
 TUNÁPOLIS, ESTADO DE SANTA CATARINA, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/344/pl-no-28.2018-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/344/pl-no-28.2018-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 518.000,00 (Quinhentos e dezoito mil reais),_x000D_
 alterando a Lei Orçamentária nº 1.336/2017, e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/345/pl-no-29.2018-vale-alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/345/pl-no-29.2018-vale-alimentacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DISPOR SOBRE A CONCESSÃO_x000D_
 MENSAL DE VALE-ALIMENTAÇÃO POR DIA TRABALHADO AOS_x000D_
 SERVIDORES PÚBLICOS ATIVOS DA ADMINISTRAÇÃO PÚBLICA DO_x000D_
 MUNICÍPIO DE TUNÁPOLIS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/346/pl-no-30.2018-loteamento-evaldo-schneider.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/346/pl-no-30.2018-loteamento-evaldo-schneider.pdf</t>
   </si>
   <si>
     <t>APROVA O PROJETO E A IMPLANTAÇÃO DO LOTEAMENTO EVALDO_x000D_
 SCHNEIDER DE PROPRIEDADE DE ERNA LUCIA SCHNEIDER REMPEL E_x000D_
 OUTROS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/347/pl-no-31.2018-abono-natalino.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/347/pl-no-31.2018-abono-natalino.pdf</t>
   </si>
   <si>
     <t>Concede um Abono Natalino aos Servidores Públicos Municipais de Tunápolis, na_x000D_
 folha de pagamento do mês de dezembro de 2018 e adota outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/348/pl-no-32.2018-incentivos-agricolas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/348/pl-no-32.2018-incentivos-agricolas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO AO DESENVOLVIMENTO RURAL NO_x000D_
 MUNICÍPIO DE TUNÁPOLIS, ATRAVÉS DE PROGRAMAS QUE ESPECIFICA_x000D_
 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/349/pl-no-33.2018-conselho-turismo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/349/pl-no-33.2018-conselho-turismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO_x000D_
 DO MUNICÍPIO DE TUNÁPOLIS (CMTT) E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/350/pl-no-34.2018-substitutivo-ao-pl-no-32.2018-incentivos-agricolas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/350/pl-no-34.2018-substitutivo-ao-pl-no-32.2018-incentivos-agricolas.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/351/pl-no-35.2018-treinamento-de-equipes-esportivas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/351/pl-no-35.2018-treinamento-de-equipes-esportivas.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de Serviços com profissionais devidamente_x000D_
 habilitados para treinamentos de equipes esportivas que representam o_x000D_
 Município em competições oficiais e contém outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/352/pl-no-36.2018-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/352/pl-no-36.2018-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 180.000,00 (Cento e oitenta mil reais), alterando_x000D_
 a Lei Orçamentária nº 1.336/2017, e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/353/pl-no-37.2018-apae-tunapolis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/353/pl-no-37.2018-apae-tunapolis.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/354/pl-no-38.2018-insalubridade-e-periculosidade-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/354/pl-no-38.2018-insalubridade-e-periculosidade-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Adicional de Insalubridade e de_x000D_
 Periculosidade aos Servidores Públicos do Município de Tunápolis, e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/517/mocao-no-01.2018-todos_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/517/mocao-no-01.2018-todos_2.pdf</t>
   </si>
   <si>
     <t>Apelamos aos senhores que sejam tomadas providências imediatas_x000D_
 destinando maior número de policiais Militares para atuação constante no nosso_x000D_
 município, coibindo a criminalidade e mantendo a ordem e segurança a que_x000D_
 nossa população de bem tem direito</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/518/mocao-no-02.2018-todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/518/mocao-no-02.2018-todos.pdf</t>
   </si>
   <si>
     <t>APELAMOS para que seja firmado com a máxima urgência um Atidivo ao_x000D_
 repasse mensal para instituição, com vistas a efetivação do serviço de_x000D_
 ONCOLOGIA no Hospital Regional Terezinha Gaio Basso de São Miguel do_x000D_
 Oeste, para que a estrutura já existente sirva a sua devida finalidade,_x000D_
 propiciando menos sofrimento aos pacientes da região que necessitam desta_x000D_
 especialidade.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/519/mocao-no-03.2018-todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/519/mocao-no-03.2018-todos.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Donato Lauschner</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/520/mocao-no-04.2018-donato-congratulacoes-aloisio-e-hilda-heck-avalizada-pelos-demais-vereadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/520/mocao-no-04.2018-donato-congratulacoes-aloisio-e-hilda-heck-avalizada-pelos-demais-vereadores.pdf</t>
   </si>
   <si>
     <t>“O Poder Legislativo de Tunápolis estende congratulações e aplausos_x000D_
 ao Sr. Aloísio Heck pelo centésimo terceiro aniversário comemorado no dia 18_x000D_
 de maio de 2018, e a Sra. Hilda Heck pelo nonagésimo quinto aniversário_x000D_
 comemorado em 17 de setembro de 2017, com méritos de vida exemplar._x000D_
 Desejamos-lhes saúde e felicidade na companhia da família!</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/521/mocao-no-05.2018-todos-aplauso-sargento-milton-wolf.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/521/mocao-no-05.2018-todos-aplauso-sargento-milton-wolf.pdf</t>
   </si>
   <si>
     <t>e MOÇÃO DE APLAUSOS dirigida ao Sr._x000D_
 Sargento MILTON LUIS WOLF, pelos relevantes serviços prestados à_x000D_
 população do município de Tunápolis, enquanto aqui atuou, na promoção da_x000D_
 ordem pública de forma firme e respeitosa, buscando sempre o atendimento_x000D_
 dos princípios constitucionais.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/522/mocao-no-06-2018-donato-apelo-aux.-maternidade-para-agricultoras.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/522/mocao-no-06-2018-donato-apelo-aux.-maternidade-para-agricultoras.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, da Câmara de Vereadores de Tunápolis,_x000D_
 apresenta a presente Moção de Apelo, que solicita seja estendido o período de_x000D_
 licença maternidade de 120 para 180 dias também para as Seguradas Especiais_x000D_
 (agricultoras), nos termos que seguem:</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/523/mocao-no-07.2018-donato-apelo-emendas-impositivas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/523/mocao-no-07.2018-donato-apelo-emendas-impositivas.pdf</t>
   </si>
   <si>
     <t>QUE O GOVERNO DO ESTADO LIBERE AS EMENDAS PARLAMENTARES_x000D_
 IMPOSITIVAS PREVISTAS NA LEI 17.447/2017 QUE TRATA DO ORÇAMENTO_x000D_
 ANUAL DO ESTADO PARA O ANO DE 2018, E QUE SEJAM CUMPRIDAS_x000D_
 INTEGRALMENTE A EXECUÇÃO ORÇAMENTÁRIA E FINANCEIRA DAS MESMAS</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/524/mocao-no-08.2018-donato-congratulacoes-35-anos-mmc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/524/mocao-no-08.2018-donato-congratulacoes-35-anos-mmc.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE VEREADORES DE TUNÁPOLIS_x000D_
 CUMPRIMENTA AS DIRIGENTES E TODAS AS INTEGRANTES DO_x000D_
 MOVIMENTO DE MULHERES CAMPONESAS PELOS 35 (TRINTA E CINCO)_x000D_
 ANOS DE CONSTITUIÇÃO DO MOVIMENTO. RECONHECEMOS E_x000D_
 APLAUDIMOS A BRAVURA DAQUELAS QUE TANTO JÁ LUTARAM PELOS_x000D_
 DIREITOS DAS MULHERES DO CAMPO E POR TANTAS CONQUISTAS E_x000D_
 VITÓRIAS JÁ COLHIDAS. PARABÉNS!</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Gilberto Lunkes, Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/525/mocao-no-09.2018-gustavo-e-gilberto-congratulacoes-uvesc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/525/mocao-no-09.2018-gustavo-e-gilberto-congratulacoes-uvesc.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, cumpridas as formalidades_x000D_
 regimentais, apresentam a presente MOÇÃO DE CONGRATULAÇÕES dirigida_x000D_
 ao Sr. Vereador ADELAR JOSÉ PROVENCI, do município de Herval D’Oeste,_x000D_
 pela recondução à presidência da UVESC – União dos Vereadores de Santa_x000D_
 Catarina, para o biênio 2019/2020.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/526/mocao-no-10-2018-apelo-celesc-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/526/mocao-no-10-2018-apelo-celesc-aloisio.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, da Câmara de Vereadores de Tunápolis,_x000D_
 apresenta MOÇÃO DE APELO, que solicita seja enviada à CELESC, com a_x000D_
 máxima urgência, cobrando providências em relação às constantes quedas de_x000D_
 energia elétrica em nosso município nos últimos dias, em especial no interior.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Arno Muller</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento-no-01.2018-ao-executivo-arno.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento-no-01.2018-ao-executivo-arno.pdf</t>
   </si>
   <si>
     <t>Considerando o dever de fiscalização que compete a cada Vereador;_x000D_
 Considerando o disposto no Decreto-Lei 201 de 27/02/1967 que dispõe_x000D_
 sobre responsabilidades de Prefeitos e Vereadores, em seu Artigo 4º das_x000D_
 infrações político-administrativas, inciso III, e também o disposto no Regimento_x000D_
 Interno Art. 4º, Inciso II, Parágrafo 2º e na Lei Orgânica Art. 53</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento-no-02.2018-consorcio-velho-coronel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento-no-02.2018-consorcio-velho-coronel.pdf</t>
   </si>
   <si>
     <t>Seja enviada relação de todos os itens adquiridos através do Consórcio_x000D_
 Velho Coronel, informando também qual o valor e a marca de cada item,_x000D_
 bem como seja especificado para qual máquina foram adquiridas as_x000D_
 respectivas peças.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Leonardo Antonio Vogt</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento-no-03.2018-leonardo-quilometragem-terceiros-saude.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento-no-03.2018-leonardo-quilometragem-terceiros-saude.pdf</t>
   </si>
   <si>
     <t>Qual a quilometragem e valores pagos no ano de 2018 para contratação_x000D_
 de transporte de pacientes, no setor da Saúde, com empresa/prestador_x000D_
 terceirizado.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento-no-04.2018-marlei-transporte-coletivo-no-interior.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento-no-04.2018-marlei-transporte-coletivo-no-interior.pdf</t>
   </si>
   <si>
     <t>Seja esclarecida a atual situação do serviço de transporte coletivo_x000D_
 de passageiros no interior, informando se o mesmo está sendo_x000D_
 executado e de que forma;_x000D_
  Caso não esteja sendo oferecido o serviço, por quais razões e se há_x000D_
 alguma expectativa de resolução do impasse, uma vez que há_x000D_
 muitos munícipes residentes no interior que esperam e necessitam_x000D_
 da implantação do transporte coletivo para poderem vir à cidade.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento-no-05.2018-aloisio-recursos-entidades.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento-no-05.2018-aloisio-recursos-entidades.pdf</t>
   </si>
   <si>
     <t>Seja esclarecido se o Executivo Municipal já tem alguma definição_x000D_
 em relação aos repasses de recursos financeiros às entidades do_x000D_
 Município, a partir do exercício de 2019, indicando também se há_x000D_
 algum parâmetro ou critério na escolha das entidades a serem_x000D_
 atendidas, e quais serão as prioridades no atendimento.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Inácio Thomas</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao-no-01.2018-inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao-no-01.2018-inacio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade de trocar a data de vencimento_x000D_
 do IPTU (Imposto Predial, Territorial Urbano), para o quinto dia útil do mês_x000D_
 seguinte da atual data de vencimento, propiciando que os proprietários se_x000D_
 organizem para o pagamento da taxa;</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao-no-02-2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao-no-02-2018-gustavo.pdf</t>
   </si>
   <si>
     <t>Desta forma, SUGIRO, que a municipalidade, através da Secretaria de_x000D_
 obras e Secretaria da Agricultura, crie o programa de incentivo rural em_x000D_
 terraplanagens, subsidiando algum valor por metro quadrado de construção_x000D_
 que será construída na nova terraplanagem, desafogando assim o parque de_x000D_
 máquinas do DMER, que terá mais tempo para realização dos serviços_x000D_
 públicos, como a recuperação de estradas e acessos às propriedades.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao-no-03.2018-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao-no-03.2018-marlei.pdf</t>
   </si>
   <si>
     <t>SUGIRO que a municipalidade crie o Programa Família Acolhedora, que_x000D_
 consiste em cadastrar famílias que se dispõe a acolher pessoas idosas e/ou_x000D_
 adultos com deficiência física, e que a administração através do CRAS (Centro_x000D_
 de Referência e Assistência Social), proporcione as famílias interessadas,_x000D_
 treinamento adequado para lidar com as especificidades necessárias aos_x000D_
 cuidados dessas pessoas, e ainda, que através do Programa as famílias_x000D_
 acolhedoras possam ser remuneradas pelo trabalho.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Leonardo Antonio Vogt, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao-no-04.2017-marlei-e-leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao-no-04.2017-marlei-e-leonardo.pdf</t>
   </si>
   <si>
     <t>Neste sentido, reforço a solicitação para que a administração Municipal_x000D_
 conceda a cesta básica que servirá de valorização e incentivo dos Servidores.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Inácio Thomas, Leonardo Antonio Vogt</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao-no-05.2018-leonardo-e-inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao-no-05.2018-leonardo-e-inacio.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS, que administração faça uso da roçadeira disponível,_x000D_
 efetuando os trabalhos necessários para manter limpas as laterais das_x000D_
 estradas e as devidas condições de visibilidade e trafegabilidade, e ainda,_x000D_
 sugerimos que seja vista a possibilidade de acoplar uma lâmina na dianteira do_x000D_
 trator para no momento da roçada já poder efetuar de imediato a limpeza das_x000D_
 valetas ao longo das estradas.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao-no-06.2018-leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao-no-06.2018-leonardo.pdf</t>
   </si>
   <si>
     <t>Sugiro que a administração Municipal tome as providências necessárias_x000D_
 para a instalação de iluminação pública em toda a extensão do asfalto que_x000D_
 passa em frente ao Condomínio.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>Gilberto Lunkes</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao-no-07.2018-gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao-no-07.2018-gilberto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada geral desde a divisa da comunidade de_x000D_
 São Jorge passando por Canaleta na direção dos moradores Ildo Marina,_x000D_
 Pedro Hennecka e Clóvis Wuitschick, até a divisa com o município de Santa_x000D_
 Helena, considerando que a mesma possui alguns pontos bastante danificados_x000D_
 que dificultam a passagem de veículos.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao-no-08.2018-donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao-no-08.2018-donato.pdf</t>
   </si>
   <si>
     <t>“Que a Administração municipal faça um estudo para promover a_x000D_
 regularização da Rua Felipe Arsênio Bamberg e viabilize a posterior_x000D_
 pavimentação, proporcionando uma melhor imagem a nossa cidade, maior_x000D_
 qualidade de vida aos moradores e mais conforto a todos os transeuntes”.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao-no-09.-2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao-no-09.-2018-gustavo.pdf</t>
   </si>
   <si>
     <t>Desta forma, SUGIRO, que a municipalidade, através da Secretaria de_x000D_
 da Industria e Comércio e que responde pelo Urbanismo, crie o programa_x000D_
 especifico de incentivo para construção e manutenção dos passeios públicos_x000D_
 municipais, adotando um padrão de passeio com piso tátil de alerta e_x000D_
 direcional, bem como colocando rampas de acesso nas esquinas e acessos_x000D_
 para oferecer uma acessibilidade pública de fato.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao-no-10.2018-inacio-e-leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao-no-10.2018-inacio-e-leonardo.pdf</t>
   </si>
   <si>
     <t>Sugerimos, que o Chefe do Poder Executivo encaminhe a esta Casa_x000D_
 Legislativa Projeto de Lei incluindo o trator com a roçadeira acoplada na_x000D_
 Lei que fixa a tabela de preços dos serviços prestados pelo Município, e,_x000D_
 que na mesma matéria estabeleça a isenção do serviço prestado dentro_x000D_
 da faixa de 8 (oito) metros que corresponde ao leito da estrada</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Flávio Wendling</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao-no-11.2018-flavio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao-no-11.2018-flavio.pdf</t>
   </si>
   <si>
     <t>Sugiro que a administração municipal, através do Conselho de Trânsito_x000D_
 junto com a Polícia Militar estude a possibilidade de estabelecer uma_x000D_
 velocidade máxima para as ruas da cidade. De cada rua poderá ser vista a_x000D_
 velocidade máxima adequada para o local e ser colocada a respectiva_x000D_
 sinalização para inibir excessos de velocidade, podendo depois haver a devida_x000D_
 fiscalização, sem a necessidade de colocação de redutores físicos.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao-no-12.2018-aoisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao-no-12.2018-aoisio.pdf</t>
   </si>
   <si>
     <t>Sugiro que Administração Municipal no intuito de estimular e auxiliar na_x000D_
 melhoria da qualidade de vida dos munícipes, apresente Projeto de Lei a esta_x000D_
 Casa Legislativa criando um Programa remodelado de incentivos para_x000D_
 habitação, com previsão também para investimentos em saneamento básico.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>Roque Rohr</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao-no-13.2018-roque.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao-no-13.2018-roque.pdf</t>
   </si>
   <si>
     <t>SUGIRO : Que a Administração Municipal faça um estudo com muito_x000D_
 carinho e viabilize estes dois (2) locais – para caminhadas e local para_x000D_
 atividades físicas – Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao-no-14.2018-donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao-no-14.2018-donato.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade envie Projeto de Lei a esta Casa Legislativa_x000D_
 estabelecendo a isenção da taxa de IPTU (Imposto Predial Territorial_x000D_
 Urbano), aos contribuintes Aposentados, Pensionistas e idosos que_x000D_
 tenham apenas um imóvel de uso exclusivo para moradia própria e que_x000D_
 tenham renda até 2 (dois) salários mínimos.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao-no-15.2018-roque-rohr.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao-no-15.2018-roque-rohr.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal faça um estudo e viabilize a_x000D_
 colocação de pavimentação nesta rua acima citada, para que seus moradores_x000D_
 possam se organizar melhor e melhorarem seus pátios, tornando a nossa_x000D_
 cidade mais bonita e organizada.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao-no-16.2018-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao-no-16.2018-marlei.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO_x000D_
 DE CÂMERAS DE VÍDEO MONITORAMENTO EM ESPAÇOS PÚBLICOS_x000D_
 MUNICIPAIS</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao-no-17.2018-donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao-no-17.2018-donato.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade intermedie uma parceria público-privado com_x000D_
 empresas do ramo lácteo, de carnes, ração e outras, para a implantação_x000D_
 do GPS RURAL, cujo Projeto foi apresentado na reunião da AMEOSC no_x000D_
 dia 27 de abril, em Tunápolis, por ocasião da realização da 13ª EFACITU</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao-no-18.2018-inacio-leonardo-e-loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao-no-18.2018-inacio-leonardo-e-loivo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal estude a possibilidade de criar um_x000D_
 Programa de incentivo a captação de água da chuva, subsidiando algum_x000D_
 valor para a implantação do sistema para todos os interessados.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao-no-19-2018-inacio-bancos-na-ubs.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao-no-19-2018-inacio-bancos-na-ubs.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal disponibilize maior_x000D_
 número de bancos junto à Unidade Básica de Saúde, para acomodar as_x000D_
 pessoas que se dirigem ao local em busca de atendimento.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao-no-20-2018-gilberto-tubos-propriedades.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao-no-20-2018-gilberto-tubos-propriedades.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, promova a detonação de rochas e posterior colocação de_x000D_
 tubos maiores junto à propriedade do Sr. IVO NICKNICH (na estrada_x000D_
 geral), morador da Linha São José; e, que promova a elevação dos tubos_x000D_
 localizados na estrada geral, junto ao acesso à propriedade do Sr._x000D_
 VALMIR LAZZARI.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao-no-21.2018-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao-no-21.2018-marlei.pdf</t>
   </si>
   <si>
     <t>CONFECÇÃO E INSTALAÇÃO DE UM PAINEL “PRESTAÇÃO DE CONTAS DO_x000D_
 LEGISLATIVO” JUNTO À PRAÇA MUNICIPAL, com a exposição dos valores_x000D_
 relativos às receitas e despesas do Legislativo, acumuladas por semestre, para_x000D_
 divulgação e conhecimento da população.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao-no-22.2018-donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao-no-22.2018-donato.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal estude a implantação de um programa_x000D_
 de práticas integradas para construir um projeto de alimentação saudável,_x000D_
 prevenção e cuidado com a saúde entre, Secretaria da Agricultura e Meio_x000D_
 Ambiente, Secretaria da Educação e Secretaria de Saúde e Assistência Social,_x000D_
 visando:</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao-no-23.2018-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao-no-23.2018-marlei.pdf</t>
   </si>
   <si>
     <t>A_x000D_
 REVITALIZAÇÃO DO ASFALTO DA RUA EVALDO SCHNEIDER, ESQUINA_x000D_
 COM RUA ALBINO FRANZ.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao-no-24.2018-inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao-no-24.2018-inacio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA_x000D_
 REALIZADO O CASCALHAMENTO DA ESTRADA MUNICIPAL NO TRECHO_x000D_
 QUE PASSA PELAS PROPRIEDADES DE SELVINO STUELP, ALOÍSIO_x000D_
 STUELP, PEDRO KLAUCK E ALOÍSIO KLAUCK, ATÉ A SAÍDA PARA A_x000D_
 PROPRIEDADE DE LUIZ BAUMGRATZ.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao-no-25.2018-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao-no-25.2018-aloisio.pdf</t>
   </si>
   <si>
     <t>A EDIÇÃO DE_x000D_
 DECRETO OU PROJETO DE LEI PARA REGULAMENTAÇÃO DA LEI_x000D_
 FEDERAL Nº 13.019/2014, QUE DEFINE O MARCO REGULATÓRIO DAS_x000D_
 ORGANIZAÇÕES DA SOCIEDADE CIVIL.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao-no-26.2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao-no-26.2018-gustavo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal de Tunápolis, reedite o programa PRÓCASA, firmando parceria com uma instituição financeira subsidiando os_x000D_
 juros aos que acessarem o programa. Que seja destinado um valor de até_x000D_
 R$6000,00 para o interessado e que a preferência fosse para quem deseja_x000D_
 investir no tratamento de esgoto com instalação da estação detratamento_x000D_
 de efluentes individual.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao-no-27.2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao-no-27.2018-gustavo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal de Tunápolis, através do Setor de_x000D_
 engenharia, promova o levantamento de todas as ruas não pavimentadas_x000D_
 do município e que após o levantamento seja realizado o projeto de_x000D_
 engenharia das mesmas com todos os detalhes necessários como_x000D_
 instalação de tubos para agua pluvial, preparação do solo, calçadas e_x000D_
 pavimentação, para que no momento da vinda dos recursos, somente_x000D_
 sejam necessários pequenos ajustes e com isso mais rapidez e garantia_x000D_
 do empenho dosmesmos.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao-no-26.2018-marlei_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao-no-26.2018-marlei_1.pdf</t>
   </si>
   <si>
     <t>instalação de uma cobertura no corredor de_x000D_
 acesso ao Auditório Municipal, bem como estude a possibilidade de se_x000D_
 criar um espaço coberto na parte da frente, com instalação de uma_x000D_
 cobertura transparente ou de outro material adequado, por entender ser_x000D_
 de interesse público, que melhorará a estrutura hoje existente e virá em_x000D_
 benefício dos cidadãos tunapolitanos.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao-no-29.2018-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao-no-29.2018-aloisio.pdf</t>
   </si>
   <si>
     <t>Neste sentido sugiro que a administração Municipal estude a_x000D_
 possibilidade de ampliar a instalação do sistema de videomonitoramento para_x000D_
 os centros comunitários, através do Projeto Bem-Te-Vi, tendo em vista ser_x000D_
 medida de prevenção que visa o bem estar e segurança da nossa população.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao-no-30-2018-gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao-no-30-2018-gilberto.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, promova os reparos necessários na Estrada Geral, no trajeto_x000D_
 que compreende desde o Piazito Recreações até o centro comunitário de_x000D_
 São Jorge; e na Estrada Geral no trajeto que compreende desde o centro_x000D_
 comunitário de São Jorge até a comunidade de Linha Letras, na divisa_x000D_
 com o município de Iporã do Oeste.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>Loivo Francisco Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao-no-31-2018-loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao-no-31-2018-loivo.pdf</t>
   </si>
   <si>
     <t>: Que a administração municipal, através do órgão_x000D_
 competente, promova as melhorias necessárias no acesso à propriedade_x000D_
 e benfeitorias do munícipe ROQUE KAUTSCMANN, residente na Linha_x000D_
 Raigão Alto.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao-no-32.2018-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao-no-32.2018-marlei.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE/VIABILIDADE_x000D_
 DE SE ALTERAR A HABILITAÇÃO PROFISSIONAL EXIGIDA PARA O_x000D_
 CARGO DE ATENDENTE DE FARMÁCIA, CONSTANTE DO ANEXO IV DA_x000D_
 LEI COMPLEMENTAR Nº 025/2010 E ALTERAÇÕES POSTERIORES, QUE_x000D_
 DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DE_x000D_
 PESSOAL DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE TUNÁPOLIS,_x000D_
 ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao-33.2018-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao-33.2018-aloisio.pdf</t>
   </si>
   <si>
     <t>A PROMOÇÃO_x000D_
 DE AÇÕES QUE VISEM A CONSCIENTIZAÇÃO DA POPULAÇÃO,_x000D_
 ORIENTAÇÃO E FISCALIZAÇÃO DOS ESTABELECIMENTOS QUE_x000D_
 COMERCIALIZAM PRODUTOS DE USO VETERINÁRIO, COMO_x000D_
 MEDICAMENTOS, VACINAS, ANTISSÉPTICOS, DESINFETANTES E_x000D_
 PESTICIDAS, NO SENTIDO DE VERIFICAR SE O DESTINO DADO ÀS_x000D_
 EMBALAGENS DESSES PRODUTOS APÓS O USO ESTÁ OBSERVANDO A_x000D_
 LEGISLAÇÃO VIGENTE SOBRE O TEMA.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao-no-34.2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao-no-34.2018-gustavo.pdf</t>
   </si>
   <si>
     <t>QUE AS LÂMPADAS DOS POSTES DA ILUMINAÇÃO_x000D_
 PÚBLICA E DEMAIS ÁREAS E ESTABELECIMENTOS PÚBLICOS SEJAM_x000D_
 SUBSTITUÍDAS POR LÂMPADAS DE LED, TENDO EM VISTA A_x000D_
 DURABILIDADE, SUSTENTABILIDADE, EFICIÊNCIA E CUSTO/BENEFÍCIO_x000D_
 RESULTANTE DA ADOÇÃO DE TAL MEDIDA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao-no-35-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao-no-35-gustavo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE DE SE_x000D_
 EFETUAR A REVITALIZAÇÃO DO MUSEU MUNICIPAL IDA SCHNEIDER,_x000D_
 OTIMIZANDO O ESPAÇO PARA PESQUISAS E VISITAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao-no-36.-2018-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao-no-36.-2018-marlei.pdf</t>
   </si>
   <si>
     <t>QUE SEJA VIABILIZADA A CONSTRUÇÃO DE UMA_x000D_
 CASA MORTUÁRIA MUNICIPAL; 2) QUE A ADMINISTRAÇÃO PROVIDENCIE_x000D_
 JUNTO AO CEMITÉRIO MUNICIPAL: UMA COBERTURA PARA O_x000D_
 CORREDOR CENTRAL; A INSTALAÇÃO DE UMA RAMPA DE ACESSO_x000D_
 PARA PORTADORES DE NECESSIDADES ESPECIAIS; A CONSTRUÇÃO_x000D_
 DE BANHEIROS PARA USO PÚBLICO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao-no-37.2018-leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao-no-37.2018-leonardo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, promova a retirada do abrigo de ônibus instalado ao lado da_x000D_
 Igreja da Linha Raigão Baixo.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao-no-38.2018-donato-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao-no-38.2018-donato-.pdf</t>
   </si>
   <si>
     <t>Tem-se no Senado, Câmara Federal e Câmaras Estaduais, que o recesso_x000D_
 do mês de julho justifica-se para possibilitar aos parlamentares visitar as suas_x000D_
 bases e coletar informações para sua atuação, o que no tempo presente, com a_x000D_
 facilidade dos deslocamentos e com tantas tecnologias disponíveis que possibilitam_x000D_
 se conectar em tempo real com qualquer lugar do país, também não nos parece_x000D_
 mais plausível</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/592/indicacao-no-39.2018-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/592/indicacao-no-39.2018-marlei.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL_x000D_
 ESTUDE A POSSIBILIDADE DE ADQUIRIR OS IMÓVEIS DE PROPRIEDADE_x000D_
 DO SR. MÁRIO BIEGER (in memoriam), SENDO UM TERRENO SEM_x000D_
 EDIFICAÇÕES MEDINDO 1.566 M2 E UM TERRENO COM BENFEITORIA_x000D_
 (CASARÃO), MEDINDO 1.100 M2_x000D_
 , PARA A FINALIDADE DE CONSTRUÇÃO_x000D_
 DA CRECHE MUNICIPAL E INSTALAÇÃO DO MUSEU MUNICIPAL.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao-no-40.2018-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao-no-40.2018-aloisio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, promova a ampliação e melhorias necessárias no_x000D_
 estacionamento localizado no lado de cima do campo da Linha São José.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao-no-41.2018-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao-no-41.2018-aloisio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, promova as melhorias na propriedade do Sr. Vunibaldo_x000D_
 Gluitz, morador da Linha São José, consistentes na abertura de uma vala_x000D_
 para desvio de águas pluviais.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao-no-42.2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao-no-42.2018-gustavo.pdf</t>
   </si>
   <si>
     <t>QUE EM DIAS DE REUNIÃO DA EQUIPE DE SAÚDE A_x000D_
 FARMÁCIA PERMANÇA ABERTA PARA ATENDIMENTO AO PÚBLICO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao-no-43.2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao-no-43.2018-gustavo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, promova a reforma e ampliação da Estação de Tratamento de_x000D_
 Água da Linha Pitangueira.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao-no-44.2018-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao-no-44.2018-aloisio.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL,_x000D_
 ATRAVÉS DO ÓRGÃO COMPETENTE, ESTUDE A POSSIBILIDADE E_x000D_
 VIABILIDADE DA IMPLANTAÇÃO DO PLANO DIRETOR NO_x000D_
 MUNICÍPIO DE TUNÁPOLIS, ASSIM COMO DO PLANO MUNICIPAL_x000D_
 DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao-no-45.2018-donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao-no-45.2018-donato.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM MOMENTANEAMENTE SUSPENSOS TODOS OS_x000D_
 SERVIÇOS PARTICULARES INCLUSIVE OS AGENDADOS, PARA QUE_x000D_
 TODAS AS EQUIPES DO DMR SEJAM DESIGNADAS PARA_x000D_
 RECUPERAÇÃO E CONSERVAÇÃO DAS ESTRADAS E ECESSOS DO_x000D_
 NOSSO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/599/indicacao-no-46.2018-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/599/indicacao-no-46.2018-gustavo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE DE SE_x000D_
 IMPLANTAR O “BOLSA ATLETA” NO ÂMBITO DO MUNICÍPIO DE_x000D_
 TUNÁPOLIS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/600/indicacao-no-47.2018-inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/600/indicacao-no-47.2018-inacio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, promova o cascalhamento e limpeza das beiras de estrada,_x000D_
 do trecho entre as propriedades de Alcides Bieger e IlgoHeck,_x000D_
 promovendo-se também o desvio da estrada que hoje passa sobre o pátio_x000D_
 de ambas as propriedades.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/601/indicacao-no-48.2018-loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/601/indicacao-no-48.2018-loivo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão_x000D_
 competente, estude a possibilidade de estender os benefícios do_x000D_
 Programa RECOLHE também aos suinocultores, para recolha de animais_x000D_
 do tipo suíno.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>PCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/356/plc-no-01.2018-altera-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/356/plc-no-01.2018-altera-plano-de-cargos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, Anexo IV e ao Anexo V, da Lei Complementar nº_x000D_
 025/2010 e alterações posteriores, que dispõe sobre o Plano de Cargos, Carreira e_x000D_
 Remuneração de Pessoal da Administração Pública do Município de Tunápolis,_x000D_
 Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/357/projeto-de-emenda-modificativa-no-01-2018-concessao-de-uso-e-doacao-imovel-todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/357/projeto-de-emenda-modificativa-no-01-2018-concessao-de-uso-e-doacao-imovel-todos.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEOR DO ARTIGO 5º DO PROJETO DE LEI Nº_x000D_
 09/2018, QUE DISPÕE SOBRE A CONCESSÃO DE DIREITO_x000D_
 REAL DE USO E DOAÇÃO DE BENS IMÓVEIS DA_x000D_
 MUNICIPALIDADE COMO INCENTIVO AO_x000D_
 DESENVOLVIMENTO SÓCIO-ECONÔMICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/358/projeto-de-emenda-modificativa-no-02-2018-concessao-de-uso-e-doacao-imovel-donato_1.docx</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/358/projeto-de-emenda-modificativa-no-02-2018-concessao-de-uso-e-doacao-imovel-donato_1.docx</t>
   </si>
   <si>
     <t>ALTERAO TEOR DO ARTIGO 2º DO PROJETO DE LEI Nº 09/2018,QUE DISPÕE SOBRE A CONCESSÃO DE DIREITO REAL DE USO E DOAÇÃO DE BENS IMÓVEIS DA MUNICIPALIDADE COMO INCENTIVO AO DESENVOLVIMENTO SÓCIO-ECONÔMICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei pelo Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/355/plc-no-01.2018-alteracao-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/355/plc-no-01.2018-alteracao-plano-de-cargos.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ANEXOS II, III E IV DA LEI 1.188/2014 DE 27_x000D_
 DE AGOSTO DE 2014 QUE DISPÕE SOBRE O PLANO DE CARGOS,_x000D_
 CARREIRA E REMUNERAÇÃO DE PESSOAL DA CÂMARA DE_x000D_
 VEREADORES DO MUNICÍPIO DE TUNÁPOLIS, ESTADO DE SANTA_x000D_
 CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1856,68 +1856,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/317/pl-no-01.2018-credito-especial-terreno.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/318/pl-no-02.2018-apae-tunapolis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/319/pl-no-03.2018-aluguel-espacos-publicos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/320/pl-no-04.2018-convenio-bombeiros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/321/pl-no-05.2018-programa-incentivo-terraplanagens-rurais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/323/pl-no-07.2018-ingresso-consorcio-velho-coronel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/324/pl-no-08.2018-calcadas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/325/pl-no-09.2018-concessao-de-uso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/326/pl-no-10.2018-credito-suplementar-pmt-docx.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/327/pl-no-11.2018-ampliacao-de-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/328/pl-no-12.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/329/pl-no-13.2018-credito-aris.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/330/pl-no-14.2018-adesao-ao-consorcio-aris.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/331/pl-no-15-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/332/pl-no-16.2018-doacao-de-area-para-raigao-baixo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/333/pl-no-17.2018-simpoa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/335/pl-no-19.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/336/pl-no-20.2018-ampliacao-de-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/337/pl-no-21.2018-termos-de-fomento-entidades-educacionais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/338/pl-no-22.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/339/pl-no-22.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/340/pl-no-24.2018-alteracoes-no-ppa-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/341/pl-no-25.2018-lei-de-diretrizes-orcamentarias-ldo-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/342/pl-no-26.2018-reconhecimento-divida-semen.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/343/pl-no-27.2018-loa-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/344/pl-no-28.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/345/pl-no-29.2018-vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/346/pl-no-30.2018-loteamento-evaldo-schneider.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/347/pl-no-31.2018-abono-natalino.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/348/pl-no-32.2018-incentivos-agricolas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/349/pl-no-33.2018-conselho-turismo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/350/pl-no-34.2018-substitutivo-ao-pl-no-32.2018-incentivos-agricolas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/351/pl-no-35.2018-treinamento-de-equipes-esportivas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/352/pl-no-36.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/353/pl-no-37.2018-apae-tunapolis.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/354/pl-no-38.2018-insalubridade-e-periculosidade-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/517/mocao-no-01.2018-todos_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/518/mocao-no-02.2018-todos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/519/mocao-no-03.2018-todos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/520/mocao-no-04.2018-donato-congratulacoes-aloisio-e-hilda-heck-avalizada-pelos-demais-vereadores.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/521/mocao-no-05.2018-todos-aplauso-sargento-milton-wolf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/522/mocao-no-06-2018-donato-apelo-aux.-maternidade-para-agricultoras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/523/mocao-no-07.2018-donato-apelo-emendas-impositivas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/524/mocao-no-08.2018-donato-congratulacoes-35-anos-mmc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/525/mocao-no-09.2018-gustavo-e-gilberto-congratulacoes-uvesc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/526/mocao-no-10-2018-apelo-celesc-aloisio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento-no-01.2018-ao-executivo-arno.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento-no-02.2018-consorcio-velho-coronel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento-no-03.2018-leonardo-quilometragem-terceiros-saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento-no-04.2018-marlei-transporte-coletivo-no-interior.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento-no-05.2018-aloisio-recursos-entidades.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao-no-01.2018-inacio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao-no-02-2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao-no-03.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao-no-04.2017-marlei-e-leonardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao-no-05.2018-leonardo-e-inacio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao-no-06.2018-leonardo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao-no-07.2018-gilberto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao-no-08.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao-no-09.-2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao-no-10.2018-inacio-e-leonardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao-no-11.2018-flavio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao-no-12.2018-aoisio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao-no-13.2018-roque.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao-no-14.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao-no-15.2018-roque-rohr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao-no-16.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao-no-17.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao-no-18.2018-inacio-leonardo-e-loivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao-no-19-2018-inacio-bancos-na-ubs.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao-no-20-2018-gilberto-tubos-propriedades.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao-no-21.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao-no-22.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao-no-23.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao-no-24.2018-inacio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao-no-25.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao-no-26.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao-no-27.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao-no-26.2018-marlei_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao-no-29.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao-no-30-2018-gilberto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao-no-31-2018-loivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao-no-32.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao-33.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao-no-34.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao-no-35-gustavo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao-no-36.-2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao-no-37.2018-leonardo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao-no-38.2018-donato-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/592/indicacao-no-39.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao-no-40.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao-no-41.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao-no-42.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao-no-43.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao-no-44.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao-no-45.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/599/indicacao-no-46.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/600/indicacao-no-47.2018-inacio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/601/indicacao-no-48.2018-loivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/356/plc-no-01.2018-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/357/projeto-de-emenda-modificativa-no-01-2018-concessao-de-uso-e-doacao-imovel-todos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/358/projeto-de-emenda-modificativa-no-02-2018-concessao-de-uso-e-doacao-imovel-donato_1.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/355/plc-no-01.2018-alteracao-plano-de-cargos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/317/pl-no-01.2018-credito-especial-terreno.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/318/pl-no-02.2018-apae-tunapolis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/319/pl-no-03.2018-aluguel-espacos-publicos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/320/pl-no-04.2018-convenio-bombeiros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/321/pl-no-05.2018-programa-incentivo-terraplanagens-rurais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/323/pl-no-07.2018-ingresso-consorcio-velho-coronel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/324/pl-no-08.2018-calcadas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/325/pl-no-09.2018-concessao-de-uso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/326/pl-no-10.2018-credito-suplementar-pmt-docx.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/327/pl-no-11.2018-ampliacao-de-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/328/pl-no-12.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/329/pl-no-13.2018-credito-aris.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/330/pl-no-14.2018-adesao-ao-consorcio-aris.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/331/pl-no-15-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/332/pl-no-16.2018-doacao-de-area-para-raigao-baixo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/333/pl-no-17.2018-simpoa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/335/pl-no-19.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/336/pl-no-20.2018-ampliacao-de-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/337/pl-no-21.2018-termos-de-fomento-entidades-educacionais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/338/pl-no-22.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/339/pl-no-22.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/340/pl-no-24.2018-alteracoes-no-ppa-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/341/pl-no-25.2018-lei-de-diretrizes-orcamentarias-ldo-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/342/pl-no-26.2018-reconhecimento-divida-semen.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/343/pl-no-27.2018-loa-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/344/pl-no-28.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/345/pl-no-29.2018-vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/346/pl-no-30.2018-loteamento-evaldo-schneider.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/347/pl-no-31.2018-abono-natalino.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/348/pl-no-32.2018-incentivos-agricolas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/349/pl-no-33.2018-conselho-turismo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/350/pl-no-34.2018-substitutivo-ao-pl-no-32.2018-incentivos-agricolas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/351/pl-no-35.2018-treinamento-de-equipes-esportivas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/352/pl-no-36.2018-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/353/pl-no-37.2018-apae-tunapolis.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/354/pl-no-38.2018-insalubridade-e-periculosidade-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/517/mocao-no-01.2018-todos_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/518/mocao-no-02.2018-todos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/519/mocao-no-03.2018-todos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/520/mocao-no-04.2018-donato-congratulacoes-aloisio-e-hilda-heck-avalizada-pelos-demais-vereadores.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/521/mocao-no-05.2018-todos-aplauso-sargento-milton-wolf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/522/mocao-no-06-2018-donato-apelo-aux.-maternidade-para-agricultoras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/523/mocao-no-07.2018-donato-apelo-emendas-impositivas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/524/mocao-no-08.2018-donato-congratulacoes-35-anos-mmc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/525/mocao-no-09.2018-gustavo-e-gilberto-congratulacoes-uvesc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/526/mocao-no-10-2018-apelo-celesc-aloisio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento-no-01.2018-ao-executivo-arno.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento-no-02.2018-consorcio-velho-coronel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento-no-03.2018-leonardo-quilometragem-terceiros-saude.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento-no-04.2018-marlei-transporte-coletivo-no-interior.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento-no-05.2018-aloisio-recursos-entidades.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao-no-01.2018-inacio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao-no-02-2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao-no-03.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao-no-04.2017-marlei-e-leonardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao-no-05.2018-leonardo-e-inacio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao-no-06.2018-leonardo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao-no-07.2018-gilberto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao-no-08.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao-no-09.-2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao-no-10.2018-inacio-e-leonardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao-no-11.2018-flavio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao-no-12.2018-aoisio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao-no-13.2018-roque.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao-no-14.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao-no-15.2018-roque-rohr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao-no-16.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao-no-17.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao-no-18.2018-inacio-leonardo-e-loivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao-no-19-2018-inacio-bancos-na-ubs.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao-no-20-2018-gilberto-tubos-propriedades.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao-no-21.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao-no-22.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao-no-23.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao-no-24.2018-inacio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao-no-25.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao-no-26.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao-no-27.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao-no-26.2018-marlei_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao-no-29.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao-no-30-2018-gilberto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao-no-31-2018-loivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao-no-32.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao-33.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao-no-34.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao-no-35-gustavo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao-no-36.-2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao-no-37.2018-leonardo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao-no-38.2018-donato-.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/592/indicacao-no-39.2018-marlei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao-no-40.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao-no-41.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao-no-42.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao-no-43.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao-no-44.2018-aloisio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao-no-45.2018-donato.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/599/indicacao-no-46.2018-gustavo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/600/indicacao-no-47.2018-inacio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/601/indicacao-no-48.2018-loivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/356/plc-no-01.2018-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/357/projeto-de-emenda-modificativa-no-01-2018-concessao-de-uso-e-doacao-imovel-todos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/358/projeto-de-emenda-modificativa-no-02-2018-concessao-de-uso-e-doacao-imovel-donato_1.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2018/355/plc-no-01.2018-alteracao-plano-de-cargos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>