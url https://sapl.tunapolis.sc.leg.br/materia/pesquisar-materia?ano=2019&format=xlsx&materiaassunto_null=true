--- v0 (2025-12-13)
+++ v1 (2026-05-07)
@@ -51,1447 +51,1447 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/359/pl-no-01.2018-altera-o-projeto-recolhe.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/359/pl-no-01.2018-altera-o-projeto-recolhe.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1343/2017, que Cria o programa “Recolhe”, visando a_x000D_
 contratação de empresa especializada na coleta, transporte e destinação_x000D_
 final, de carcaça de animais mortos (bovinos), em todo o território_x000D_
 municipal e adota outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/360/pl-no-02.2019-convenio-aest.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/360/pl-no-02.2019-convenio-aest.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR TERMO DE CONVÊNIO QUE ENTRE SI CELEBRAM O_x000D_
 MUNICÍPIO DE TUNÁPOLIS E A ASSOCIAÇÃO EMPRESARIAL DE SANTA_x000D_
 HELENA E TUNÁPOLIS – AEST, OBJETIVANDO A OPERACIONALIZAÇÃO DO_x000D_
 FORNECIMENTO DE VALE-ALIMENTAÇÃO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/361/pl-no-03.2019-substitutivo-ao-pl-no-01.2019-projeto-recolhe.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/361/pl-no-03.2019-substitutivo-ao-pl-no-01.2019-projeto-recolhe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa “Recolhe”, visando a contratação de empresa_x000D_
 especializada na coleta, transporte e destinação final, de carcaça de_x000D_
 animais mortos (bovinos e matrizes suínas), em todo o território municipal_x000D_
 e adota outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Fomento_x000D_
 com Entidades Educacionais que especifica, e contém outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/363/pl-no-05.2019-fia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/363/pl-no-05.2019-fia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente_x000D_
 e as normas gerais para sua adequada aplicação no Município de_x000D_
 Tunápolis e contém outras providências</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/364/pl-no06.2019-pro-saneamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/364/pl-no06.2019-pro-saneamento.pdf</t>
   </si>
   <si>
     <t>Cria o programa de incentivos denominado Pró-Saneamento, através_x000D_
 da concessão de subsídios de juros em Instituições Financeiras e/ou_x000D_
 Cooperativas de Crédito, e contém outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/365/pl-no-07.2019-loteamento-nascer-do-sol.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/365/pl-no-07.2019-loteamento-nascer-do-sol.pdf</t>
   </si>
   <si>
     <t>APROVA O PROJETO E A IMPLANTAÇÃO DO LOTEAMENTO “NASCER DO_x000D_
 SOL” DE PROPRIEDADE DE MARCIO LUIZ WELTER E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/366/pl-no-08.2019-altera-a-tabela-dos-servicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/366/pl-no-08.2019-altera-a-tabela-dos-servicos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 491/2001 e alterações posteriores, que fixa a tabela de preço_x000D_
 dos serviços prestados pelo Município e contém outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/367/pl-no-09.2019-programa-pmct.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/367/pl-no-09.2019-programa-pmct.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o PMCT – Programa Municipal de Controle da_x000D_
 Tuberculose de bovinos e bubalinos no território municipal e contém_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.164/2013 , que Dispões sobre o sistema de_x000D_
 abastecimento de água no Município de Tunápolis e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/369/pl-no-11.2019-altera-a-lei-loteamento-evaldo-schneider.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/369/pl-no-11.2019-altera-a-lei-loteamento-evaldo-schneider.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1372/2018, QUE APROVA O PROJETO E A IMPLANTAÇÃO_x000D_
 DO LOTEAMENTO EVALDO SCHNEIDER DE PROPRIEDADE DE ERNA_x000D_
 LUCIA SCHNEIDER REMPEL E OUTROS E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/370/pl-no-12.2019-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/370/pl-no-12.2019-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar no_x000D_
 valor de R$ 240.000,00 (Duzentos e quarenta mil reais),_x000D_
 alterando a Lei Orçamentária nº 1.375/2018, e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/371/pl-no13.2019-financiamento-badesc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/371/pl-no13.2019-financiamento-badesc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Badesc_x000D_
 Cidades e tomar empréstimo junto ao BADESC – AGÊNCIA DE FOMENTO_x000D_
 DO ESTADO DE SANTA CATARINA S/A e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/372/pl-no14.2019-financiamento-badesc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/372/pl-no14.2019-financiamento-badesc.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/373/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/373/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de CRÉDITO ADICIONAL ESPECIAL_x000D_
 para criação e suplementação de dotações que especifica o_x000D_
 orçamento, e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/374/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/374/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE FINANCEIRO A ASSOCIAÇÃO_x000D_
 HOSPITALAR DE TUNÁPOLIS E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/375/pl-no-17.2019-repasse-de-recursos-para-entidades.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/375/pl-no-17.2019-repasse-de-recursos-para-entidades.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse financeiro de até R$ 235.000,00 (Duzentos e_x000D_
 trinta e cinco mil reais) para Entidades a que especifica, sediadas_x000D_
 neste Município e contém outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/376/pl-no-18.2019-contrato-de-rateio-licenciamentos-ambientais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/376/pl-no-18.2019-contrato-de-rateio-licenciamentos-ambientais.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE TUNÁPOLIS A ADERIR AO PROGRAMA_x000D_
 “GESTÃO AMBIENTAL” CRIADO PELO CONSÓRCIO INTERMUNICIPAL_x000D_
 DE DESENVOLVIMENTO REGIONAL – CONDER, FIRMANDO O_x000D_
 RESPECTIVO CONTRATO DE PROGRAMA E CONTRATO DE RATEIO DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/377/pl-no-19.-2019-fundo-municipal-do-meio-ambiente.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/377/pl-no-19.-2019-fundo-municipal-do-meio-ambiente.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal do Meio Ambiente e o Sistema_x000D_
 Municipal de proteção, controle, fiscalização, melhoria da_x000D_
 qualidade e licenciamento ambiental, cria o Fundo Municipal_x000D_
 do Meio Ambiente e dá outras providências</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/378/pl-n.-20.2019-programa-chas-alem-da-receita-da-vovo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/378/pl-n.-20.2019-programa-chas-alem-da-receita-da-vovo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE FITOTERAPIA “CHÁS,_x000D_
 ALÉM DA RECEITA DA VOVÓ”, NA REDE PÚBLICA DE SAÚDE NO_x000D_
 MUNICÍPIO DE TUNÁPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/379/projeto-de-lei-no-21-substitutivo-ao-projeto-de-lei-no-19-de-16-agosto-de-2019.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/379/projeto-de-lei-no-21-substitutivo-ao-projeto-de-lei-no-19-de-16-agosto-de-2019.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal do Meio_x000D_
 Ambiente e o Sistema Municipal de_x000D_
 proteção, controle, fiscalização,_x000D_
 melhoria da qualidade e licenciamento_x000D_
 ambiental, cria o Fundo Municipal do_x000D_
 Meio Ambiente e dá outras providência</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/380/projeto-de-lei-no-22.2019-avalie-seu-coracao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/380/projeto-de-lei-no-22.2019-avalie-seu-coracao.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal Pratique Esporte_x000D_
 com Segurança, Avalie seu Coração.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/381/projeto-de-lei-no-23.2019-contrato-cessao-de-uso-poco-coomilp.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/381/projeto-de-lei-no-23.2019-contrato-cessao-de-uso-poco-coomilp.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar contrato de cessão de uso de_x000D_
 poço artesiano do Município com a empresa_x000D_
 Cooperativa dos Produtores Rurais da Microbacia_x000D_
 do Lajeado Perau - COOMILP.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/382/projeto-de-lei-no-24.2019-contrato-cessao-de-uso-sala-aest.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/382/projeto-de-lei-no-24.2019-contrato-cessao-de-uso-sala-aest.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar contrato de cessão de uso de_x000D_
 uma sala para a Associação Empresarial de Santa_x000D_
 Helena e Tunápolis – AEST.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/383/projeto-de-lei-no-25.2019-cessao-de-uso-sala-icasa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/383/projeto-de-lei-no-25.2019-cessao-de-uso-sala-icasa.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar contrato de cessão de uso de_x000D_
 uma sala para o Instituto Catarinense de Sanidade_x000D_
 Agropecuária-ICASA.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/384/projeto-de-lei-no-26.2019-cessao-de-uso-sala-sindicato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/384/projeto-de-lei-no-26.2019-cessao-de-uso-sala-sindicato.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar contrato de cessão de uso de_x000D_
 uma sala para o Sindicato dos Trabalhadores_x000D_
 Rurais Agricultores e Agricultoras Familiares de_x000D_
 Itapiranga, São João do Oeste e Tunápolis.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/385/projeto-de-lei-no-27.2019-cessao-de-uso-sala-epagri.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/385/projeto-de-lei-no-27.2019-cessao-de-uso-sala-epagri.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmar contrato de cessão de uso de_x000D_
 uma sala para a Empresa de Pesquisa_x000D_
 Agropecuária e Extensão Rural de Santa Catarina_x000D_
 S.A. – EPAGRI.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/386/pl-no-28.2019-alteracoes-ppa-2020.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/386/pl-no-28.2019-alteracoes-ppa-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018/2021, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2020, DO MUNICÍPIO DE_x000D_
 TUNÁPOLIS, ESTADO DE SANTA CATARINA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/387/pl-no-29.2019-ldo-2020.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/387/pl-no-29.2019-ldo-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO_x000D_
 MUNICÍPIO, AS METAS E PRIORIDADES DA_x000D_
 ADMINISTRAÇÃO, SEUS RECURSOS FINANCEIROS E AS_x000D_
 BASES PARA PREPARAÇÃO DO ORÇAMENTO_x000D_
 PROGRAMA PARA O EXERCÍCIO DE 2020</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/388/pl-no-30.2019-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/388/pl-no-30.2019-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO VALOR DE R$ 527.500,00, ALTERANDO_x000D_
 A LEI ORÇAMENTÁRIA Nº 1.375/2018, E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/389/pl-no-31.2019-terra-produtora.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/389/pl-no-31.2019-terra-produtora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal_x000D_
 denominado “Terra Produtora”, para as_x000D_
 propriedades rurais pertencentes ao_x000D_
 Território do Município de Tunápolis e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/390/pl-no-32.2019-substitutivo-alteracoes-ppa-2020.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/390/pl-no-32.2019-substitutivo-alteracoes-ppa-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL 2018/2021, PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2020, DO MUNICÍPIO DE_x000D_
 TUNÁPOLIS, ESTADO DE SANTA CATARINA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/391/pl-no-33.2019-substitutivo-ldo-2020-1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/391/pl-no-33.2019-substitutivo-ldo-2020-1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO_x000D_
 MUNICÍPIO, AS METAS E PRIORIDADES DA_x000D_
 ADMINISTRAÇÃO, SEUS RECURSOS FINANCEIROS E AS_x000D_
 BASES PARA PREPARAÇÃO DO ORÇAMENTO_x000D_
 PROGRAMA PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/392/pl-no-34.2019-auxilios-eventuais-1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/392/pl-no-34.2019-auxilios-eventuais-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da_x000D_
 concessão de benefícios eventuais de_x000D_
 auxilio Natalidade, Funeral e situações de_x000D_
 vulnerabilidade temporária no âmbito_x000D_
 Municipal da Política Pública de_x000D_
 Assistência Social no Município de_x000D_
 Tunápolis.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/393/pl-no-35.2019-loa-2020.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/393/pl-no-35.2019-loa-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do_x000D_
 município de Tunápolis, Estado de Santa_x000D_
 Catarina, para o exercício financeiro de 2020,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/394/pl-no-36.2019-altera-a-comissao-bolsa-familia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/394/pl-no-36.2019-altera-a-comissao-bolsa-familia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Bolsa Família_x000D_
 e ações sócio-educativas do Município_x000D_
 de Tunápolis.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/395/pl-no-37-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/395/pl-no-37-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO VALOR DE R$ 461.943,00, ALTERANDO_x000D_
 A LEI ORÇAMENTÁRIA Nº 1.375/2018, E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/396/pl-no-38.2019-alteracao-coleta-de-esgoto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/396/pl-no-38.2019-alteracao-coleta-de-esgoto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre despesas com a coleta do_x000D_
 esgoto sanitário para uma Estação de_x000D_
 Tratamento de Esgoto Sanitário_x000D_
 devidamente habilitada e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/397/pl-no-39.2019-ratifica-alteracao-aris.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/397/pl-no-39.2019-ratifica-alteracao-aris.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no_x000D_
 Protocolo de Intenções consubstanciado_x000D_
 no Contrato de Consórcio Público da_x000D_
 Agência Reguladora Intermunicipal de_x000D_
 Saneamento (ARIS), e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/398/pl-40.2019-credito-suplementar-pmt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/398/pl-40.2019-credito-suplementar-pmt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO VALOR DE R$ 110.000,00, ALTERANDO_x000D_
 A LEI ORÇAMENTÁRIA Nº 1.375/2018, E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/399/pl-no-41.2019-apae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/399/pl-no-41.2019-apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo_x000D_
 Municipal a firmar Termo de Fomento com a_x000D_
 ASSOCIAÇÃO DE PAIS E AMIGOS DOS_x000D_
 EXCEPCIONAIS DE TUNÁPOLIS-APAE, e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/400/pl-no-42.2019-sao-silvestre.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/400/pl-no-42.2019-sao-silvestre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ressarcimento de despesas_x000D_
 com atletas que representam o Município_x000D_
 na corrida de São Silvestre na cidade de_x000D_
 São Paulo-SP, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Donato Lauschner</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/544/mocao-no-01-2019-donato-hemosc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/544/mocao-no-01-2019-donato-hemosc.pdf</t>
   </si>
   <si>
     <t>PELA IMPLANTAÇÃO DE UMA UNIDADE COMPLETA DO HEMOSC JUNTO AO HOSPITAL_x000D_
 REGIONAL TEREZINHA GAIO BASSO EM SÃO MIGUEL DO OESTE, PARA ATENDER A DEMANDA DOS_x000D_
 MUNICÍPIOS PERTENCENTES A ESTA MICRORREGIÃO DO EXTREMO OESTE CATARINENSE.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/545/mocao-no-02.2019-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/545/mocao-no-02.2019-aloisio.pdf</t>
   </si>
   <si>
     <t>Diante do exposto, apresento e solicito que, após lida e aprovada em_x000D_
 Plenário, seja encaminhada cópia desta MOÇÃO DE APLAUSOS à entidade_x000D_
 homenageada, na pessoa de seu presidente, Sr. Anderson Eidt, para_x000D_
 conhecimento.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/546/mocao-no-03.2019-aloisio-apelo-celesc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/546/mocao-no-03.2019-aloisio-apelo-celesc.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja enviada à CELESC, com a_x000D_
 máxima urgência, cobrando a imediata substituição de todos os postes de_x000D_
 energia elétrica do município de Tunápolis que se encontram em precárias_x000D_
 condições, inclusive causando riscos à população.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/547/mocao-no-04.2019-donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/547/mocao-no-04.2019-donato.pdf</t>
   </si>
   <si>
     <t>“PARA QUE SEJA REVISTA A PROPOSTA DE REESTRUTURAÇÃO QUE_x000D_
 PREVÊ A MACRO REGIONALIZAÇÃO DA CELESC, MANTENDO A AGÊNCIA DA_x000D_
 CELESC DE SÃO MIGUEL DO OESTE SEM SUBORDINÁ-LA A AGENCIA DE_x000D_
 CHAPECÓ”</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/548/mocao-05.2019-donato-manutencao-aag.-smo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/548/mocao-05.2019-donato-manutencao-aag.-smo.pdf</t>
   </si>
   <si>
     <t>“A CÂMARA DE VEREADORES DE TUNÁPOLIS SC, APROVANDO_x000D_
 PROPOSIÇÃO DO VEREADOR DONATO LAUSCHNER, MANIFESTA_x000D_
 CONTRARIEDADE À PROPOSTA DE EMENDA À CONSTITUIÇÃO Nº 6/2019,_x000D_
 QUE MODIFICA O SISTEMA DE PREVIDÊNCIA SOCIAL, ESTABELECE_x000D_
 REGRAS DE TRANSIÇÃO E DISPOSIÇÕES TRANSITÓRIAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS, DA FORMA COMO FOI APRESENTADA, E DEFENDE SUA_x000D_
 REJEIÇÃO E ARQUIVAMENTO".</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/549/mocao-no-06.2019-apelo-ao-governador-isencao-icms-produtores-energia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/549/mocao-no-06.2019-apelo-ao-governador-isencao-icms-produtores-energia.pdf</t>
   </si>
   <si>
     <t>Que, após lida e aprovada em Plenário, na forma regimental, seja a_x000D_
 presente MOÇÃO DE APELO encaminhada ao Excelentíssimo Governador do_x000D_
 Estado de Santa Catarina, Sr. Carlos Moisés da Silva, e ao Diretor Presidente_x000D_
 da CELESC - Centrais Elétricas de Santa Catarina, Sr. Cleicio Poleto Martins,_x000D_
 para que tome conhecimento, apelando que seja atendida a solicitação acima_x000D_
 destacada, por se tratar de medida de grande relevância e interesse público, cujo_x000D_
 atendimento se espera com urgência!</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/550/mocao-no-07.2019-pesar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/550/mocao-no-07.2019-pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, que solicitam seja encaminhada ao Sr. Afonso_x000D_
 Niehues, digníssimo Vereador Presidente da Câmara de Vereadores de_x000D_
 Itapiranga, SC, manifestando sua solidariedade pelo falecimento da Sra. Salete_x000D_
 Back Niehues, ocorrido em 17 de abril de 2019.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Flávio Wendling, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/551/mocao-no-08-apelo-mapa-projeto-recolhe.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/551/mocao-no-08-apelo-mapa-projeto-recolhe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que requerem seja_x000D_
 encaminhada ao Ministério da Agricultura, Pecuária e Abastecimento – MAPA,_x000D_
 solicitando seja dada prioridade à normatização que estabelece regras_x000D_
 sobre a comercialização de farinha de carnes fabricadas a partir do_x000D_
 processamento dos animais que morrem nas propriedades rurais.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/552/mocao-no-09.2019-apoio-pl-fundo-rodovias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/552/mocao-no-09.2019-apoio-pl-fundo-rodovias.pdf</t>
   </si>
   <si>
     <t>Que, após lida e aprovada em Plenário, na forma regimental, seja a_x000D_
 presente MOÇÃO DE APOIO encaminhada ao Excelentíssimo Governador do_x000D_
 Estado de Santa Catarina, Sr. Carlos Moisés da Silva, ao Secretário de Estado_x000D_
 da Casa Civil, Sr. Douglas Borba, ao Secretário de Estado de Infraestrutura, Sr._x000D_
 Carlos Hassler, ao Presidente da Assembleia Legislativa de Santa Catarina, Sr._x000D_
 Júlio Garcia e aos Digníssimos Deputados Estaduais da Bancada do Oeste junto_x000D_
 à Assembleia Legislativa de Santa Catarina, para que tomem conhecimento da_x000D_
 demonstração pública de apoio dos Edis desta Casa Legislativa, à aprovação do_x000D_
 PL nº 0113.9/2019, por se tratar de medida de grande relevância e interesse_x000D_
 público!</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Flávio Wendling, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/553/mocao-no-10.2019-de-apoio-pl-estadual-165.19_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/553/mocao-no-10.2019-de-apoio-pl-estadual-165.19_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja enviada à CELESC, com a_x000D_
 máxima urgência, cobrando providências em relação às constantes quedas de_x000D_
 energia elétrica em nosso município nos últimos dias, em especial no interior.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento-no-01.2019-inacio-liovo-leonardo-marlei_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento-no-01.2019-inacio-liovo-leonardo-marlei_1.pdf</t>
   </si>
   <si>
     <t>Quais foram os valores gastos pela Administração com a_x000D_
 ornamentação natalina na cidade de Tunápolis, no último Natal_x000D_
 (2018).</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento-02.2019-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento-02.2019-aloisio.pdf</t>
   </si>
   <si>
     <t>Quais as aquisições feitas através do Consórcio Velho Coronel,_x000D_
 relacionando os itens, quantidades e valores pagos, desde a adesão_x000D_
 até a presente data;_x000D_
 • Que seja relatado se os resultados estão atingindo as expectativas_x000D_
 almejadas com a adesão do Município ao referido Consórcio e uma_x000D_
 avaliação do mesmo, de forma geral.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento-no-03.2019-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento-no-03.2019-aloisio.pdf</t>
   </si>
   <si>
     <t>Que seja explanado se a empresa ALVER KLEIN está cumprindo_x000D_
 integralmente os requisitos impostos pela legislação municipal de_x000D_
 incentivo ao desenvolvimento sócio econômico, nos termos do art._x000D_
 2º da Lei 1.355/2018, bem como do Termo de Concessão de Uso de_x000D_
 Bem Público firmado com a referida empresa;_x000D_
 • Caso não esteja atendendo algum dos requisitos, conforme acima_x000D_
 citado, seja relatado qual ou quais são e que medidas estão sendo_x000D_
 tomadas em relação ao descumprimento, se ouver.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_n_o01.2019_-__donato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_n_o01.2019_-__donato.pdf</t>
   </si>
   <si>
     <t>“A criação do programa CAMINHOS DA LAVOURA._x000D_
 Programa de serviços terceirizados com subsídios da municipalidade_x000D_
 para manutenção de estradas de roça, enterro ou deslocamento de pedras_x000D_
 e troncos, aberturas de valas para irrigação e demais serviços que visam_x000D_
 melhorar a condição de trabalho do agricultor e escoamento da produção.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_no_02.2019_-__gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_no_02.2019_-__gustavo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROMOVIDA A FUSÃO DA SECRETARIA DA_x000D_
 INDÚSTRIA E COMÉRIO COM O SETOR DE URBANISMO, PASSANDO_x000D_
 OFICIALMENTE A SER DENOMINADA COMO “SECRETARIA DA INDÚSTRIA,_x000D_
 COMÉRICIO E URBANISMO”.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_03.2019_-__gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_03.2019_-__gustavo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DADO INÍCIO À CONSTRUÇÃO DO NOVO ESTÁDIO_x000D_
 MUNICIPAL</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Inácio Thomas</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_no_04.2019_-_inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_no_04.2019_-_inacio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA UMA LOMBADA COM FAIXA DE_x000D_
 PEDESTRES (FAIXA ELEVADA) EM FRENTE À IGREJA EVANGÉLICA_x000D_
 ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Gilberto Lunkes</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_05.2019_-_gilberto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_05.2019_-_gilberto.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO ÓRGÃO_x000D_
 COMPETENTE, PROMOVA MELHORIAS NO ACESSO AO PÁTIO DO_x000D_
 MUNÍCIPE QUERINO WELTER, MORADOR DA LINHA SÃO JORGE.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Arno Muller</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_no_06.2019_-_arno.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_no_06.2019_-_arno.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REDUZIDA A ALÍQUOTA DO ITBI DE 2% PARA 0,5%,_x000D_
 QUANDO A TRANSFERÊNCIA DO IMÓVEL SE DER NO ÂMBITO DA_x000D_
 SUCESSÃO FAMILIAR.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>Leonardo Antonio Vogt</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_no_07.2019_-_leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_no_07.2019_-_leonardo.pdf</t>
   </si>
   <si>
     <t>: QUE OS CONTRIBUINTES COM MAIS DE 60 ANOS DE IDADE_x000D_
 QUE POSSUAM SOMENTE UM IMÓVEL, SEJAM ISENTADOS DO_x000D_
 RECOLHIMENTO DO IPTU – IMPOSTO PREDIAL E TERRITORIAL URBANO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>Loivo Francisco Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/458/indicacao_no_08.2019_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/458/indicacao_no_08.2019_-_loivo.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal estude a possibilidade de_x000D_
 oferecer transporte até a cidade de Itapiranga, para que os eleitores_x000D_
 residentes em Tunápolis possam realizar a biometria junto ao Cartório_x000D_
 Eleitoral da Comarca.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_09.2019__-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_09.2019__-_aloisio.pdf</t>
   </si>
   <si>
     <t>: Que a administração municipal, através do órgão competente,_x000D_
 estude a viabilidade de propor alteração na Lei nº 1.310/2017, a fim de que_x000D_
 se possa oportunizar o pagamento do cascalho retirado de propriedade_x000D_
 particular, caso o munícipe não tenha necessidade/interesse de receber o_x000D_
 pagamento em troca de serviços de máquinas.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_no_10.2019_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_no_10.2019_-_aloisio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão competente,_x000D_
 promova a instalação de manta asfáltica sobre a cobertura do Ginásio de_x000D_
 Esportes da Linha São Pedro.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_no_11.2019_-_leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_no_11.2019_-_leonardo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE DE INSTALAR_x000D_
 ILUMINAÇÃO PÚBLICA EM TODO O TRECHO ABRANGIDO PELO ASFALTO_x000D_
 NA COMUNIDADE DE PITANGUEIRA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_no_12.2019_-_inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_no_12.2019_-_inacio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A VIABILIDADE DE SE DESVIAR A_x000D_
 ESTRADA MUNICIPAL NO TRECHO QUE PASSA PELA PROPRIEDADE DE_x000D_
 LAURO NASCIMENTO, NA LINHA PITANGUEIRA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_13_-_leonardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_13_-_leonardo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE DE SE CUSTEAR OU_x000D_
 SUBSIDIAR AS DESPESAS COM EXAMES DE TUBERCULOSE E_x000D_
 BRUCELOSE, NAS PROPRIEDADES EM QUE ESTES CONFIRMEM A_x000D_
 INCIDÊNCIA DAS RESPECTIVAS DOENÇAS NO REBANHO</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_14_-_loivo_-_tubos_linha_raigao_baixo.docx</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_14_-_loivo_-_tubos_linha_raigao_baixo.docx</t>
   </si>
   <si>
     <t>QUE SEJAM INSTALADOS NOVOS TUBOS E SUBSTITUÍDOS OS_x000D_
 ATUAIS QUE SE APRESENTAM QUEBRADOS, NA ESTRADA GERAL DA_x000D_
 LINHA RAIGÃO BAIXO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_no_15.2019_-__gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_no_15.2019_-__gustavo.pdf</t>
   </si>
   <si>
     <t>QUE AS LÂMPADAS DOS POSTES DA ILUMINAÇÃO_x000D_
 PÚBLICA NO ACESSO À CIDADE PELA LINHA SÃO PEDRO (RUA SANTA_x000D_
 CRUZ E RUA SANTO CRISTO ATÉ A AVENIDA CERRO LARGO), BEM COMO_x000D_
 NA RUA DA MATRIZ, SEJAM SUBSTITUÍDAS POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_no_16.2019_-__gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_no_16.2019_-__gustavo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROMOVIDA A REVITALIZAÇÃO DA RUA 15_x000D_
 DE NOVEMBRO, SITUADA NO BAIRRO COLINA, COM SUA_x000D_
 PAVIMENTAÇÃO, CONSTRUÇÃO DE CALÇADAS, COLOCAÇÃO DE TUBOS_x000D_
 E BOCAS DE LOBO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Gustavo Lawisch, Inácio Thomas</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_no_17._2019_-__gustavo_e_inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_no_17._2019_-__gustavo_e_inacio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROMOVIDA A ALTERAÇÃO DO ARTIGO 17_x000D_
 DA LEI Nº 1.267/2016, DIMINUINDO A ÁREA MÍNIMA DOS LOTES URBANOS_x000D_
 NO MUNNCÍPIO DE TUNÁPOLIS DE 360 M2 PARA 250 M2_x000D_
 , BEM COMO_x000D_
 REDUZIDA A TESTADA MÍNIMA PARA AS VIAS PÚBLICAS DE 12 PARA 5_x000D_
 METROS</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_no_18.2019_-_loivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_no_18.2019_-_loivo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROMOVIDA A MELHORIA, COM CASCALHAMENTO_x000D_
 E COLOCAÇÃO DE TUBOS, NA ESTRADA QUE DÁ ACESSO À_x000D_
 PROPRIEDADE DO MUNÍCIPE INÁCIO JUCHEM.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019_-_inacio_.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019_-_inacio_.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A VIABILIDADE DE SE CRIAR O CARGO_x000D_
 DE MASSOTERAPEUTA, A FIM DE ATUAR EM PROGRAMAS E/OU AÇÕES_x000D_
 A SEREM DESENVOLVIDAS PELA SECRETARIA DA SAÚDE E QUE VISEM_x000D_
 ATENDER EM ESPECIAL OS MUNÍCIPES IDOSOS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20._2019_-__todos_vereadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20._2019_-__todos_vereadores.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ADOTADAS AS PROVIDÊNCIAS CABÍVEIS_x000D_
 NO SENTIDO DE AVALIAR A POSSIBILIDADE DE_x000D_
 EXECUÇÃO/IMPLANTAÇÃO DAS SUGESTÕES APRESENTADAS PELOS_x000D_
 JOVENS VEREADORES, QUANDO DA REALIZAÇÃO DA 1ª SESSÃO_x000D_
 ORDINÁRIA DO PROGRAMA JOVEM VEREADOR.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_no_21.2019_-_inacio_.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_no_21.2019_-_inacio_.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM INSTALADAS LIXEIRAS COLETIVAS NA LINHA SÃO_x000D_
 JOSÉ, NAS PROXIMIDADES DAS PROPRIEDADES DE MARIA HELENA_x000D_
 KIRCHNER E ROGÉRIO MICHELS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_no_22.2019_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_no_22.2019_-_aloisio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do órgão competente,_x000D_
 promova a instalação de placas de identificação das ruas que já se_x000D_
 encontram abertas e nominadas na Linha São Pedro.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_no_23.2019_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_no_23.2019_-_aloisio.pdf</t>
   </si>
   <si>
     <t>: Que a administração municipal, através do órgão competente,_x000D_
 determine a ampliação/inclusão da rota da recolha de lixo no interior, no_x000D_
 trecho sentido da Linha Vale Pio até o acesso de entrada da propriedade_x000D_
 do Sr. Egídio Kothe.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_no_24.2019_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_no_24.2019_-_aloisio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal promova melhorias na_x000D_
 infraestrutura do centro da comunidade da Linha São Pedro, como forma_x000D_
 de retornar à comunidade os valores arrecadados como contribuição de_x000D_
 melhoria resultante do asfaltamento de trecho da via públic</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_no_25.2019_-_aloisio_.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_no_25.2019_-_aloisio_.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal estude a possibilidade de_x000D_
 pavimentar a Rua São Theodoro, ao lado da Igreja da Linha São Pedro</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_no_26.2019_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_no_26.2019_-_aloisio.pdf</t>
   </si>
   <si>
     <t>: Que a administração municipal estude a possibilidade de ampliar_x000D_
 a rede de iluminação pública no centro da comunidade de São Pedro.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_27.2019_-_conjunta_-_marlei_leonardo_loivo_inacio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_27.2019_-_conjunta_-_marlei_leonardo_loivo_inacio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal, através do setor_x000D_
 competente, promova melhorias nas instalações sanitárias da garagem da_x000D_
 Prefeitura.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_28.2019_-_aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_28.2019_-_aloisio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal estude a viabilidade de apresentar nesta_x000D_
 Casa um Projeto de Lei que institua incentivo financeiro a fim de subsidiar_x000D_
 as despesas dos munícipes que investirem em cisternas para captação de_x000D_
 água.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Flávio Wendling</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no_29.2019_-_flavio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no_29.2019_-_flavio.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal estude a viabilidade de_x000D_
 implantar um programa de conscientização e apoio na manutenção e_x000D_
 limpeza das margens ao longo das estradas municipais.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019_-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019_-_todos.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal utilize os_x000D_
 recursos a serem devolvidos por esta Casa, no final do presente exercício_x000D_
 financeiro, para a aquisição de um rolo compactador para o setor de Obras_x000D_
 e Urbanismo.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>PCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/405/plc-no-01.2019-plano-municipal-cargos-e-salario.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/405/plc-no-01.2019-plano-municipal-cargos-e-salario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da_x000D_
 Administração Pública do Município de Tunápolis, Estado de Santa_x000D_
 Catarina e contém outras providência</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/406/plc-no-02-substitutivo-novo-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/406/plc-no-02-substitutivo-novo-plano-de-cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos,_x000D_
 Carreira e Remuneração de Pessoal da_x000D_
 Administração Pública do Município_x000D_
 de Tunápolis, Estado de Santa_x000D_
 Catarina e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/409/plc-no-03.2019-reducao-alicota-itbi.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/409/plc-no-03.2019-reducao-alicota-itbi.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 97, de 14 de dezembro de_x000D_
 1990, que Institui o Código Tributário_x000D_
 do Município de Tunápolis.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/411/plc-no-04.2019-magisterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/411/plc-no-04.2019-magisterio.pdf</t>
   </si>
   <si>
     <t>Altera o § 7º do artigo 47 da Lei_x000D_
 Complementar nº 27, de 01 de dezembro_x000D_
 de 2011.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/412/plc-no-05.2019-altera-lei-do-sistema-municipal-de-ensino.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/412/plc-no-05.2019-altera-lei-do-sistema-municipal-de-ensino.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 10 da Lei_x000D_
 Complementar 001, de 01 de julho de 1999,_x000D_
 que Estabelece as Diretrizes e Bases da_x000D_
 Educação Municipal.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/413/plc-no-06.2019-altera-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/413/plc-no-06.2019-altera-plano-de-cargos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, letra B, da Lei_x000D_
 Complementar nº 025/2010 e alterações_x000D_
 posteriores, que dispõe sobre o Plano de_x000D_
 Cargos, Carreira e Remuneração de Pessoal da_x000D_
 Administração Pública do Município de_x000D_
 Tunápolis, Estado de Santa Catarina e contém_x000D_
 Outras Providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/403/projeto-de-emenda-modificativa-no-01-2019-altera-pl-08-tabela-de-servicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/403/projeto-de-emenda-modificativa-no-01-2019-altera-pl-08-tabela-de-servicos.pdf</t>
   </si>
   <si>
     <t>Altera o teor do artigo 1º do projeto de lei nº 08/2019, que altera_x000D_
 a Lei 491/2001 e alterações posteriores, que fixa a tabela de_x000D_
 preço dos serviços prestados pelo município e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/404/projeto-de-emenda-modificativa-no-02-2019-altera-pl-15-credito-adicional-comissao-de-justca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/404/projeto-de-emenda-modificativa-no-02-2019-altera-pl-15-credito-adicional-comissao-de-justca.pdf</t>
   </si>
   <si>
     <t>Altera o teor do artigo 2º do projeto de lei nº 15/2019, que_x000D_
 Autoriza a abertura de CRÉDITO ADICIONAL ESPECIAL para_x000D_
 criação e suplementação de dotações que especifica o_x000D_
 orçamento, e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/410/projeto-de-emenda-modificativa-no-03-2019-altera-pl-31-terra-produtora-comissao-de-justca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/410/projeto-de-emenda-modificativa-no-03-2019-altera-pl-31-terra-produtora-comissao-de-justca.pdf</t>
   </si>
   <si>
     <t>Altera o teor do artigo 4º do Projeto de Lei nº 031/2019: Dispõe_x000D_
 sobre o Programa Municipal denominado “Terra Produtora”,_x000D_
 para as propriedades rurais pertencentes ao Território do_x000D_
 Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/414/projeto-de-emenda-modificativa-no-04-2019-altera-plc-06-plano-de-cargos-comissao-de-justca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/414/projeto-de-emenda-modificativa-no-04-2019-altera-plc-06-plano-de-cargos-comissao-de-justca.pdf</t>
   </si>
   <si>
     <t>Altera o teor da EMENTA e do artigo 1º do Projeto de Lei_x000D_
 Complementar nº 06/2019: Dá nova redação ao Anexo I, letra_x000D_
 B, da Lei Complementar nº 025/2010 e alterações posteriores,_x000D_
 que dispõe sobre o Plano de Cargos, Carreira e Remuneração_x000D_
 de Pessoal da Administração Pública do Município de_x000D_
 Tunápolis, Estado de Santa Catarina e contém Outras_x000D_
 Providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/408/projeto-de-emenda-aditiva-no-01-2019-altera-plc-02-plano-de-cargos-inclui-habilitacao-profissional-comissionados_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/408/projeto-de-emenda-aditiva-no-01-2019-altera-plc-02-plano-de-cargos-inclui-habilitacao-profissional-comissionados_1.pdf</t>
   </si>
   <si>
     <t>Altera o PROJETO DE LEI COMPLEMENTAR 02/2019,_x000D_
 substitutivo ao PLC nº 01/2019. “Dispõe sobre o Plano de_x000D_
 Cargos, Carreira e Remuneração de Pessoal da Administração_x000D_
 Pública do Município de Tunápolis, Estado de Santa Catarina_x000D_
 e contém outras providências.”</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei pelo Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/401/projeto-de-lei-do-legislativo-no-01.2019-vale-alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/401/projeto-de-lei-do-legislativo-no-01.2019-vale-alimentacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a dispor sobre a_x000D_
 concessão mensal de Vale-Alimentação aos_x000D_
 servidores da Câmara de Vereadores de_x000D_
 Tunápolis e adota outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/402/projeto-de-lei-do-legislativo-no-02.2019-nome-rua-mario-luiz-bieger.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/402/projeto-de-lei-do-legislativo-no-02.2019-nome-rua-mario-luiz-bieger.pdf</t>
   </si>
   <si>
     <t>Denomina o logradouro conhecido como_x000D_
 prolongamento da Avenida Cerro Largo, na extensão_x000D_
 entre a rua Santa Maria e a Avenida Cerro Largo, neste_x000D_
 município, e dá outras providências</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/415/pl-do-legislativo-no-03.2019-altera-lei-1369-data-posse-jovem-vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/415/pl-do-legislativo-no-03.2019-altera-lei-1369-data-posse-jovem-vereador.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 3º e Art. 6º da_x000D_
 Lei 1.369, de 27 de setembro de 2018,_x000D_
 que dispõe sobre a criação, no_x000D_
 âmbito da Câmara de Vereadores de_x000D_
 Tunápolis, do “Programa Jovem_x000D_
 Vereador” e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>PLDEE</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/407/projeto-de-emenda-supressiva-no-01-2019-altera-plc-02-plano-de-cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/407/projeto-de-emenda-supressiva-no-01-2019-altera-plc-02-plano-de-cargos.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1795,68 +1795,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/359/pl-no-01.2018-altera-o-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/360/pl-no-02.2019-convenio-aest.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/361/pl-no-03.2019-substitutivo-ao-pl-no-01.2019-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/363/pl-no-05.2019-fia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/364/pl-no06.2019-pro-saneamento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/365/pl-no-07.2019-loteamento-nascer-do-sol.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/366/pl-no-08.2019-altera-a-tabela-dos-servicos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/367/pl-no-09.2019-programa-pmct.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/369/pl-no-11.2019-altera-a-lei-loteamento-evaldo-schneider.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/370/pl-no-12.2019-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/371/pl-no13.2019-financiamento-badesc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/372/pl-no14.2019-financiamento-badesc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/373/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/374/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/375/pl-no-17.2019-repasse-de-recursos-para-entidades.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/376/pl-no-18.2019-contrato-de-rateio-licenciamentos-ambientais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/377/pl-no-19.-2019-fundo-municipal-do-meio-ambiente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/378/pl-n.-20.2019-programa-chas-alem-da-receita-da-vovo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/379/projeto-de-lei-no-21-substitutivo-ao-projeto-de-lei-no-19-de-16-agosto-de-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/380/projeto-de-lei-no-22.2019-avalie-seu-coracao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/381/projeto-de-lei-no-23.2019-contrato-cessao-de-uso-poco-coomilp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/382/projeto-de-lei-no-24.2019-contrato-cessao-de-uso-sala-aest.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/383/projeto-de-lei-no-25.2019-cessao-de-uso-sala-icasa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/384/projeto-de-lei-no-26.2019-cessao-de-uso-sala-sindicato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/385/projeto-de-lei-no-27.2019-cessao-de-uso-sala-epagri.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/386/pl-no-28.2019-alteracoes-ppa-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/387/pl-no-29.2019-ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/388/pl-no-30.2019-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/389/pl-no-31.2019-terra-produtora.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/390/pl-no-32.2019-substitutivo-alteracoes-ppa-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/391/pl-no-33.2019-substitutivo-ldo-2020-1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/392/pl-no-34.2019-auxilios-eventuais-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/393/pl-no-35.2019-loa-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/394/pl-no-36.2019-altera-a-comissao-bolsa-familia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/395/pl-no-37-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/396/pl-no-38.2019-alteracao-coleta-de-esgoto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/397/pl-no-39.2019-ratifica-alteracao-aris.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/398/pl-40.2019-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/399/pl-no-41.2019-apae.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/400/pl-no-42.2019-sao-silvestre.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/544/mocao-no-01-2019-donato-hemosc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/545/mocao-no-02.2019-aloisio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/546/mocao-no-03.2019-aloisio-apelo-celesc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/547/mocao-no-04.2019-donato.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/548/mocao-05.2019-donato-manutencao-aag.-smo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/549/mocao-no-06.2019-apelo-ao-governador-isencao-icms-produtores-energia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/550/mocao-no-07.2019-pesar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/551/mocao-no-08-apelo-mapa-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/552/mocao-no-09.2019-apoio-pl-fundo-rodovias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/553/mocao-no-10.2019-de-apoio-pl-estadual-165.19_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento-no-01.2019-inacio-liovo-leonardo-marlei_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento-02.2019-aloisio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento-no-03.2019-aloisio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_n_o01.2019_-__donato.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_no_02.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_03.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_no_04.2019_-_inacio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_05.2019_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_no_06.2019_-_arno.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_no_07.2019_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/458/indicacao_no_08.2019_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_09.2019__-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_no_10.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_no_11.2019_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_no_12.2019_-_inacio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_13_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_14_-_loivo_-_tubos_linha_raigao_baixo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_no_15.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_no_16.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_no_17._2019_-__gustavo_e_inacio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_no_18.2019_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019_-_inacio_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20._2019_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_no_21.2019_-_inacio_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_no_22.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_no_23.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_no_24.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_no_25.2019_-_aloisio_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_no_26.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_27.2019_-_conjunta_-_marlei_leonardo_loivo_inacio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_28.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no_29.2019_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019_-_todos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/405/plc-no-01.2019-plano-municipal-cargos-e-salario.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/406/plc-no-02-substitutivo-novo-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/409/plc-no-03.2019-reducao-alicota-itbi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/411/plc-no-04.2019-magisterio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/412/plc-no-05.2019-altera-lei-do-sistema-municipal-de-ensino.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/413/plc-no-06.2019-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/403/projeto-de-emenda-modificativa-no-01-2019-altera-pl-08-tabela-de-servicos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/404/projeto-de-emenda-modificativa-no-02-2019-altera-pl-15-credito-adicional-comissao-de-justca.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/410/projeto-de-emenda-modificativa-no-03-2019-altera-pl-31-terra-produtora-comissao-de-justca.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/414/projeto-de-emenda-modificativa-no-04-2019-altera-plc-06-plano-de-cargos-comissao-de-justca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/408/projeto-de-emenda-aditiva-no-01-2019-altera-plc-02-plano-de-cargos-inclui-habilitacao-profissional-comissionados_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/401/projeto-de-lei-do-legislativo-no-01.2019-vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/402/projeto-de-lei-do-legislativo-no-02.2019-nome-rua-mario-luiz-bieger.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/415/pl-do-legislativo-no-03.2019-altera-lei-1369-data-posse-jovem-vereador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/407/projeto-de-emenda-supressiva-no-01-2019-altera-plc-02-plano-de-cargos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/359/pl-no-01.2018-altera-o-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/360/pl-no-02.2019-convenio-aest.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/361/pl-no-03.2019-substitutivo-ao-pl-no-01.2019-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/363/pl-no-05.2019-fia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/364/pl-no06.2019-pro-saneamento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/365/pl-no-07.2019-loteamento-nascer-do-sol.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/366/pl-no-08.2019-altera-a-tabela-dos-servicos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/367/pl-no-09.2019-programa-pmct.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/369/pl-no-11.2019-altera-a-lei-loteamento-evaldo-schneider.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/370/pl-no-12.2019-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/371/pl-no13.2019-financiamento-badesc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/372/pl-no14.2019-financiamento-badesc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/373/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/374/pl-no-15.2019-credito-especial-sistema-gerador-fotovoltaico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/375/pl-no-17.2019-repasse-de-recursos-para-entidades.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/376/pl-no-18.2019-contrato-de-rateio-licenciamentos-ambientais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/377/pl-no-19.-2019-fundo-municipal-do-meio-ambiente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/378/pl-n.-20.2019-programa-chas-alem-da-receita-da-vovo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/379/projeto-de-lei-no-21-substitutivo-ao-projeto-de-lei-no-19-de-16-agosto-de-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/380/projeto-de-lei-no-22.2019-avalie-seu-coracao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/381/projeto-de-lei-no-23.2019-contrato-cessao-de-uso-poco-coomilp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/382/projeto-de-lei-no-24.2019-contrato-cessao-de-uso-sala-aest.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/383/projeto-de-lei-no-25.2019-cessao-de-uso-sala-icasa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/384/projeto-de-lei-no-26.2019-cessao-de-uso-sala-sindicato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/385/projeto-de-lei-no-27.2019-cessao-de-uso-sala-epagri.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/386/pl-no-28.2019-alteracoes-ppa-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/387/pl-no-29.2019-ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/388/pl-no-30.2019-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/389/pl-no-31.2019-terra-produtora.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/390/pl-no-32.2019-substitutivo-alteracoes-ppa-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/391/pl-no-33.2019-substitutivo-ldo-2020-1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/392/pl-no-34.2019-auxilios-eventuais-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/393/pl-no-35.2019-loa-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/394/pl-no-36.2019-altera-a-comissao-bolsa-familia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/395/pl-no-37-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/396/pl-no-38.2019-alteracao-coleta-de-esgoto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/397/pl-no-39.2019-ratifica-alteracao-aris.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/398/pl-40.2019-credito-suplementar-pmt.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/399/pl-no-41.2019-apae.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/400/pl-no-42.2019-sao-silvestre.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/544/mocao-no-01-2019-donato-hemosc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/545/mocao-no-02.2019-aloisio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/546/mocao-no-03.2019-aloisio-apelo-celesc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/547/mocao-no-04.2019-donato.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/548/mocao-05.2019-donato-manutencao-aag.-smo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/549/mocao-no-06.2019-apelo-ao-governador-isencao-icms-produtores-energia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/550/mocao-no-07.2019-pesar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/551/mocao-no-08-apelo-mapa-projeto-recolhe.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/552/mocao-no-09.2019-apoio-pl-fundo-rodovias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/553/mocao-no-10.2019-de-apoio-pl-estadual-165.19_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento-no-01.2019-inacio-liovo-leonardo-marlei_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento-02.2019-aloisio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento-no-03.2019-aloisio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_n_o01.2019_-__donato.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_no_02.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_no_03.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_no_04.2019_-_inacio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_no_05.2019_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/456/indicacao_no_06.2019_-_arno.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/457/indicacao_no_07.2019_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/458/indicacao_no_08.2019_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/459/indicacao_no_09.2019__-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_no_10.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_no_11.2019_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_no_12.2019_-_inacio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_no_13_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_no_14_-_loivo_-_tubos_linha_raigao_baixo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_no_15.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_no_16.2019_-__gustavo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_no_17._2019_-__gustavo_e_inacio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_no_18.2019_-_loivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_19.2019_-_inacio_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_20._2019_-__todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_no_21.2019_-_inacio_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_no_22.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_no_23.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_no_24.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_no_25.2019_-_aloisio_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_no_26.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_no_27.2019_-_conjunta_-_marlei_leonardo_loivo_inacio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_no_28.2019_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_no_29.2019_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_no_30.2019_-_todos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/405/plc-no-01.2019-plano-municipal-cargos-e-salario.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/406/plc-no-02-substitutivo-novo-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/409/plc-no-03.2019-reducao-alicota-itbi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/411/plc-no-04.2019-magisterio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/412/plc-no-05.2019-altera-lei-do-sistema-municipal-de-ensino.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/413/plc-no-06.2019-altera-plano-de-cargos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/403/projeto-de-emenda-modificativa-no-01-2019-altera-pl-08-tabela-de-servicos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/404/projeto-de-emenda-modificativa-no-02-2019-altera-pl-15-credito-adicional-comissao-de-justca.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/410/projeto-de-emenda-modificativa-no-03-2019-altera-pl-31-terra-produtora-comissao-de-justca.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/414/projeto-de-emenda-modificativa-no-04-2019-altera-plc-06-plano-de-cargos-comissao-de-justca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/408/projeto-de-emenda-aditiva-no-01-2019-altera-plc-02-plano-de-cargos-inclui-habilitacao-profissional-comissionados_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/401/projeto-de-lei-do-legislativo-no-01.2019-vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/402/projeto-de-lei-do-legislativo-no-02.2019-nome-rua-mario-luiz-bieger.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/415/pl-do-legislativo-no-03.2019-altera-lei-1369-data-posse-jovem-vereador.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2019/407/projeto-de-emenda-supressiva-no-01-2019-altera-plc-02-plano-de-cargos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="85.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>