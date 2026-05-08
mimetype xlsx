--- v0 (2025-10-26)
+++ v1 (2026-05-08)
@@ -51,1211 +51,1211 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/416/projeto-de-decreto-aprova-contas-2018.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/416/projeto-de-decreto-aprova-contas-2018.docx.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO MUNICIPAL DE TUNÁPOLIS,_x000D_
 ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO_x000D_
 FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/278/pl_01_altera_protocolo_de_intencoes_consad.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/278/pl_01_altera_protocolo_de_intencoes_consad.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª alteração e consolidação do protocolo_x000D_
 de intenções do consórcio intermunicipal e_x000D_
 interestadual de municípios – Santa Catarina,_x000D_
 Paraná e Rio Grande do Sul – de segurança_x000D_
 alimentar, atenção a sanidade agropecuária e_x000D_
 desenvolvimento local – CONSAD e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/279/pl-02-altera-politica-municipal-ambiental_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/279/pl-02-altera-politica-municipal-ambiental_1.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos itens 8 e 10 e inclui o_x000D_
 item 20 ao anexo Único da Lei 1404, de 02 de_x000D_
 outubro de 2019.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/280/pl-03-inclusao-de-area-no-perimetro-urbano-rua-pitangueira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/280/pl-03-inclusao-de-area-no-perimetro-urbano-rua-pitangueira.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/281/pl-04-acordo-processo-sh.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/281/pl-04-acordo-processo-sh.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar acordo na_x000D_
 ação dos autos nº 0000888-_x000D_
 63.2003.8.24.0084, do ESPÓLIO DE LUIZ_x000D_
 GHIZZI.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/282/pl-005-credito-suplementar-superatit.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/282/pl-005-credito-suplementar-superatit.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO VALOR DE R$ 569.325,46,_x000D_
 ALTERANDO A LEI ORÇAMENTÁRIA Nº 1.418/2019, E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/283/pl-06-altera-a-lei-no-1328.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/283/pl-06-altera-a-lei-no-1328.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1328, de 13 de outubro de 2017,_x000D_
 que Dispõe sobre o Programa de Incentivos_x000D_
 para a Indústria, comércio e prestadores de_x000D_
 serviço do Município - Pró - Empresa e_x000D_
 contém outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/284/pl-07-cessao-de-servidores-para-o-hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/284/pl-07-cessao-de-servidores-para-o-hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo a firmar_x000D_
 Termo de Cessão de servidores efetivos para a_x000D_
 Associação Hospitalar de Tunápolis, durante o_x000D_
 período da pandemia do Coronavírus (COVID_x000D_
 19).</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/285/pl-08-dispoe-sobre-o-cms.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/285/pl-08-dispoe-sobre-o-cms.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Saúde_x000D_
 do Município de Tunápolis e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/286/pl-09-altera-a-lei-1267.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/286/pl-09-altera-a-lei-1267.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.267, de 13 de julho de 2016,_x000D_
 que “Dispõe sobre o parcelamento do solo_x000D_
 urbano e contém outras providencias.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/287/pl-10-contribuicao-de-melhoria-2020-avenida-e-sao-lourenco-3.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/287/pl-10-contribuicao-de-melhoria-2020-avenida-e-sao-lourenco-3.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria conforme_x000D_
 especifica e dá outras providências</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/288/pl-11-contribuicao-de-melhoria-rua-24-abril.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/288/pl-11-contribuicao-de-melhoria-rua-24-abril.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de Contribuição de Melhoria e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/289/pl-12-credito-suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/289/pl-12-credito-suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO VALOR DE R$ 241.550,23, ALTERANDO_x000D_
 A LEI ORÇAMENTÁRIA Nº 1.418/2019, E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/290/pl-13-dispoe-sobre-o-conselho-municipal-de-cultura.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/290/pl-13-dispoe-sobre-o-conselho-municipal-de-cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Cultura_x000D_
 do Município de Tunápolis e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/291/pl-14-alteracoes-ppa-2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/291/pl-14-alteracoes-ppa-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual 2018/2021, para o_x000D_
 exercício financeiro de 2021, do município de_x000D_
 Tunápolis, estado de Santa Catarina, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/292/pl-15-ldo-2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/292/pl-15-ldo-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do município, as metas e_x000D_
 prioridades da administração, seus recursos financeiros e as bases_x000D_
 para preparação do orçamento programa para o exercício de 2021.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/293/pl-16-altera-a-lei-1267-1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/293/pl-16-altera-a-lei-1267-1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.267, de 13 de julho de 2016,_x000D_
 que “Dispõe sobre o parcelamento do solo_x000D_
 urbano e contém outras providencias.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/294/pl-17-altera-a-lei-609-1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/294/pl-17-altera-a-lei-609-1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 609, de 1.267, de 15 de maio_x000D_
 de 2003, que “Institui o Código de Obras do_x000D_
 Município de Tunápolis e contém outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/295/pl-18-credito-suplementar.docx-1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/295/pl-18-credito-suplementar.docx-1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO VALOR DE R$ 1.465.000,00,_x000D_
 ALTERANDO A LEI ORÇAMENTÁRIA Nº 1.418/2019, E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/296/pl-19-apas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/296/pl-19-apas.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo_x000D_
 Municipal a firmar termo de fomento com a_x000D_
 Associação de Pais e Amigos dos Surdos de_x000D_
 SMOESTE-SC.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/297/pl-20-loa-2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/297/pl-20-loa-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do_x000D_
 município de Tunápolis, Estado de Santa_x000D_
 Catarina, para o exercício financeiro de 2021,_x000D_
 e dá outras providência</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/298/pl-21-amplia-perimetro-urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/298/pl-21-amplia-perimetro-urbano.pdf</t>
   </si>
   <si>
     <t>Inclui áreas, ampliando o perímetro Urbano_x000D_
 do Município de Tunápolis e contém outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/299/pl-22-casa-familiar-rural.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/299/pl-22-casa-familiar-rural.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo_x000D_
 Municipal a firmar termo de fomento com a_x000D_
 Associação de Casa Familiar Rural Esperança.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/300/pl-23-amplia-perimetro-urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/300/pl-23-amplia-perimetro-urbano.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/301/pl-24-cedup.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/301/pl-24-cedup.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo_x000D_
 Municipal a firmar termo de fomento com a_x000D_
 Cooperativa dos Estudantes do Centro de_x000D_
 Educação Profissional Getúlio Vargas.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/302/pl-25-credito-suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/302/pl-25-credito-suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 suplementar no valor de R$ 160.000,00,_x000D_
 alterando a Lei Orçamentária nº 1.418 de 27_x000D_
 de novembro de 2019 e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/303/pl-26-amplia-perimetro-urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/303/pl-26-amplia-perimetro-urbano.pdf</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/304/pl-27-transporte-de-agua-2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/304/pl-27-transporte-de-agua-2.pdf</t>
   </si>
   <si>
     <t>Autoriza o transporte de água não tratada_x000D_
 para consumo animal até as propriedades_x000D_
 rurais do Município</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/305/pl-28-amplia-perimetro-urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/305/pl-28-amplia-perimetro-urbano.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/306/pl-29-apae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/306/pl-29-apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo_x000D_
 Municipal a firmar Termo de Fomento com a_x000D_
 Associação de Pais e Amigos dos Excepcionais_x000D_
 de Tunápolis - APAE.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/307/pl-30-credito-suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/307/pl-30-credito-suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 suplementar no valor de R$ 1.054.000,00_x000D_
 alterando a Lei Orçamentária nº 1.418 de 27_x000D_
 de novembro de 2019 e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/308/pl-31-baixa-de-bens.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/308/pl-31-baixa-de-bens.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal, excluir os_x000D_
 registros do Patrimônio Público dando baixa_x000D_
 aos bens inservíveis, conforme especifica.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/309/pl-32-credito-suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/309/pl-32-credito-suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional_x000D_
 suplementar no valor de R$ 192.000,00,_x000D_
 alterando a Lei Orçamentária nº 1.418 de 27_x000D_
 de novembro de 2019 e contém outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/310/pl-33-alteracao-contratual-conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/310/pl-33-alteracao-contratual-conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 4ª_x000D_
 alteração contratual de Consórcio Público do_x000D_
 Consórcio Intermunicipal de_x000D_
 Desenvolvimento Regional – CONDER e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_lei_no_34.2020_-_cisternas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_lei_no_34.2020_-_cisternas.pdf</t>
   </si>
   <si>
     <t>Cria o programa em forma de incentivo ao produtor rural do Município de Tunápolis, para serviços de movimentação de terra para construções de cisternas para armazenamento de água, denominado de “Programa de crédito para construções de cisternas” e contém outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_no_35.2020_-_institui_o_plano_de_turismo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_no_35.2020_-_institui_o_plano_de_turismo.pdf</t>
   </si>
   <si>
     <t>aprova o Plano Municipal de Turismo de Tunápolis, e contém outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/530/mocao-no-01.2020-aplausos-liane.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/530/mocao-no-01.2020-aplausos-liane.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida à Sra. LIANE JACINTA_x000D_
 FINGER HECK, congratulando e agradecendo pela dedicação e trabalho exemplar_x000D_
 exercido nos anos que prestou seus serviços à esta Casa Legislativa.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Flávio Wendling, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/531/mocao-no-02.2020-apelo-paridade-policiais-civis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/531/mocao-no-02.2020-apelo-paridade-policiais-civis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicitam seja encaminhada ao_x000D_
 Excelentíssimo Governador do Estado de Santa Catarina e ao Excelentíssimo_x000D_
 Presidente da Assembleia Legislativa de Santa Catarina, com cópia para todos_x000D_
 os Deputados Estaduais da Bancado Oeste, demandando que na pretendida_x000D_
 Reforma da Previdência Estadual se dê tratamento igualitário à todos os_x000D_
 integrantes da Segurança Pública do Estado de Santa Catarina, de modo que as_x000D_
 regras de aposentadoria já previstas para os Policiais Militares sejam também_x000D_
 estendidas às carreiras da Polícia Civil, Polícia Penal e IGP (Instituto Geral de_x000D_
 Perícias).</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Arno Muller, Flávio Wendling, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/532/mocao-no-03.2020-aplausos-alesc-recursos-saude-aloisio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/532/mocao-no-03.2020-aplausos-alesc-recursos-saude-aloisio.pdf</t>
   </si>
   <si>
     <t>“ASSIM, ESTA CÂMARA MUNICIPAL DE TUNÁPOLIS APLAUDE E SAÚDA A INICIATIVA_x000D_
 DE INVESTIR R$ 20 MILHÕES NA ÁREA DA SAÚDE, QUE CONTOU COM O APOIO DA_x000D_
 BANCADA DO OESTE E DOS DEMAIS DEPUTADOS DA ASSEMBLEIA LEGISLATIVA DE_x000D_
 SANTA CATARINA.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Flávio Wendling, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/533/mocao-no-04.2020-pesar-camara-ipora-lairton.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/533/mocao-no-04.2020-pesar-camara-ipora-lairton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, que solicitam seja encaminhada ao Sr. Adriano Klein,_x000D_
 digníssimo Vereador Presidente da Câmara de Vereadores de Iporã do Oeste, SC,_x000D_
 manifestando pesar e solidariedade pelo falecimento do Vereador Sr. Lairton Hahn,_x000D_
 ocorrido em 23 de abril de 2020.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/534/mocao-no-05.2020-apelo-isencao-ipva-marlei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/534/mocao-no-05.2020-apelo-isencao-ipva-marlei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja encaminhada ao_x000D_
 Excelentíssimo Governador do Estado de Santa Catarina e ao Excelentíssimo_x000D_
 Presidente da Assembleia Legislativa de Santa Catarina, com cópia para todos_x000D_
 os Deputados Estaduais da Bancado Oeste, demandando que as empresas de_x000D_
 transporte terrestre de passageiros que estiverem sendo afetadas com as_x000D_
 restrições impostas pelas medidas de enfrentamento ao COVID-19, sejam_x000D_
 ISENTADAS do recolhimento do IPVA – Imposto sobre Propriedade de Veículos_x000D_
 Automotores.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/535/mocao-no-06.2020-apelo-unificacao-eleicoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/535/mocao-no-06.2020-apelo-unificacao-eleicoes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicitam seja_x000D_
 encaminhada ao Excelentíssimo Presidente do Senado Federal, Sr. Davi_x000D_
 Alcolumbre, ao Excelentíssimo Presidente da Câmara dos Deputados Federais,_x000D_
 Sr. Rodrigo Maia, Excelentíssimo Ministro Presidente do Tribunal Superior_x000D_
 Eleitoral, Sr. Luiz Roberto Barroso, assim como aos Deputados Federais e_x000D_
 Senadores, apelando para que sejam tomadas as devidas providências no_x000D_
 sentido de REGULAMENTAR O ADIAMENTO DAS ELEIÇÕES MUNICIPAIS DE_x000D_
 2020 E A UNIFICAÇÃO DAS ELEIÇÕES PARA O ANO DE 2022.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Arno Muller</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/536/mocao-no-07.2020-apelo-arno-1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/536/mocao-no-07.2020-apelo-arno-1.pdf</t>
   </si>
   <si>
     <t>Que, após lida e aprovada em Plenário, na forma regimental, seja a presente_x000D_
 MOÇÃO DE APELO encaminhada às autoridades citadas no preâmbulo, apelando que seja atendida a solicitação acima destacada, e para que intermediem junto aos_x000D_
 órgãos competentes, através da apresentação de proposições que julgarem_x000D_
 pertinentes, afim de que as entidades sem fins lucrativos isentas e imunes sejam_x000D_
 definitivamente dispensadas da apresentação da ECF – Escrituração Contábil Fiscal,_x000D_
 por se tratar de medida de grande relevância e interesse público, cujo atendimento se_x000D_
 espera com urgência!</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/537/mocao-no-08.2020-todos-ast-e-contadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/537/mocao-no-08.2020-todos-ast-e-contadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, da Câmara de Vereadores de Tunápolis,_x000D_
 apresentam MOÇÃO DE APELO, que solicitam seja encaminhada ao Presidente da_x000D_
 AST – Associação de Sociedades de Tunápolis, bem como aos Escritórios Contábeis_x000D_
 de nosso Município, Escritório de Contabilidade Oeste e Escritório Contábil de Jorge_x000D_
 Eidt, demandando que as pequenas entidades e associações sem fins lucrativos_x000D_
 sejam dispensadas do pagamento das despesas com a Escrituração Contábil Fiscal,_x000D_
 de modo que possam viabilizar a própria manutenção, diante das inúmeras_x000D_
 dificuldades financeiras que as acometem, em especial neste período em que estão_x000D_
 impedidas de exercerem suas atividades, em decorrência das restrições impostas no_x000D_
 combate ao COVID-19.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/538/mocao-no-09.2020-apelo-arno-asfalto-fronteira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/538/mocao-no-09.2020-apelo-arno-asfalto-fronteira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja encaminhada ao Excelentíssimo_x000D_
 Governador do Estado de Santa Catarina, Sr. Carlos Moisés da Silva, ao_x000D_
 Excelentíssimo Presidente da Assembleia Legislativa de Santa Catarina, Deputado_x000D_
 Júlio Garcia, aos Deputados Estaduais da Bancado Oeste, e ao Secretário da_x000D_
 Secretaria de Estado da Infraestrutura e Mobilidade – SIE, Sr. Thiago Augusto Vieira,_x000D_
 apelando seja executada a obra do “asfalto da Fronteira”, atendendo a região de_x000D_
 fronteira dos Municípios de Tunápolis e Itapiranga, conforme a seguir se passa à_x000D_
 explanar</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/539/mocao-no-10.2020-apelo-aloisio-conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/539/mocao-no-10.2020-apelo-aloisio-conder.pdf</t>
   </si>
   <si>
     <t>apelando seja_x000D_
 suspensa a aplicabilidade da Instrução Normativa nº 06/2020, do CONDER, até_x000D_
 a votação, na Assembleia Legislativa de Santa Catarina, do Projeto de Lei nº_x000D_
 0257/2020, que “Altera a Lei nº 14.675, de 13 de abril de 2009, que institui o_x000D_
 Código Estadual do Meio Ambiente e estabelece outras providências”, de_x000D_
 autoria do Deputado Estadual Sr. Mauro de Nadal,</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/540/mocao-no-11.2020-apelo-gustavo-terreno-deinfra.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/540/mocao-no-11.2020-apelo-gustavo-terreno-deinfra.pdf</t>
   </si>
   <si>
     <t>Que, após lida e aprovada em Plenário, na forma regimental, seja a presente_x000D_
 MOÇÃO DE APELO encaminhada à autoridade citada no preâmbulo, para que se_x000D_
 sensibilize com este APELO e envide esforços para que o imóvel onde está localizado_x000D_
 o DEINFRA de São Miguel do Oeste seja destinado para a Saúde Pública Regional,_x000D_
 ou então ao Hospital Regional Teresinha Gaio Basso, ou, ainda, em caso de venda,_x000D_
 que seu valor seja revertido em prol da Saúde dos Municípios da Região de_x000D_
 abrangência do Hospital Regional Teresinha Gaio Basso, por ser a medida mais_x000D_
 apropriada e sensata que se impõe no momento!</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Donato Lauschner</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/541/mocao-no-12.2020-pe-ignacio-kolling1.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/541/mocao-no-12.2020-pe-ignacio-kolling1.docx.pdf</t>
   </si>
   <si>
     <t>COM ESTA SINGELA HOMENAGEM QUEREMOS PRESTAR NOSSO_x000D_
 RECONHECIMENTO E GRATIDÃO PE. IGNÁCIO PAULO KOLLING, PELO SEU_x000D_
 TRABALHO EM NOSSA PARÓQUIA!</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Gilberto Lunkes</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/542/mocao-no-13.2020-apelo-gilberto-estiagem.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/542/mocao-no-13.2020-apelo-gilberto-estiagem.pdf</t>
   </si>
   <si>
     <t>Que, após lida e aprovada em Plenário, na forma regimental, seja a presente_x000D_
 MOÇÃO DE APELO encaminhada às autoridades citadas no preâmbulo, apelando_x000D_
 que sejam atendidas as solicitações acima destacadas, e para que se sensibilizem_x000D_
 com este APELO e envidem esforços em auxílio aos produtores rurais e agropecuários_x000D_
 do Extremo Oeste de Santa Catarina, por ser a medida de máxima urgência e_x000D_
 relevância que se impõe no momento!</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/543/mocao-no-14-gustavo-inss-pericias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/543/mocao-no-14-gustavo-inss-pericias.pdf</t>
   </si>
   <si>
     <t>Que, após lida e aprovada em Plenário, na forma regimental, seja a presente MOÇÃO_x000D_
 DE APELO encaminhada às autoridades citadas no preâmbulo, apelando que sejam_x000D_
 atendidas as solicitações acima destacadas, para que se sensibilizem com este_x000D_
 APELO e envidem esforços em auxílio aos segurados do INSS do Extremo Oeste de_x000D_
 Santa Catarina, por ser a medida de máxima urgência e relevância que se impõe no_x000D_
 momento!</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/485/pedido_informacao_agua_-_marlei.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/485/pedido_informacao_agua_-_marlei.docx.pdf</t>
   </si>
   <si>
     <t>Quais as razões ou justificativas para que a água esteja sendo fornecida_x000D_
 pelo SAMAE nas condições precárias como a que aconteceu nos últimos_x000D_
 dias em nosso Município, havendo inclusive imagens da água “barrenta”_x000D_
 registradas nas redes sociais de munícipes, o que sugere que a mesma_x000D_
 pode colocar em risco a saúde pública da população tunapolitana.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/486/pedido-informacao-poco-artesiano-gustavo-req.-02.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/486/pedido-informacao-poco-artesiano-gustavo-req.-02.docx.pdf</t>
   </si>
   <si>
     <t>Qual o valor total gasto com os serviços de perfuração do poço artesiano_x000D_
 na ETA da cidade?_x000D_
 • Quais as razões deste poço no momento não estar em funcionamento?</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Inácio Thomas</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/487/requerimento-retificacao-ata-inacio.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/487/requerimento-retificacao-ata-inacio.docx.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, após aprovado pelo Plenário, seja retificada a ata da Sessão_x000D_
 Ordinária do dia 18 de maio de 2020, a fim de se incluir as manifestações feitas em_x000D_
 aparte por mim e pelo Vereador Loivo, após a fala da Vereadora Marlei, nas_x000D_
 Explicações Pessoais.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Inácio Thomas, Leonardo Antonio Vogt, Loivo Francisco Zoz, Marlei Giehl Bieger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento-04-inacio-e-todos-informacao-valor-cascalho.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento-04-inacio-e-todos-informacao-valor-cascalho.pdf</t>
   </si>
   <si>
     <t>. Quais os valores já pagos, por propriedade*, em troca de cascalho cedido_x000D_
 pelo produtor rural?_x000D_
 2. Quais valores ainda restam a pagar, por propriedade*, em troca de_x000D_
 cascalho cedido pelo produtor rural?_x000D_
 (*Apresentando a respectiva relação dos credores)</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/489/requerimento-05-marlei-e-todos-informacoes-covid-britador-idosos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/489/requerimento-05-marlei-e-todos-informacoes-covid-britador-idosos.pdf</t>
   </si>
   <si>
     <t>Quais os valores recebidos pelo Município à título de recursos para o_x000D_
 enfrentamento do COVID-19? No que e aonde estão sendo aplicados?_x000D_
 2. Quanto foi gasto com o aluguel, operador e manutenção do britador e qual_x000D_
 a destinação da brita extraída?_x000D_
 3. Quais atividades a coordenação dos idosos está desenvolvendo, à_x000D_
 distância, para atendimento/interação com os idosos de nosso_x000D_
 Município? Há algum planejamento para que se atenda esse grupo, ao_x000D_
 qual é orientado que permaneça em casa neste período que, sabemos,_x000D_
 pode se estender por meses ainda?</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/490/requerimento-06-marlei-e-todos-informacoes-centro-de-eventos-pitangueira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/490/requerimento-06-marlei-e-todos-informacoes-centro-de-eventos-pitangueira.pdf</t>
   </si>
   <si>
     <t>Se o recurso destinado à referida obra se encontra na conta da_x000D_
 Prefeitura, ou ainda falta alguma liberação por parte da Caixa Econômica_x000D_
 Federal?_x000D_
 Caso o recurso esteja na conta do Município, por qual razão esta obra_x000D_
 não está sendo executada?</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>2)	Quais os valores pagos a título de Contribuição de Melhoria por ocasião da pavimentação com pedras irregulares (calçamento) pelos proprietários relacionados no Anexo II do PL nº 11/2020 (doc. Anexo).</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento-08-marlei-e-todos-informacoes-celulares.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento-08-marlei-e-todos-informacoes-celulares.pdf</t>
   </si>
   <si>
     <t>Que informe os nomes dos servidores/agentes políticos aos quais foram_x000D_
 fornecidos o telefone móvel (celular) pós pago custeados pelo Município, os_x000D_
 respectivos números das linhas dos titulares e os valores das últimas faturas_x000D_
 pagas.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento-09-aloisio-vistorias-transporte-escolar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento-09-aloisio-vistorias-transporte-escolar.pdf</t>
   </si>
   <si>
     <t>1) Por qual motivo os veículos do transporte escolar do município tiveram_x000D_
 que realizar as vistorias previstas para o segundo semestre,_x000D_
 considerando que neste momento não está ocorrendo o transporte em_x000D_
 função da suspensão das aulas como medida de prevenção ao COVID19, nem tampouco há qualquer previsão para o seu retorno, sendo que é_x000D_
 possível que se providenciem as respectivas vistorias quando_x000D_
 efetivamente retornarem às atividades._x000D_
 2) Em que data foi realizada e qual o valor que que o município pagou para_x000D_
 a última vistoria de cada veículo de transporte escolar?</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento-10-aloisio-informacoes-alver-klein.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento-10-aloisio-informacoes-alver-klein.pdf</t>
   </si>
   <si>
     <t>Considerado que na Resposta ao Requerimento nº 03/2019, de autoria_x000D_
 do Vereador que este subscreve, o Executivo informou através do Ofício nº_x000D_
 261/2019, de 30 de setembro de 2019, que “a empresa Alver Klein Cessionária_x000D_
 de bem imóvel do Poder Público Municipal não está cumprindo na totalidade o_x000D_
 que preconiza o termo de Cessão Real de Uso firmado em 08 de outubro de_x000D_
 2012. Outrossim, a empresa está sendo notificada por escrito da irregular_x000D_
 situação, além de agenda de visita de comitiva à matriz da empresa no_x000D_
 município de Guaraciaba no dia 07/10, próxima segunda-feira, para tratar da_x000D_
 situação da filial da empresa no nosso município.”;</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento-11-marlei-informacoes-maquinas-dmer.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento-11-marlei-informacoes-maquinas-dmer.pdf</t>
   </si>
   <si>
     <t>Que apresente as Ordens de Serviço e as Notas Fiscais de abastecimento_x000D_
 das máquinas do DMER, referente ao período dos 3 (três) últimos meses.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento-12-marlei-informacoes-programa-energia-eficiente.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento-12-marlei-informacoes-programa-energia-eficiente.pdf</t>
   </si>
   <si>
     <t>• Quantas e quais foram as empresas beneficiadas com o respectivo_x000D_
 Programa até a data atual?_x000D_
 • Quantas e quais empresas se cadastraram e ainda não foram atendidas_x000D_
 pelo Programa?</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento-13-marlei-informacoes-cascalho-e-servicos-maquinas.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento-13-marlei-informacoes-cascalho-e-servicos-maquinas.docx.pdf</t>
   </si>
   <si>
     <t>Apresente cópia das Portarias com designação de servidores municipais_x000D_
 designados para a Comissão de Cascalho, desde janeiro de 2017.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento-14-marlei-informacoes-imoveis-e-comissoes-de-avaliacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento-14-marlei-informacoes-imoveis-e-comissoes-de-avaliacao.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto no Decreto-Lei 201 de 27/02/1967 que dispõe sobre_x000D_
 responsabilidades de Prefeitos e Vereadores, em seu Artigo 4º, III;_x000D_
 Considerando o disposto nos arts. 4º, II, § 2º e 249 do Regimento Interno da_x000D_
 Câmara de Vereadores de Tunápolis, SC;_x000D_
 Considerando o disposto no art. 53 da Lei Orgânica do Município;</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento-15-marlei-viagens.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento-15-marlei-viagens.pdf</t>
   </si>
   <si>
     <t>Considerando o disposto no Decreto-Lei 201 de 27/02/1967 que dispõe sobre_x000D_
 responsabilidades de Prefeitos e Vereadores, em seu Artigo 4º, III;_x000D_
 Considerando o disposto nos arts. 4º, II, § 2º e 249 do Regimento Interno da_x000D_
 Câmara de Vereadores de Tunápolis, SC;</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leonardo Antonio Vogt</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no_01.2020_-_leonardo.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no_01.2020_-_leonardo.docx.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROMOVIDA A MELHORIA NA ESTRADA GERAL NO TRECHO ENTRE O CENTRO DA LINHA BONITA ATÉ O PORTO DO PEPERI.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no_02.2020_-_inacio_-_faixa_elevada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no_02.2020_-_inacio_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA UMA LOMBADA COM FAIXA DE PEDESTRES (FAIXA ELEVADA) NA RUA SÃO MIGUEL, PRÓXIMO À RESIDÊNCIA DO SR. ASTOR NICODEM.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no_03.2020_-_marlei_-_galeria_lilas.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no_03.2020_-_marlei_-_galeria_lilas.docx.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADA A GALERIA LILÁS NA CÂMARA DE VEREADORES DE TUNÁPOLIS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no_04.2020_-_gustavo_-_subsidios_terraplanagem_-_retirar_limite.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no_04.2020_-_gustavo_-_subsidios_terraplanagem_-_retirar_limite.docx.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ALTERADO O ART. 2º DA LEI Nº 1.348/2018, EXCLUINDO-SE O LIMITE DE VALOR A SER SUBSIDIADO PELO MUNICÍPIO REFERENTE AO CRÉDITO DE SERVIÇOS PRESTADOS COM TRATOR ESTEIRA, RETROESCAVADEIRA, ESCAVADEIRA HIDRÁULICA, CAMINHÕES E DEMAIS SERVIÇOS COM MÁQUINAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no_05.2020_-_inacio_-_desconto_2m_agua.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no_05.2020_-_inacio_-_desconto_2m_agua.docx.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL DETERMINE O DESCONTO DO VALOR EQUIVALENTE À 2 METROS CÚBICOS POR LIGAÇÃO NAS PRÓXIMAS FATURAS DE ÁGUA, COMO FORMA DE MINIMIZAR OS PREJUÍZOS DA POPULAÇÃO EM DECORRÊCIA DOS PROBLEMAS DE ABASTECIMENTO DE ÁGUA QUE OCORREU HÁ ALGUMAS SEMANAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_no_06.2020_-_donato-_transmissao_ao_vivo_das_sessoes..docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_no_06.2020_-_donato-_transmissao_ao_vivo_das_sessoes..docx.pdf</t>
   </si>
   <si>
     <t>Que a Câmara Municipal de Vereadores de Tunápolis crie uma Página no Facebook e passe a transmitir ao vivo a realização das Sessões permitindo que as pessoas nas suas casas possam acompanhar as Sessões permitindo a publicidade em tempo real dos atos deste poder, premissa da nossa Constituição. Bem como divulgar as demais ações da Câmara e de seus Vereadores(a) para conhecimento, sendo as redes sociais uma das mais eficazes e usadas ferramentas de comunicação.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_no_07.2020_-_aloisio_-_cascalhamento_rua_santa_cecilia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_no_07.2020_-_aloisio_-_cascalhamento_rua_santa_cecilia.pdf</t>
   </si>
   <si>
     <t>QUE A RUA SANTA CECÍLIA, NA LINHA SÃO PEDRO, RECEBA CASCALHAMENTO PARA MELHORAR A TRAFEGABILIDADE EM DIA DE CHUVA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_no_08.2020_-_donato__fundo_municipal_do_idoso.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_no_08.2020_-_donato__fundo_municipal_do_idoso.docx.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo de Tunápolis na pessoa do Senhor Prefeito Municipal apresente a esta Casa de Leis um projeto de lei que crie o Fundo Municipal do Idoso do Município de Tunápolis, com base no esboço de lei relativa que segue em apenso. Sugiro que se esta for do interesse da administração, que então o envie o mais breve possível para que já possa ser incluída e prevista nas peças orçamentarias a LDO E LOA 2021, para que a partir do ano que vem já se tenha essa possibilidade de dispor de mais recursos e unificarmos uma legislação que embase os investimentos nesta parcela da população que merece um atendimento e reconhecimento cada vez mais expressivo do poder público.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_no_09.2020_-_inacio_-_cascalhamento_raigao_alto.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_no_09.2020_-_inacio_-_cascalhamento_raigao_alto.docx.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL DETERMINE QUE SEJA FEITO O CASCALHAMENTO NA LINHA RAIGÃO ALTO, ENTRE AS PROPRIEDADES DE TADEU OTT E ALVARO IMMIG.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_no_10.2020_-_inacio_-_cascalho_ctg.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_no_10.2020_-_inacio_-_cascalho_ctg.docx.pdf</t>
   </si>
   <si>
     <t>QUE O PÁTIO DO “CTG ÚLTIMA PORTEIRA” RECEBA CASCALHAMENTO E DEMAIS MELHORIAS NECESSÁRIAS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_no_11_-_gustavo_-_subsidios_cisternas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_no_11_-_gustavo_-_subsidios_cisternas.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO UM PROGRAMA DE INCENTIVO À CONSTRUÇÃO DE CISTERNAS, SUBSIDIANDO O MUNICÍPIO 50% DO VALOR DAS DESPESAS COM HORA/MÁQUINA POR PROPRIEDADE.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_no_12-_gustavo_-_cascalhamento_acesso_recalque_peperi.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_no_12-_gustavo_-_cascalhamento_acesso_recalque_peperi.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM PROMOVIDAS AS MELHORIAS NECESSÁRIAS NA ESTRADA QUE DÁ ACESSO AO RECLAQUE DO RIO PEPERI.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Arno Muller, Donato Lauschner, Gilberto Lunkes, Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_no_13_situacao_-_devolucao_de_recursos_2020.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_no_13_situacao_-_devolucao_de_recursos_2020.docx.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal utilize os recursos a serem devolvidos por esta Casa, no final do presente exercício financeiro, para firmar termo de convênio/fomento com a Associação Hospitalar de Tunápolis, para a finalidade de instalação de sistema de energia solar fotovoltaica e de climatização do ambiente.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_no_14__-_devolucao_de_recursos_2020.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_no_14__-_devolucao_de_recursos_2020.docx.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal utilize os recursos a serem devolvidos por esta Casa, no final do presente exercício financeiro, para firmar termo de convênio/fomento com a Associação Hospitalar de Tunápolis e com a APAE do município, a fim de que possam investir em suas necessidades de maior relevância.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/314/proposta-emenda-lei-organica-municipal.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/314/proposta-emenda-lei-organica-municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal, de 05 de_x000D_
 dezembro de 2000, e contém outras_x000D_
 providências</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei pelo Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/311/pl-legislativo-no-01.2020-agosto-laranja.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/311/pl-legislativo-no-01.2020-agosto-laranja.pdf</t>
   </si>
   <si>
     <t>Institui e denomina como "AGOSTO_x000D_
 LARANJA" o mês de agosto, passando a ser_x000D_
 o mês de prevenção à deficiência intelectual_x000D_
 e múltipla, e o insere no calendário municipal_x000D_
 oficial de eventos do município de Tunápolis,_x000D_
 Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/312/pl-legislativo-no-02.2020-subsidios-prefeito-vice-e-secretarios.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/312/pl-legislativo-no-02.2020-subsidios-prefeito-vice-e-secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e o pagamento do subsídio_x000D_
 de prefeito, de vice-prefeito e de secretários_x000D_
 municipais para a legislatura 2021 a 2024, no_x000D_
 município de Tunápolis, SC.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/313/pl-legislativo-no-03.2020-subsidios-vereadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/313/pl-legislativo-no-03.2020-subsidios-vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos_x000D_
 Vereadores da Câmara Municipal de Tunápolis, SC,_x000D_
 para o período de 1º de janeiro de 2021 a 31 de_x000D_
 dezembro de 2024.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/315/pl-legislativo-no-04.2020-denomina-a-creche-renilda-spies-1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/315/pl-legislativo-no-04.2020-denomina-a-creche-renilda-spies-1.pdf</t>
   </si>
   <si>
     <t>Denomina como “Creche Renilda Lawisch Spies” o_x000D_
 educandário situado na Rua Afonso Rodrigues, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>PLDEE</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/316/emenda-supressiva-no-01-pl-do-legislativo-04-que-da-nome-a-creche.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/316/emenda-supressiva-no-01-pl-do-legislativo-04-que-da-nome-a-creche.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei do Legislativo nº 04/2020, de 06 de novembro_x000D_
 de 2020. “Denomina como “Creche Renilda Lawisch Spies” o_x000D_
 educandário situado na Rua Afonso Rodrigues, neste município.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1564,68 +1564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/416/projeto-de-decreto-aprova-contas-2018.docx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/278/pl_01_altera_protocolo_de_intencoes_consad.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/279/pl-02-altera-politica-municipal-ambiental_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/280/pl-03-inclusao-de-area-no-perimetro-urbano-rua-pitangueira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/281/pl-04-acordo-processo-sh.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/282/pl-005-credito-suplementar-superatit.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/283/pl-06-altera-a-lei-no-1328.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/284/pl-07-cessao-de-servidores-para-o-hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/285/pl-08-dispoe-sobre-o-cms.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/286/pl-09-altera-a-lei-1267.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/287/pl-10-contribuicao-de-melhoria-2020-avenida-e-sao-lourenco-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/288/pl-11-contribuicao-de-melhoria-rua-24-abril.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/289/pl-12-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/290/pl-13-dispoe-sobre-o-conselho-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/291/pl-14-alteracoes-ppa-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/292/pl-15-ldo-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/293/pl-16-altera-a-lei-1267-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/294/pl-17-altera-a-lei-609-1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/295/pl-18-credito-suplementar.docx-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/296/pl-19-apas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/297/pl-20-loa-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/298/pl-21-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/299/pl-22-casa-familiar-rural.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/300/pl-23-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/301/pl-24-cedup.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/302/pl-25-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/303/pl-26-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/304/pl-27-transporte-de-agua-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/305/pl-28-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/306/pl-29-apae.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/307/pl-30-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/308/pl-31-baixa-de-bens.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/309/pl-32-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/310/pl-33-alteracao-contratual-conder.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_lei_no_34.2020_-_cisternas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_no_35.2020_-_institui_o_plano_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/530/mocao-no-01.2020-aplausos-liane.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/531/mocao-no-02.2020-apelo-paridade-policiais-civis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/532/mocao-no-03.2020-aplausos-alesc-recursos-saude-aloisio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/533/mocao-no-04.2020-pesar-camara-ipora-lairton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/534/mocao-no-05.2020-apelo-isencao-ipva-marlei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/535/mocao-no-06.2020-apelo-unificacao-eleicoes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/536/mocao-no-07.2020-apelo-arno-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/537/mocao-no-08.2020-todos-ast-e-contadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/538/mocao-no-09.2020-apelo-arno-asfalto-fronteira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/539/mocao-no-10.2020-apelo-aloisio-conder.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/540/mocao-no-11.2020-apelo-gustavo-terreno-deinfra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/541/mocao-no-12.2020-pe-ignacio-kolling1.docx.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/542/mocao-no-13.2020-apelo-gilberto-estiagem.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/543/mocao-no-14-gustavo-inss-pericias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/485/pedido_informacao_agua_-_marlei.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/486/pedido-informacao-poco-artesiano-gustavo-req.-02.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/487/requerimento-retificacao-ata-inacio.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento-04-inacio-e-todos-informacao-valor-cascalho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/489/requerimento-05-marlei-e-todos-informacoes-covid-britador-idosos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/490/requerimento-06-marlei-e-todos-informacoes-centro-de-eventos-pitangueira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento-08-marlei-e-todos-informacoes-celulares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento-09-aloisio-vistorias-transporte-escolar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento-10-aloisio-informacoes-alver-klein.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento-11-marlei-informacoes-maquinas-dmer.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento-12-marlei-informacoes-programa-energia-eficiente.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento-13-marlei-informacoes-cascalho-e-servicos-maquinas.docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento-14-marlei-informacoes-imoveis-e-comissoes-de-avaliacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento-15-marlei-viagens.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no_01.2020_-_leonardo.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no_02.2020_-_inacio_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no_03.2020_-_marlei_-_galeria_lilas.docx.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no_04.2020_-_gustavo_-_subsidios_terraplanagem_-_retirar_limite.docx.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no_05.2020_-_inacio_-_desconto_2m_agua.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_no_06.2020_-_donato-_transmissao_ao_vivo_das_sessoes..docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_no_07.2020_-_aloisio_-_cascalhamento_rua_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_no_08.2020_-_donato__fundo_municipal_do_idoso.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_no_09.2020_-_inacio_-_cascalhamento_raigao_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_no_10.2020_-_inacio_-_cascalho_ctg.docx.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_no_11_-_gustavo_-_subsidios_cisternas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_no_12-_gustavo_-_cascalhamento_acesso_recalque_peperi.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_no_13_situacao_-_devolucao_de_recursos_2020.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_no_14__-_devolucao_de_recursos_2020.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/314/proposta-emenda-lei-organica-municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/311/pl-legislativo-no-01.2020-agosto-laranja.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/312/pl-legislativo-no-02.2020-subsidios-prefeito-vice-e-secretarios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/313/pl-legislativo-no-03.2020-subsidios-vereadores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/315/pl-legislativo-no-04.2020-denomina-a-creche-renilda-spies-1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/316/emenda-supressiva-no-01-pl-do-legislativo-04-que-da-nome-a-creche.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/416/projeto-de-decreto-aprova-contas-2018.docx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/278/pl_01_altera_protocolo_de_intencoes_consad.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/279/pl-02-altera-politica-municipal-ambiental_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/280/pl-03-inclusao-de-area-no-perimetro-urbano-rua-pitangueira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/281/pl-04-acordo-processo-sh.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/282/pl-005-credito-suplementar-superatit.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/283/pl-06-altera-a-lei-no-1328.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/284/pl-07-cessao-de-servidores-para-o-hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/285/pl-08-dispoe-sobre-o-cms.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/286/pl-09-altera-a-lei-1267.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/287/pl-10-contribuicao-de-melhoria-2020-avenida-e-sao-lourenco-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/288/pl-11-contribuicao-de-melhoria-rua-24-abril.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/289/pl-12-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/290/pl-13-dispoe-sobre-o-conselho-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/291/pl-14-alteracoes-ppa-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/292/pl-15-ldo-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/293/pl-16-altera-a-lei-1267-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/294/pl-17-altera-a-lei-609-1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/295/pl-18-credito-suplementar.docx-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/296/pl-19-apas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/297/pl-20-loa-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/298/pl-21-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/299/pl-22-casa-familiar-rural.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/300/pl-23-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/301/pl-24-cedup.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/302/pl-25-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/303/pl-26-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/304/pl-27-transporte-de-agua-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/305/pl-28-amplia-perimetro-urbano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/306/pl-29-apae.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/307/pl-30-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/308/pl-31-baixa-de-bens.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/309/pl-32-credito-suplementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/310/pl-33-alteracao-contratual-conder.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/271/projeto_de_lei_no_34.2020_-_cisternas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/272/projeto_de_lei_no_35.2020_-_institui_o_plano_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/530/mocao-no-01.2020-aplausos-liane.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/531/mocao-no-02.2020-apelo-paridade-policiais-civis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/532/mocao-no-03.2020-aplausos-alesc-recursos-saude-aloisio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/533/mocao-no-04.2020-pesar-camara-ipora-lairton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/534/mocao-no-05.2020-apelo-isencao-ipva-marlei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/535/mocao-no-06.2020-apelo-unificacao-eleicoes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/536/mocao-no-07.2020-apelo-arno-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/537/mocao-no-08.2020-todos-ast-e-contadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/538/mocao-no-09.2020-apelo-arno-asfalto-fronteira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/539/mocao-no-10.2020-apelo-aloisio-conder.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/540/mocao-no-11.2020-apelo-gustavo-terreno-deinfra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/541/mocao-no-12.2020-pe-ignacio-kolling1.docx.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/542/mocao-no-13.2020-apelo-gilberto-estiagem.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/543/mocao-no-14-gustavo-inss-pericias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/485/pedido_informacao_agua_-_marlei.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/486/pedido-informacao-poco-artesiano-gustavo-req.-02.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/487/requerimento-retificacao-ata-inacio.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/488/requerimento-04-inacio-e-todos-informacao-valor-cascalho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/489/requerimento-05-marlei-e-todos-informacoes-covid-britador-idosos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/490/requerimento-06-marlei-e-todos-informacoes-centro-de-eventos-pitangueira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/492/requerimento-08-marlei-e-todos-informacoes-celulares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/493/requerimento-09-aloisio-vistorias-transporte-escolar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/494/requerimento-10-aloisio-informacoes-alver-klein.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/495/requerimento-11-marlei-informacoes-maquinas-dmer.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento-12-marlei-informacoes-programa-energia-eficiente.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento-13-marlei-informacoes-cascalho-e-servicos-maquinas.docx.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento-14-marlei-informacoes-imoveis-e-comissoes-de-avaliacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento-15-marlei-viagens.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no_01.2020_-_leonardo.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no_02.2020_-_inacio_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no_03.2020_-_marlei_-_galeria_lilas.docx.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no_04.2020_-_gustavo_-_subsidios_terraplanagem_-_retirar_limite.docx.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no_05.2020_-_inacio_-_desconto_2m_agua.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_no_06.2020_-_donato-_transmissao_ao_vivo_das_sessoes..docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_no_07.2020_-_aloisio_-_cascalhamento_rua_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_no_08.2020_-_donato__fundo_municipal_do_idoso.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_no_09.2020_-_inacio_-_cascalhamento_raigao_alto.docx.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_no_10.2020_-_inacio_-_cascalho_ctg.docx.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_no_11_-_gustavo_-_subsidios_cisternas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_no_12-_gustavo_-_cascalhamento_acesso_recalque_peperi.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_no_13_situacao_-_devolucao_de_recursos_2020.docx.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/450/indicacao_no_14__-_devolucao_de_recursos_2020.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/314/proposta-emenda-lei-organica-municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/311/pl-legislativo-no-01.2020-agosto-laranja.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/312/pl-legislativo-no-02.2020-subsidios-prefeito-vice-e-secretarios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/313/pl-legislativo-no-03.2020-subsidios-vereadores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/315/pl-legislativo-no-04.2020-denomina-a-creche-renilda-spies-1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2020/316/emenda-supressiva-no-01-pl-do-legislativo-04-que-da-nome-a-creche.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>