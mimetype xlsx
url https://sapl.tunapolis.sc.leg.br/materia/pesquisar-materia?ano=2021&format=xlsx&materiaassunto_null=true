--- v0 (2025-12-13)
+++ v1 (2026-05-07)
@@ -54,2082 +54,2082 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, Orçamentos e contas do Município</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_no_04-2021_-_aprova_contas_prefeito_2019.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_no_04-2021_-_aprova_contas_prefeito_2019.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa diretora 2021</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_01.2021__-_criacao_de_pagina_no_facebook.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_01.2021__-_criacao_de_pagina_no_facebook.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÂMBITO DA CÂMARA DE VEREADORES DE TUNÁPOLIS-SC, A CRIAÇÃO DAS REDES SOCIAIS FACEBOOK E INSTAGRAM E ESTABELECE OS PARÂMETROS PARA O SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Resolução n. 20 de 21 de Dezembro de 2017 que dispõe sobre os períodos legislativos e dá outras providências;</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Marino José Frey</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_n_01.2021_-_substitutivo_novo_plano_de_cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_n_01.2021_-_substitutivo_novo_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar n. 02/2015 que deu nova redação ao anexo IV, nível 1, DAS 2, da Lei 1.188/2014 de 27 de Agosto de 2014.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aquisição de cascalho por compra ou troca de serviços a serem realizados em propriedades particulares pelo Município, por cascalhos necessários às obras e serviços públicos.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Inclui áreas, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_05.2021_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_05.2021_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Inclui área, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_06.2021_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_06.2021_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 400.000,00, alterando a Lei Orçamentária nº 1.446, de 30 de outubro de 2020, e contém outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_07.2021_-_ficha_limpa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_07.2021_-_ficha_limpa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da lei de ficha limpa municipal para Servidores Públicos, vedando nomeações de agentes políticos, cargos em comissão e confiança no âmbito do poder legislativo, executivo e administração indireta, do Município de Tunápolis, Estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_08.2021_-_institui_o_plano_de_turismo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_08.2021_-_institui_o_plano_de_turismo.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Turismo de Tunápolis, e contém outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_09.2021-_fumar_em_espacos_publicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_09.2021-_fumar_em_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do consumo de cigarros, cigarrilhas, charutos, cachimbos, narguilés ou de qualquer outro produto fumígeno, derivado ou não do tabaco, em praças públicas e parques na Cidade de Tunápolis-SC, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_10.2021-_nomeia_rua_arlise_wagner.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_10.2021-_nomeia_rua_arlise_wagner.pdf</t>
   </si>
   <si>
     <t>Denomina Via Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_11.2021_-_espacos_publicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_11.2021_-_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uso e institui taxa de aluguel dos espaços públicos destinados a realização de atividades de interesse público e contém outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_12.2021_-_processo_excepcional_de_escolha_ct.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_12.2021_-_processo_excepcional_de_escolha_ct.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei nº 1.387, de 03 de abril de 2019, criando o  artigo 26 – A que trata de processo excepcional de escolha suplementar indireta de Conselheiros Tutelares pelo Conselho Municipal dos Direitos da Criança e Adolescente em virtude da pandemia e dá outras providencias.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_13.2021_-_fundeb.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_13.2021_-_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dispõe sobre legislação tributária do município de Tunápolis, especificamente do Imposto Sobre Serviços de Qualquer Natureza, e contém providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_15.2021_-_consignacao_sidredi.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_15.2021_-_consignacao_sidredi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal, em nome do Município de Tunápolis, Estado de Santa Catarina, a celebrar Convênio de Consignação, com o Banco SICREDI RAÍZES RS/SC/MG e contém outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_16.2021_-_nomeia_casa_da_cultura_e_auditorio_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_16.2021_-_nomeia_casa_da_cultura_e_auditorio_1.pdf</t>
   </si>
   <si>
     <t>Denomina Espaços Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_17.2021__-_exclusao_do_recesso_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_17.2021__-_exclusao_do_recesso_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal, de 05 de dezembro de 2000, e contém outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>“dispõe sobre despesas com a coleta do esgoto sanitário para uma Estação de Tratamento de Esgotos devidamente habilitada e dá outras providências”.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_19.2021_-_entidades_educacionais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_19.2021_-_entidades_educacionais.pdf</t>
   </si>
   <si>
     <t>“autoriza o chefe do Poder Executivo Municipal a firmar termo de fomento com entidades educacionais que especifica, e contém outras providências”.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_20.2021_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_20.2021_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 280.000,00, alterando a Lei Orçamentária nº 1.446, de 30 de outubro de 2020, e contém outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_21.2021_-_transporte_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_21.2021_-_transporte_de_agua.pdf</t>
   </si>
   <si>
     <t>Autoriza a autorga de subsídio pelo Poder Executivo Municipal no Transporte de água não tratada para consumo animal às propriedades rurais do Município.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_22.2021_-_amplia_perimetro_urbano_jorge_vollmer.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_22.2021_-_amplia_perimetro_urbano_jorge_vollmer.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Angelita Teresinha Bourscheid</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_23.2021_-_conselhos_das_mulheres.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_23.2021_-_conselhos_das_mulheres.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal dos direitos da mulher – COMDIM – no âmbito do município de Tunápolis-SC e contém outras providencias.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_24.2021_-_estrutura_administrativa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_24.2021_-_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Administração Direta do Município de Tunápolis, estabelece as atribuições dos órgãos da administração Direta e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Elton Jair Eidt</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_25.2021__-nomeia_areas_industriais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_25.2021__-nomeia_areas_industriais.pdf</t>
   </si>
   <si>
     <t>Denomina as áreas industriais do Município e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_de_lei_no_26.2021_-_reurb.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_de_lei_no_26.2021_-_reurb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização fundiária urbana - REURB - na forma da Lei Federal nº 13.465, de 11 de julho de 2017, no âmbito do Município de Tunápolis - SC, e contém outras providências.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_no_27.2021__-_emenda_incentivos_economicos_3.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_no_27.2021__-_emenda_incentivos_economicos_3.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 294/1994 QUE DIPÕE SOBRE INCENTIVOS ECONÔMICOS E ISENÇÕES FISCAIS PARA EMPRESAS QUE SE INSTALAREM OU AMPLIAREM SUAS ATIVIDADES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_no_28.2021_-_altera_plano_de_cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_no_28.2021_-_altera_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, letra A, da Lei Complementar nº 064, de 27 de janeiro de 2021, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no_29.2021_-_alteracao_contratual_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no_29.2021_-_alteracao_contratual_conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 4ª alteração contratual de Consórcio Público do Consórcio Intermunicipal de Desenvolvimento Regional – CONDER e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_de_lei_no_30.2021_-_desfeta_imovel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_de_lei_no_30.2021_-_desfeta_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a desafetar parte do imóvel próprio municipal que especifica e contém outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_31.2021_-_credito_especial_apae_e_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_31.2021_-_credito_especial_apae_e_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Créditos Especiais no valor de R$ 275.000,00 no orçamento vigente, e dá outras providências</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_lei_no_32.2021_-_permissao_de_uso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_lei_no_32.2021_-_permissao_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza a permissão de uso de equipamentos e materiais por Entidades conforme especifica e contém outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_no_33.2021_substituido.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_no_33.2021_substituido.pdf</t>
   </si>
   <si>
     <t>Autoriza ao pagamento de aluguel de áreas ocupadas para o sistema de abastecimento de água do Município, limpeza e construção de açudes e reservatórios de água, assim como  instalação de equipamentos necessários nas referidas áreas e contém outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_no_34.2021_-_alteracao_contratual_consad.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_no_34.2021_-_alteracao_contratual_consad.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª alteração do Protocolo de Intenções do Consórcio Intermunicipal e Interestadual de Municípios – Santa Catarina, Paraná e Rio Grande do Sul – de Segurança Alimentar, Atenção a Sanidade Agropecuária e Desenvolvimento Local - CONSAD e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_35.2021_-_ppa_2022-2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_35.2021_-_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Plano Plurianual para o quadriênio 2022 a 2025 do município de Tunápolis, Estado de Santa Catarina, e dá outras providências</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_36.2021_-_projeto_de_lei_ldo_2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_36.2021_-_projeto_de_lei_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes para elaboração da Lei Orçamentária do Município de Tunápolis, Estado de Santa Catarina para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_no_37.2021_-_repasse_a_apae_e_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_no_37.2021_-_repasse_a_apae_e_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a efetuar repasse financeiro para as Entidades que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_38.2021_-_desafeta_imovel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_38.2021_-_desafeta_imovel.pdf</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_de_lei_no_39.2021_-_projeto_de_lei_loa_2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_de_lei_no_39.2021_-_projeto_de_lei_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Tunápolis, Estado de Santa Catarina, para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_40.2021_-_emenda_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_40.2021_-_emenda_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Altera a lei 1.369/2018 que dispõe sobre a criação, no âmbito da câmara de vereadores de Tunápolis, do “programa jovem vereador” e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_41.2021_-_alteracao_contratual_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_41.2021_-_alteracao_contratual_conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 6ª alteração contratual de Consórcio Público do Consórcio Intermunicipal de Desenvolvimento Regional – CONDER e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_42.2021_-_programa_de_pmg.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_42.2021_-_programa_de_pmg.pdf</t>
   </si>
   <si>
     <t>Institui programa de inseminação artificial de bovinos de leite e corte no Município de Tunápolis, estado de Santa Catarina e da outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_no_43.2021_-_desafeta_imovel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_no_43.2021_-_desafeta_imovel.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_44.2021_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_44.2021_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 624.000,00, alterando a Lei Orçamentária nº 1.446, de 30 de outubro de 2020, e contém outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_45.2021_-_emenda_creche_renilda.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_45.2021_-_emenda_creche_renilda.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.454/2020 que Denomina como “Creche Renilda Spies” o educandário situado na Rua Afonso Rodrigues, neste município.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_no_46.2021_-_emenda_codigo_de_posturas..pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_no_46.2021_-_emenda_codigo_de_posturas..pdf</t>
   </si>
   <si>
     <t>altera a lei 610/2003 que institui o código de posturas do município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_no_47.2021_-_termo_de_fomento_apae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_no_47.2021_-_termo_de_fomento_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Tunápolis - APAE.</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Neide Bamberg</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no_01.2021_-_de_apelo_-_neide.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no_01.2021_-_de_apelo_-_neide.pdf</t>
   </si>
   <si>
     <t>Incluir os profissionais de educação na 2ª fase de vacinação do grupo prioritário para recebimento da vacina da Covid-19, uma vez que estão inseridos apenas na 4ª fase e em decorrência da retomada das aulas presenciais, necessitam de imunização o mais breve possível .</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no_02.2021_-_fernando_-_vivo_-.docx</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no_02.2021_-_fernando_-_vivo_-.docx</t>
   </si>
   <si>
     <t>solicitando que sejam tomadas providencias, por parte da operadora VIVO, para adequação dos serviços de cobertura de telefonia celular considerando as falhas que a prestação do serviço vem tendo.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no_03.2021_-_elisabeth_-_produtor_de_leite_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no_03.2021_-_elisabeth_-_produtor_de_leite_2.pdf</t>
   </si>
   <si>
     <t>solicitando para que a moção seja encaminhada às autoridades citadas no preâmbulo, para que, de maneira prioritária, desenvolvam políticas protecionistas para a atividade leiteira nacional e estadual, trazendo o leite para a pauta dos produtos amparados pelas ações do Governo Estadual e Federal, desenvolvendo, de consequência, redução da carga tributária, prorrogação de dívidas, aumento do consumo interno e controle dos preços.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_no_04-2021_-_fernando_-_inss_pericias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_no_04-2021_-_fernando_-_inss_pericias.pdf</t>
   </si>
   <si>
     <t>requerendo aos responsáveis pela AGÊNCIA do INSTITUTO NACIONAL DO SEGURO SOCIAL DE SÃO MIGUEL DO OESTE - INSS, solicitando que os mesmos apresentem uma solução URGENTE para o problema da falta de transparência no resultado das perícias realizadas, uma vez que este problema está causando sofrimento a centenas de beneficiários, que ansiosos pelo resultado pericial, ficam a mercê por longo período aguardando o resultado, o que agrava a situação de alguém que já está fragilizado e vulnerável em todos os sentidos.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_no_05-2021_-_aloisio_-_agente_penitenciario.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_no_05-2021_-_aloisio_-_agente_penitenciario.pdf</t>
   </si>
   <si>
     <t>sugerindo para que os candidatos aprovados na prova escrita do Concurso Público de Agente Penitenciário, tenham o edital retificado possibilitando a realização e participação nas demais fases e a formação do Cadastro de reserva, ficando no aguardo do chamado para o Curso de Preparação de Agente Penitenciário.</t>
   </si>
   <si>
     <t>Arno Muller, Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_no_06.2021_-_apelo_-_conder_licenciamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_no_06.2021_-_apelo_-_conder_licenciamento.pdf</t>
   </si>
   <si>
     <t>solicitando que as autoridades citadas se sensibilizem com este APELO e envide esforços seja adotado um novo enquadramento de valores nas taxas de licenciamento, considerando o porte do empreendimento alterando a resolução CONSEMA nº 98/2017, tornando assim viável a continuidade dos pequenos empresários na sua atividade.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_no_07-2021_-_fernando_-_hemocentro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_no_07-2021_-_fernando_-_hemocentro.pdf</t>
   </si>
   <si>
     <t>solicitando para que as autoridades citadas se sensibilizem com este APELO e enviem esforços em implantar um Hemocentro ou Centro de Coleta no Município de São Miguel do Oeste-SC.</t>
   </si>
   <si>
     <t>Arno Muller</t>
   </si>
   <si>
     <t>solicitando as autoridades competentes que enviem esforços para concretização do pleito do asfalto da Fronteira, uma vez que a via é um importante elo de ligação do município, bem como, os números demonstram que a região se destaca em movimento econômico, sendo digna desse investimento que a tantos beneficiará.</t>
   </si>
   <si>
     <t>envidem esforços para o retornar as pericias médicas na agência de São Miguel do Oeste, por ser a medida de máxima urgência e relevância que se impõe no momento.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_no_10-2021_-_todos-_pesar_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_no_10-2021_-_todos-_pesar_1.pdf</t>
   </si>
   <si>
     <t>pesar pelo falecimento de Liara Isabel Schonarth Walter, ex-vereadora deste município.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no_12-2021_-_aloisio_-_isencao_das_taxas_para_bombeiros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no_12-2021_-_aloisio_-_isencao_das_taxas_para_bombeiros.pdf</t>
   </si>
   <si>
     <t>, apelando a isenção das taxas para licença dos Bombeiros enquanto durar a pandemia, para as Sociedades, Associações e outras entidades, que desde o início da pandemia do Covid19 estão sem comercializar bebidas, lanches e nem realizando eventos como festas, bailes, jogos e outros afins.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mocao_no_13-2021_-_agricultores_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mocao_no_13-2021_-_agricultores_1.pdf</t>
   </si>
   <si>
     <t>solicitando as autoridades competentes para que, de maneira prioritária, desenvolvam políticas protecionistas no sentido de empenhar esforços para, por meio da defesa civil criar de leis de incentivo e subsídios aos produtores rurais, para mitigar os prejuízos decorrentes da Seca e da infestação supra-citada.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Elisabeth Scherer, Fernando Weiss, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Renato Gluitz, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_no_14-2021_-_todos-_pesar_saudades.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_no_14-2021_-_todos-_pesar_saudades.pdf</t>
   </si>
   <si>
     <t>manifestando pesar e solidariedade pela tragédia ocorrida na Creche Aquarela, ocorrido em 4 de Maio de 2021.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/60/mocao_no_15-2021_-_policia_penal_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/60/mocao_no_15-2021_-_policia_penal_1.pdf</t>
   </si>
   <si>
     <t>solicitando que após lida em plenário seja enviada as autoridades competentes para que se sensibilizem com este APELO a fim de realizar a convocação e inclusão dos 600 candidatos restantes aprovados no concurso para o provimento de vagas para Agente Penitenciário regido pelo edital nº 01/2019- SAP/SC.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/61/mocao_no_16-2021_-_renato_-_inss_pericias_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/61/mocao_no_16-2021_-_renato_-_inss_pericias_1.pdf</t>
   </si>
   <si>
     <t>solicitando que após lida em plenário seja enviada as autoridades competentes para que envidem esforços para o retornar as pericias médicas na agência de São Miguel do Oeste, por ser a medida de máxima urgência e relevância que se impõe no momento!</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>solicitando a isenção de taxas, à Secretaria de Estado da Segurança Pública do Governo do Estado de Santa Catarina, evitando o fechamento definitivo destas entidades recreativas, sociais, culturais e desportivas.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mocao_no_18-2021_-_aplausos_aos_enfermeiros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mocao_no_18-2021_-_aplausos_aos_enfermeiros.pdf</t>
   </si>
   <si>
     <t>em homenagem aos profissionais da Enfermagem.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mocao_no_19-2021_-_piso_nacional_enfermeiros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mocao_no_19-2021_-_piso_nacional_enfermeiros.pdf</t>
   </si>
   <si>
     <t>A presente MOÇÃO tem o objetivo de prestar APOIO ao Projeto de Lei nº 2.564/2020, em tramitação no Senado Federal, que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem e do Auxiliar de Enfermagem</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mocao_no_20-2021_-_todos-_pesar_-_mauro_bamberg_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mocao_no_20-2021_-_todos-_pesar_-_mauro_bamberg_1.pdf</t>
   </si>
   <si>
     <t>manifestando pesar e solidariedade pelo falecimento do ex-Vereador e Servidor Sr. MAURO LUIZ BAMBERG, ocorrido em 16 de Maio de 2021.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_no_21-2021_-_elisabeth_-_lombadas_na_sc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_no_21-2021_-_elisabeth_-_lombadas_na_sc.pdf</t>
   </si>
   <si>
     <t>apelando seja imediatamente realizada a construção da totalidade das lombadas instaladas na SC-496, km 26, em frente a empresa Schroeder Esquadrias.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Elisabeth Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_no_23-2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja imediatamente viabilizada a instalação da subestação de energia elétrica em nosso Município.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_no_24-2021_-_angelita_-_pl.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_no_24-2021_-_angelita_-_pl.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo Municipal que seja criado o Conselho Municipal dos Direitos da Mulher – COMDIM – no Âmbito do Município de Tunápolis SC.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/608/mocao_no_25-2021_-_aloisio_-_repudio-_fundoao_eleitoral.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/608/mocao_no_25-2021_-_aloisio_-_repudio-_fundoao_eleitoral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO encaminhada às autoridades citadas no preâmbulo, na esperança de que o Presidente da República vete a iniciativa</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/609/mocao_no_26-2021_-_aloisio_-_repudio-_ufsc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/609/mocao_no_26-2021_-_aloisio_-_repudio-_ufsc.pdf</t>
   </si>
   <si>
     <t>solicitando que o Ministério da Educação tome as medidas cabíveis e que desenvolva mecanismos institucionais que impeçam o uso político-ideológico das universidades federais</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/613/mocao_no_27-2021_-_fernando_-_complementacao_salarial.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/613/mocao_no_27-2021_-_fernando_-_complementacao_salarial.pdf</t>
   </si>
   <si>
     <t>A Moção apela que Assembleia Legislativa coloque o Projeto de Emenda a Constituição 32/2020 em votação apenas quando o Estado apresentar aos Deputados a proposta de descompactação da carreira do magistério.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/615/mocao_no_28-2021_-_aloisio_-votacao_da_pl_0319.02019.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/615/mocao_no_28-2021_-_aloisio_-votacao_da_pl_0319.02019.pdf</t>
   </si>
   <si>
     <t>A Presente Moção apela aos Deputados, que deem prioridade a tramitação e aprovação do Projeto de Lei 0319.0/2019, visto ser de extrema importância ao incentivo e desenvolvimento das sociedades no intuito também, de amenizar os enormes prejuízos causados pela Pandemia.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_no_29-2021_-_fernando_-_oncologia_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_no_29-2021_-_fernando_-_oncologia_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, da Câmara de Vereadores de Tunápolis-SC, apresenta MOÇÃO DE APELO, que solicita seja encaminhada ao Ministério da Saúde, em nome do Excelentíssimo Sr. Marcelo Queiroga, ao Secretário de Saúde do Estado de Santa Catarina, Excelentíssimo Sr. André Motta e a Assembleia Legislativa do Estado de Santa Catarina, em nome do Presidente Excelentíssimo Sr. Mauro de Nadal, apelando seja realizada a habilitação e ampliação de atendimento do Hospital Regional Terezinha Gaio Basto na Unidade de assistência de Alta Complexidade em Oncologia (UNACON).</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_no_30-2021_-_bortolini_-_aplausos_bb_-_copia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_no_30-2021_-_bortolini_-_aplausos_bb_-_copia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida a Agência 5435 do Banco do Brasil, pela comemoração os 31 anos de instalação do Banco do Brasil no Município de Tunápolis-SC.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_no_31-2021_-_elisabeth_-_aplausos_fanfarra.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_no_31-2021_-_elisabeth_-_aplausos_fanfarra.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida a Secretária de Cultura e Esportes, Sra. Naíssa Carmine Schaurich e aos integrantes da Fanfarra Municipal, por ocasião da apresentação e condução da Fanfarra Municipal nos sete dias que antecedem a comemoração do dia 7 de Setembro.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/648/mocao_no_32-2021_-_pro-ponte.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/648/mocao_no_32-2021_-_pro-ponte.pdf</t>
   </si>
   <si>
     <t>seja encaminhada ao  Governador do Estado de Santa Catarina, Excelentíssimo Senhor Carlos Moisés da Silva, ao Secretário de Infraestrutura do Estado de Santa Catarina, Excelentíssimo Sr. Thiago Vieira e a Assembleia Legislativa do Estado de Santa Catarina - ALESC, em nome do Presidente Excelentíssimo Sr. Mauro de Nadal, manifestando total APOIO à Comissão Interestadual Pró-Ponte sobre o Rio Uruguai, sendo totalmente favorável a construção desta tão esperada obra que interliga o Estado de Santa Catarina pelo Município de Itapiranga e o Estado do Rio Grande do Sul pelo Município de Barra do Guarita.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Blásio Dill, Fernando Weiss, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Renato Gluitz, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/656/mocao_no_33-2021_-_todos-_pesar_-_paulino_eidt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/656/mocao_no_33-2021_-_todos-_pesar_-_paulino_eidt.pdf</t>
   </si>
   <si>
     <t>apresentam MOÇÃO DE PESAR, que solicitam seja encaminhada a Sra Zoraide Eidt e família, manifestando pesar e solidariedade pelo falecimento do Professor e ex-Vereador de Itapiranga, Sr. Paulino Eidt, ocorrido em 05 de Outubro de 2021.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/657/mocao_no_34-2021_-_bortolini_-apoio_reajuste.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/657/mocao_no_34-2021_-_bortolini_-apoio_reajuste.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, que solicita seja encaminhada aos Deputados Estaduais integrantes da Comissão de Segurança Pública da Assembléia Legislativa de Santa Catarina, para que a proposta de reajuste salarial da segurança pública encaminhada pelo Governo do Estado a ALESC seja alterada com base na Proposta de Lei Complementar (PLC) do Reajuste Linear.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/670/mocao_no_35-2021_-_todos-_pesar_-_flavio_wendling_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/670/mocao_no_35-2021_-_todos-_pesar_-_flavio_wendling_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, que solicitam seja encaminhada a Sra Ivone Wendling e família, manifestando pesar e solidariedade pelo falecimento do amigo e ex-Vereador de Tunápolis, Sr. Flávio Wendling, ocorrido em 18 de Outubro de 2021.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_no_36-2021_-_elisabeth_-_semana_de_incentivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_no_36-2021_-_elisabeth_-_semana_de_incentivo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS dirigida a Secretária de Educação, Cultura e Esportes, Sra. Naíssa Carmine Schaurich, por ocasião da passagem da IX Semana de Incentivo à Leitura e Cultura.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no_37-2021_-_elisabeth_-_pec_3832017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no_37-2021_-_elisabeth_-_pec_3832017.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO a PEC n. 383/2017, ás autoridades citadas no preâmbulo, a fim de que aprovem a alteração a Constituição Federal para garantir recursos mínimos para o financiamento do Sistema Único de Assistência Social - SUAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/700/mocao_no_38.2021_-_gaucho_-_agricultores_-_copia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/700/mocao_no_38.2021_-_gaucho_-_agricultores_-_copia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicitam seja encaminhada ao Excelentíssimo Senhor Carlos Moisés, Governador do Estado de Santa Catarina, à Excelentíssima Senhora Ministra de Estado da Agricultura, Pecuária e Abastecimento, Sra. Tereza Cristina Corrêa da Costa Dias, ao Excelentíssimo Senhor Secretário de Estado da Agricultura, Pesca e Desenvolvimento Rural, Sr. Altair Silva, ao Excelentíssimo Senhor Rodrigo Pacheco, Presidente do Senado Federal, ao Excelentíssimo Senhor Mauro de Nadal, presidente da ALESC, a Bancada Catarinense da Câmara dos Deputados Federais e do Senado Federal, para que tomem uma atitude urgente para apoiar os produtores prejudicados com a grave seca que permeia nossa região.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_no_01.2021_-_gustavo_pedido_de_informacao_inclusao_da_educacao_infantil.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_no_01.2021_-_gustavo_pedido_de_informacao_inclusao_da_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>solicitando esclarecimentos ao Poder Executivo acerca da inclusão de toda a educação infantil na creche Municipal Renilda Spies, e o que será feito com a estrutura hoje existente para a educação infantil.</t>
   </si>
   <si>
     <t>Volnei Deters, Arno Muller, Gustavo Lawisch, Neide Bamberg</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_no_02.2021_-_volnei_-_licitacao_deserta.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_no_02.2021_-_volnei_-_licitacao_deserta.pdf</t>
   </si>
   <si>
     <t>requerimento ao Poder executivo Municipal</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Renato Gluitz, Arno Muller, Elisabeth Scherer, Fernando Weiss, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Volnei Deters</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo Municipal de Tunápolis esclarecimentos referentes a eventual informação quanto a obra de captação de água em andamento no Rio Jundiá, Município de São João do Oeste.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_no_04.2021_-_aloisio_e_renato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_no_04.2021_-_aloisio_e_renato.pdf</t>
   </si>
   <si>
     <t>requerendo ao Poder Executivo Municipal de São João do Oeste esclarecimentos acerca da obra de captação de água em andamento no Rio Jundiá.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Fernando Weiss, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_no_05.2021_-_britador_movel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_no_05.2021_-_britador_movel.pdf</t>
   </si>
   <si>
     <t>REQUERO, após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Senhor Prefeito Municipal de Tunápolis-SC, solicitando à Sua Excelência apresentar à esta Casa Legislativa esclarecimentos e informações acerca do contrato de aluguel de um britador móvel realizado em janeiro de 2020, oriundo da licitação nº 02/2020 Pregão Presencial nº 02/2020 na gestão passada</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>CJLRF - Comissão de Justiça, Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/628/requerimento_no_06.2021_-_comissao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/628/requerimento_no_06.2021_-_comissao.pdf</t>
   </si>
   <si>
     <t>Requerendo do Poder Executivo esclarecemintos referente ao Projeto de Lei nº 30/2021</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_no_07.2021_-_quality.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_no_07.2021_-_quality.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos e informações do Poder Executivo Municipal acerca da empresa QUALITY NUTRIÇÃO ANIMAL.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_no_08.2021_-_alver_klein.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_no_08.2021_-_alver_klein.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos e informações do Poder Executivo Municipal acerca da empresa ALVER KLEIN.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_no_09.2021_-_top_service.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_no_09.2021_-_top_service.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos e informações do Poder Executivo Municipal acerca da empresa TOP SERVICE.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_no_01_-_volnei_-_criacao_de_uma_pagina.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_no_01_-_volnei_-_criacao_de_uma_pagina.pdf</t>
   </si>
   <si>
     <t>sugere a criação de uma página para a Câmara de Vereadores de Tunápolis,_x000D_
 para transmissão das sessões.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_03.2021-_elisabeth_-_faixa_elevada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_03.2021-_elisabeth_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>sugere que seja realizado estudo de viabilidade da construção de uma lombada com faixa de pedestres (faixa elevada) em frente à igreja evangélica assembleia de deus.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_04-2021-_gaucho_-_taxas_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_04-2021-_gaucho_-_taxas_1.pdf</t>
   </si>
   <si>
     <t>sugere instituir em âmbito municipal a isenção do pagamento de taxa de licença através de ALVARÁ, todas as entidades, associações, clubes sociais_x000D_
 e recreativos, sindicatos e similares com caráter filantrópico e sem fins lucrativos.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_no_05-2021-_aloisio_-_faixa_elevada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_no_05-2021-_aloisio_-_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>sugerindo que seja realizado estudo de viabilidade da construção de uma lombada com faixa de pedestres (faixa elevada), na Rua Santo Cristo, ao lado da igreja quadrangular.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_no_06-2021-_bortolini_-_esgoto_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_no_06-2021-_bortolini_-_esgoto_1.pdf</t>
   </si>
   <si>
     <t>sugerindo que seja editada lei que vise alterar o parágrafo único do art. 1º da lei 1.422/2019, majorando o pagamento das despesas com custo de coleta de esgoto para 1m³ por mutuário em conjuntos habitacionais.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_07-2021-_fernando_-feira_livre_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_07-2021-_fernando_-feira_livre_1.pdf</t>
   </si>
   <si>
     <t>que que seja regulamentada a feira livre da agricultura familiar no município de Tunápolis-sc.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_no_08-2021-_aloisio_-_pro-casa_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_no_08-2021-_aloisio_-_pro-casa_2.pdf</t>
   </si>
   <si>
     <t>sugerindo que seja criado programa pró-casa, visando incentivar famílias de baixa renda a instituir benfeitorias residenciais.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_09.2021_-_volnei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_09.2021_-_volnei.pdf</t>
   </si>
   <si>
     <t>sugerindo que o Executivo, através da secretaria municipal da Agricultura, estude viabilidade para passar a contemplar também através deste programa, já no primeiro ano, os produtores que comprovarem que incrementaram novas matrizes produtoras de leite e que ainda não tenham atingido o limite máximo do auxílio.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_no_10-2021-_fernando_-_faixa_de_pedestres_-_copia_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_no_10-2021-_fernando_-_faixa_de_pedestres_-_copia_1.pdf</t>
   </si>
   <si>
     <t>sugerindo que seja realizado estudo de viabilidade para redução do tamanho da faixa de pedestres no conjunto habitacional Otto Bieger.</t>
   </si>
   <si>
     <t>sugerindo que seja realizada campanha educativa junto á população, a fim de que se adote cultura de descarte consciente de lixo, inclusive com instalação de lixeiras no centro das comunidades do interior de Tunápolis.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_12-2021_-_volnei_-_compra_de_vacinas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_12-2021_-_volnei_-_compra_de_vacinas.pdf</t>
   </si>
   <si>
     <t>sugerindo que o executivo Municipal junte-se as reivindicações e tratativas pela possibilidade de fazer a aquisição de vacinas pelos próprios municípios através de consorcio entre municípios, e esteja de prontidão, para havendo essa condição, se credenciar e estar apto a adquirir com recursos próprios as vacinas da Covid 19, para que somando as vacinas cedidas pela União, possamos acelerar a vacinação no município, evitar sofrimentos, salvar vidas da nossa população e como consequência, zelar pela economia.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_no_13-2021_-_gustavo_-_captacao_e_reserva_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_no_13-2021_-_gustavo_-_captacao_e_reserva_de_agua.pdf</t>
   </si>
   <si>
     <t>sugerindo que a municipalidade através das secretarias de Agricultura e Transportes e obras faça um levantamento das propriedades que necessitaram de transporte de água na última estiagem e junto com o produtor desenvolva o melhor sistema de armazenamento e captação de água para cada realidade encontrada nas diversas propriedades, auxiliando na parte burocrática e subsidiando parte do serviço de máquina necessário. Incluindo proteção de fontes, construção de caxambus, abertura de novos açudes, limpeza de açudes e construção de cisternas para captação da água da chuva, afim de melhorar a reserva de água evitando assim despesas não programadas em tempos de pouca chuva.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_no_14-2021_-_gustavo_-_projetos_digital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_no_14-2021_-_gustavo_-_projetos_digital.pdf</t>
   </si>
   <si>
     <t>sugerindo que a câmara municipal de vereadores de Tunápolis adote o expediente da casa de maneira digital, disponibilizando estrutura para o funcionamento de tal modelo.</t>
   </si>
   <si>
     <t>sugerindo ao executivo a aquisição área de terra nos fundos do salão da comunidade de linha São Pedro para construção de campo de futebol.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_16-2021-_fernando_-_inss_-_copia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_16-2021-_fernando_-_inss_-_copia.pdf</t>
   </si>
   <si>
     <t>sugerindo que que seja efetuado convênio com o PREV cidade – posto de Itapiranga a fim de iniciar os atendimentos aos segurados de Tunápolis-sc.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_no_17-2021_-_volnei_-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_no_17-2021_-_volnei_-.pdf</t>
   </si>
   <si>
     <t>Sugerindo Que o executivo através da secretaria da agricultura, estude viabilidade de disponibilizar o referido valor em espécie ao produtor que queira usar outro sêmen que não seja o licitado dentro de sua cota mediante apresentação de nota fiscal da compra. Dessa forma, o produtor poderá optar se quer seguir no programa de melhoramento genético do município ou se quer manter a linhagem do seu programa próprio em que está trabalhando. Visto que esta proposta não trará ônus adicional às contas públicas.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_no_18-2021_-_gustavo_-_reforma_da_eta_pitangueira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_no_18-2021_-_gustavo_-_reforma_da_eta_pitangueira.pdf</t>
   </si>
   <si>
     <t>sugerindo que a administração municipal, através do órgão competente, promova a reforma e ampliação da estação de tratamento de água de linha pitangueira.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_no_19-2021-_gustavo_-_rede_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_no_19-2021-_gustavo_-_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>sugerindo que seja instalada rede de água encanada no perímetro conhecido como linha Corinthians, desde a propriedade de Hernani e Léo Staub até a propriedade de Henrique e Léo Groth.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_no_20-2021-_aloisio_-_lampadas_led.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_no_20-2021-_aloisio_-_lampadas_led.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo que seja concluída a instalação de lâmpadas LED em todo o perímetro urbano do município, e demais espaços públicos.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_no_21-2021_-_volnei_-_fotovoltaica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_no_21-2021_-_volnei_-_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que instale as Três Usinas Fotovoltaicas conforme projeto e recurso aprovados anteriormente.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_no_22-2021-_leandro_-_rede_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_no_22-2021-_leandro_-_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal de Tunápolis que seja instalada rede de água encanada em linha Raigão baixo, posterior a encruzilhada entre as comunidades de Raigão alto e baixo.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_23_-2021-_iptu_-_fernando.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_23_-2021-_iptu_-_fernando.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que avalie a possibilidade de apresentar um Projeto de Lei que vise ISENTAR imóveis localizados em áreas de preservação permanente, do pagamento do IPTU, como forma de desonerar esses proprietários.</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo Municipal que seja realizado estudo de viabilidade para instalação de uma placa de trânsito em Linha São José, indicando a direção ao centro de Tunápolis.</t>
   </si>
   <si>
     <t>Gustavo Lawisch, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_25-2021-_bortolini_e_gustavo_-_aluguel_de_imoveis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_25-2021-_bortolini_e_gustavo_-_aluguel_de_imoveis.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que avalie a possibilidade de locação de imóveis não edificados para uso público.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_26-2021-_bortolini_e_gustavo_-_fiscalizacao_de_imoveis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_26-2021-_bortolini_e_gustavo_-_fiscalizacao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que intensifique a fiscalização dos terrenos baldios e sem manutenção no centro do Município.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_27-2021-_bortolini_-_rede_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_27-2021-_bortolini_-_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que seja instalada rede de água encanada em Linha Canaleta, poster a residência de Honorio Groth.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_28-2021-_bortolini_-_area_de_terra.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_28-2021-_bortolini_-_area_de_terra.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que adquira área de terra destinada a construção de casas populares.</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_29-2021_-_plano_diretor_-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_29-2021_-_plano_diretor_-_todos.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que através do órgão competente, estude a possibilidade e viabilidade da implantação do plano diretor no município de Tunápolis.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_30.2021-_elisabeth_-_seguranca_nas_escolas_5.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_30.2021-_elisabeth_-_seguranca_nas_escolas_5.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que, seja realizado um estudo verificando a possibilidade de reforçar a segurança nas escolas municipais.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_31-2021-_gustavo_-trajeto_linha_bonita_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_31-2021-_gustavo_-trajeto_linha_bonita_1.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal seja concluída a obra de readequação do trajeto, no acesso a Linha Bonita.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_32-2021-_fernando_-_maquina_quebra-galho.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_32-2021-_fernando_-_maquina_quebra-galho.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que seja adquirida uma máquina trituradora de galhos.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_33-2021-_arno_-_associacoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_33-2021-_arno_-_associacoes.pdf</t>
   </si>
   <si>
     <t>sugerindo que o município firme convênio com entidades sociais legalmente constituídas no município para realizar repasse financeiro como forma de amenizar os prejuízos decorrentes do lockdown causado pelo covid-19.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_34_-2021-_gustavo_-_oftalmologista.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_34_-2021-_gustavo_-_oftalmologista.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal  que seja analisada a possibilidade de contratação de médico oftalmologista para atendimento em período integral no município.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_36-2021-_fernando_-_reurb.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_36-2021-_fernando_-_reurb.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que através da secretaria municipal da agricultura estude viabilidade para criar programa especifico para a AVICULTURA do nosso município.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que que o executivo apresente projeto de lei que vise implantar o projeto de regularização fundiária urbana – REURB.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_37-_2021-_bortolini_-_construcao_de_calcadas_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_37-_2021-_bortolini_-_construcao_de_calcadas_1.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que seja viabilizada a construção de calçada para caminhada no prolongamento da SC-496.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>	, sugerindo ao Poder Executivo Municipal que seja realizado o rebaixamento da estrada entre o Clube e a Igreja da Comunidade De Linha São José.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no_39-2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no_39-2021.pdf</t>
   </si>
   <si>
     <t>solicitando ao Poder Executivo Municipal, que através do conselho de trânsito, realize um estudo de viabilidade técnica para implantação de Redutor de Velocidade na rua Padre Luis Froener, situada no Bairro Progresso, na cidade de Tunápolis;</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Inácio Thomas</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que providencie a instalação dos antigos brinquedos do parque municipal na comunidade de Linha Raigão Baixo.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no_41-2021-_inacio_-_hidraulica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no_41-2021-_inacio_-_hidraulica.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que providencie o reforço na segurança do centro de abastecimento de água do Município.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no_42-2021-_elisabeth_-_plantao2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no_42-2021-_elisabeth_-_plantao2.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que majore o repasse financeiro a Associação Hospitalar de Tunápolis a fim de que seja disponibilizado mais um profissional médico para auxiliar nos plantões dos finais de semana.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_43-2021-_bortolini_-iluminacaopublica_pitangueira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_43-2021-_bortolini_-iluminacaopublica_pitangueira.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de iluminação pública no perímetro asfáltico em linha Pitangueira.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_44-2021-_gustavo_-_ginasio_sao_jose.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_44-2021-_gustavo_-_ginasio_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que finalize as obras do ginásio municipal de Linha São Pedro.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_45.2021-_gaucho_-_placa_sao_jose.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_45.2021-_gaucho_-_placa_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado estudo de viabilidade para instalação de placas de redução de velocidade trânsito em Linha São José.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_46-2021-_gustavo_-_revitalizacao_pitangueira_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_46-2021-_gustavo_-_revitalizacao_pitangueira_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a revitalização total da estrada que vai da geral de Linha Pitangueira até Linha Raigão Baixo.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Fernando Weiss, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_47.2021-_fernando_-_faixa_amarela.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_47.2021-_fernando_-_faixa_amarela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal seja realizada adequação da faixa central a partir Banco do Brasil e a implementação de faixa amarela na Rua Padre Balduíno Rambo, a partir do supermercado Veneza até o Açougue Flach.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_48-_2021-_bortolini_-_rede_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_48-_2021-_bortolini_-_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>A indicação sugere ao Poder Executivo Municípal que seja realizada adequação do sistema de distribuição de água da Rua São Miguel, através da interligação do sistema com as caixas d’água instaladas na propriedade de Bernardo Schroer.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_49-2021-_gustavo_-_castracao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_49-2021-_gustavo_-_castracao.pdf</t>
   </si>
   <si>
     <t>A indicação sugere ao Poder Executivo Municipal que viabilize a criação de parcerias para realização de mutirão de castração de cães e gatos.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_50-2021-_fernando_-_mapeamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_50-2021-_fernando_-_mapeamento.pdf</t>
   </si>
   <si>
     <t>A indicação sugere ao Poder Executivo Municipal que seja atualizado o mapeamento do perímetro urbano do município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_51-2021-_caminhao_-_tanque_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_51-2021-_caminhao_-_tanque_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize a aquisição de um caminhão tanque com bomba de água de alta performance.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elton Jair Eidt, Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_52.2021-_fernando_-_horario_do_posto_de_saude.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_52.2021-_fernando_-_horario_do_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja ampliado o horário de atendimento do posto de saúde municipal.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_53_-2021-_gustavo_-_cameras_de_seguranca1_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_53_-2021-_gustavo_-_cameras_de_seguranca1_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que em conjunto com a policia militar de Tunápolis realize a aquisição e instalação de duas câmeras de segurança com identificador de placas.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_54-2021_-_aloisio_-_reforma_garagem_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_54-2021_-_aloisio_-_reforma_garagem_1.pdf</t>
   </si>
   <si>
     <t>Sugere que o executivo proceda a construção de melhorias na garagem de máquinas da prefeitura.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no_55-2021-_arno_-_britagem.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no_55-2021-_arno_-_britagem.pdf</t>
   </si>
   <si>
     <t>A Indicação sugere ao Poder Executivo Municipal que realize a britagem nos acessos principais as comunidades de Linha Pitangueira.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no_56_-2021-_gaucho_-_tubulacao_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no_56_-2021-_gaucho_-_tubulacao_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de tubulação para escoamento de água no acesso ás propriedades de José Christ e Daniel Baumgratz em Linha São Pedro.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no_57-2021-_gustavo_-_iluminacao_praca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no_57-2021-_gustavo_-_iluminacao_praca.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder executivo Municipal que seja realizada a instalação e melhoria da iluminação da praça municipal.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_no_58-2021-_neide_-_bicicross_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_no_58-2021-_neide_-_bicicross_1.pdf</t>
   </si>
   <si>
     <t>Sugere que o Poder Executivo Municipal estude a viabilidade de realizar a substituição da pista de bicicross ,aos fundos da quadra coberta, na rua João Castilho, por um campo de futebol sete.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_59-2021_-_volnei_placas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_59-2021_-_volnei_placas.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Poder Executivo Municipal que através da Secretaria Municipal de Desenvolvimento Econômico e Turismo estude viabilidade para revitalizar e reorganizar o sistema de Placas da cidade e interior, afim de identificar comunidades, praças de lazer públicas e privadas e alertando sobre vias que requerem cuidados especiais.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_60.2021-_fernando_-_reforma_do_ctm_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_60.2021-_fernando_-_reforma_do_ctm_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a atualização completa do Código Tributário Municipal</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_61-2021-_gustavo_-_pavimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_61-2021-_gustavo_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o levantamento das ruas ainda não contempladas com pavimentação.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_62_-2021-_gaucho_-_tubulacao_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_62_-2021-_gaucho_-_tubulacao_fatima.pdf</t>
   </si>
   <si>
     <t>A indicação sugere ao Poder Executivo Municipal que seja viabilizada a instalação de tubulação para escoamento de água no acesso á residência de Carmo Nylland em Linha Fátima.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Maria de Lurdes Fragoso, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_63.2021-_tapa-buracos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_63.2021-_tapa-buracos.pdf</t>
   </si>
   <si>
     <t>A Indicação sugere ao Poder Executivo Municipal que seja realizada a manutenção da pavimentação asfáltica na Avenida Cerro Largo e proximidades.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_64-2021_-_volnei_-_programa_de_turismo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_64-2021_-_volnei_-_programa_de_turismo.pdf</t>
   </si>
   <si>
     <t>A Indicação sugere ao Poder Executivo Municipal que juntamente com a Secretaria de Desenvolvimento Econômico e Turismo, crie o PROGRAMA PRÓ TURISMO em Tunápolis.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Maria de Lurdes Fragoso</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_65-2021-_maria_-_tubulacao_rua_sta_cruz.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_65-2021-_maria_-_tubulacao_rua_sta_cruz.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de tubulação para escoamento de água no acesso á residência de Pedro Thessing, no prolongamento da Rua Santa Cruz.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_66-2021_-_elisabeth_-_fornecimento_de_semen_de_gado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_66-2021_-_elisabeth_-_fornecimento_de_semen_de_gado.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal que através da secretaria municipal de agricultura e meio ambiente, após deliberação em audiencia pública, seja modificado o atual sistema de fornecimento de sêmen de gado.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_67.2021-_fernando_-_rebaixamento_de_estrada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_67.2021-_fernando_-_rebaixamento_de_estrada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o rebaixamento e alargamento da estrada próxima a propriedade de Inácio Rauch, na estrada geral para Linha Canaleta</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_68-2021-_gaucho_-_placas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_68-2021-_gaucho_-_placas.pdf</t>
   </si>
   <si>
     <t>A indicação sugere ao Poder Executivo Municipal que seja viabilizada a instalação de placas de boas vindas nas dividas de Vale Pio com Linha São José e Vale Pio com Linha São Pedro.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_69_-2021-_gustavo_-_balanco_adaptado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_69_-2021-_gustavo_-_balanco_adaptado.pdf</t>
   </si>
   <si>
     <t>sugere ao Poder Executivo Municipal que seja realizada a instalação de balanço adaptado para pessoas com deficiência na praça municipal.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_70-2021_-_volnei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_70-2021_-_volnei.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  que se una aos desejos da comunidade e estude viabilidade para repassar recurso financeiro à Associação Cultural Assistencial Cinquentenária de São Jorge, para a conclusão do Anexo ao Clube Social.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_71-2021-_gustavo_-_hidrantes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_71-2021-_gustavo_-_hidrantes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de hidrantes em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_72-2021-_gustavo_-_pintura_da_quadra.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_72-2021-_gustavo_-_pintura_da_quadra.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a pintura da quadra do ginásio Municipal Francisco Cacildo Froehlich;</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_73-2021-_gaucho_-_leitor_de_agua_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_73-2021-_gaucho_-_leitor_de_agua_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a automação de coleta de leituras com impressão simultânea de faturas de água.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_74.2021_-_elisabeth.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_74.2021_-_elisabeth.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja concretado o trecho na curva acentuada próxima a ponte alta na estrada geral de Linha Fatima e ligação a Iporã do Oeste.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_75.2021_-_volnei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_75.2021_-_volnei.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que viabilize o Asfaltamento do acesso da Área industrial 1, desde a Rodovia SC 496 na gruta São Cristóvão até o acesso à Coomilp num percurso de aproximadamente 600 metros, incluindo o pátio interno da Coomilp onde circulam os caminhões leiteiros</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_76.2021-_curso_de_idosos_3.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_76.2021-_curso_de_idosos_3.pdf</t>
   </si>
   <si>
     <t>sugerindo ao Poder Executivo Municipal que despenda dos mais elevados esforços para lançamento de novo curso de Cuidador de Idosos</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_no_77.2021-_bortolini_-wi-fi.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_no_77.2021-_bortolini_-wi-fi.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de internet wi-fi na praça municipal e outros espaços públicos</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>Blásio Dill</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_78.2021-_blasio_-_estacionamento_idosos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_78.2021-_blasio_-_estacionamento_idosos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja assegurado dois locais para operação de carga e descarga de veículo em frente ao centro dos idosos.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_79.2021-_blasio_-_asfaltamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_79.2021-_blasio_-_asfaltamento.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o asfaltamento da Rua Santo Antônio.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_80-2021-_aloisio_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_80-2021-_aloisio_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>que o executivo em conjunto com a policia militar de Tunápolis realize a aquisição e instalação câmeras de segurança no centro de cada uma das comunidades do interior.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_81-2021-_neide_-_placa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_81-2021-_neide_-_placa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que proceda a correção da grafica da placa localizada na Rua Evaldo Schneider.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_82.2021_-_uniforme_-_volnei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_82.2021_-_uniforme_-_volnei.pdf</t>
   </si>
   <si>
     <t>sugere ao Poder Executivo Municipal que o executivo municipal, através da secretaria municipal de educação, cultura e esportes, estude viabilidade de confeccionar completos uniformes esportivos de jogo, contendo meia, calção e camiseta, enumeradas, para todas as categorias de base do nosso município, desde os 05 anos, tanto no naipe masculino quanto feminino.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>Fernando Weiss, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_83-2021-_bortolini_-rotatorias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_83-2021-_bortolini_-rotatorias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal e a Comissão de Trânsito, sugerindo: que seja realizado estudo de viabilidade para construção de duas rotatórias na Avenida Cerro Largo.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_84-2021-_neide_-_corimoes_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_84-2021-_neide_-_corimoes_1.pdf</t>
   </si>
   <si>
     <t>Indicação nº 84/2021 de autoria da Vereadora Neide Bamber sugerindo ao Poder Executivo Municipal que viabilize a melhoria do acesso e paisagismo do cemitério Municipal.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_85.2021-_blasio_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_85.2021-_blasio_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>propõe-se ao Executivo que estude a viabilidade e a legalidade de se implantar um programa nos moldes do “Bolsa Atleta” federal, enviando à esta Casa um projeto de lei dispondo sobre a matéria, adequando-se os critérios de seleção e concessão aos atletas/esportistas locais, bem como fixando os valores do benefício em conformidade com as possibilidades orçamentárias previstas para a pasta.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>Gilberto de Araujo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_86-2021-_gilberto_-_luminarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_86-2021-_gilberto_-_luminarias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja providenciada a colocação/substituição das hastes de 3 metros com iluminação led no centro da comunidade de sete tombos.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_87.2021-_rojane_-_primeiros_socorros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_87.2021-_rojane_-_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>Sugere que executivo municipal, através da secretaria da educação, sugerindo: que seja implantado curso de primeiros socorros aos alunos das escolas municipais.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_88-2021-_gilberto_-_placa_de_acesso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_88-2021-_gilberto_-_placa_de_acesso.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja adequada/restaurada a placa de identificação do acesso principal a comunidade de Linha Sete Tombos.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_no_89-2021-_bortolini_-_ajuda_de_custo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_no_89-2021-_bortolini_-_ajuda_de_custo.pdf</t>
   </si>
   <si>
     <t>sugere ao Poder Executivo Municipal que seja providenciada ajuda de custo aos acompanhanetes de pacientes que fazem tratamento fora do município.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_no_90-2021-__educacao_ciclistas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_no_90-2021-__educacao_ciclistas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado curso de noções básicas de trânsito aos alunos das escolas municipais.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>Adilson Prasido Borba</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_no_91-2021-_adilson_-_lixeiras_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_no_91-2021-_adilson_-_lixeiras_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de lixeiras no centro da comunidade de São Pedro ou, seja realizado estudo de viabilidade para aumento da frequência de recolha.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>Rojane Rechmann Baumann, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_92-2021_-_volnei_e_rojane.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_92-2021_-_volnei_e_rojane.pdf</t>
   </si>
   <si>
     <t>Sugere que o executivo municipal, juntamente com a secretaria de transportes e obras, tome conhecimento da situação de risco que a ponte sobre o Rio Macaco  Branco entre a divisa da Linha Canaleta e São  Jorge oferece a quem por ela trafega, e pedimos sua imediata recuperação._x000D_
 Também sugerimos a recuperação completa da estrada desde a referida ponte até a propriedade de Rogério Rechmann. A estrada precisa ser cascalhada e alargada, com atenção especial na propriedade de Roque Guebert devido a curva que oferece perigo a motoristas e pedestres.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_93-2021_-_volnei_e_rojane.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_93-2021_-_volnei_e_rojane.pdf</t>
   </si>
   <si>
     <t>Sugere que o executivo municipal juntamente com o setor de urbanismo dê atenção à rotula de acesso do nosso município na comunidade de São Jorge. O local encontra-se abandonado sem nenhuma ornamentação. Sugerimos que sejam plantadas flores em vasos, dando uma nova e renovada visão desta  importante porta de entrada.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_94-2021-_adilson_-_morro_do_facao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_94-2021-_adilson_-_morro_do_facao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de proteções nas laterais e sinalização no morro do facão.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Sabrina Traesel Sehn Schroeder</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_95-2021-_sabrina_-_conselho_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_95-2021-_sabrina_-_conselho_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que analise a viabilidade de criar o conselho municipal da pessoa com deficiência.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>Rojane Rechmann Baumann</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_96.2021-_rojane_-_mudas_de_arvores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_96.2021-_rojane_-_mudas_de_arvores.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que cultive mudas de árvores e as disponibilize anualmente aos alunos de toda rede pública de ensino.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_97-2021-_bortolini_-creche_12_meses.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_97-2021-_bortolini_-creche_12_meses.pdf</t>
   </si>
   <si>
     <t>que o poder executivo crie e implante o programa creche aberta nos 12 meses do ano nas unidades de educação infantil da rede municipal.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_98.2021-_rojane_-_eletrocardiograma.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_98.2021-_rojane_-_eletrocardiograma.pdf</t>
   </si>
   <si>
     <t>que o municipio retome a execução do programa municipal “pratique esporte com segurança, avalie seu coração”.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_99-2021-_arno_-_meia_ortopedica_-_copia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_99-2021-_arno_-_meia_ortopedica_-_copia.pdf</t>
   </si>
   <si>
     <t>Sugere que o municipio disponibilize meia para coto aos pacientes que utilizam perna mecanica.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_100-2021-_arno_-_caminhao_prancha.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_100-2021-_arno_-_caminhao_prancha.pdf</t>
   </si>
   <si>
     <t>Sugere que o municipio inclua nos rol benefícios da lei 491/2001 o serviço de caminhão prancha.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>Arno Muller, Neide Bamberg</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_101-2021-_arno_-_incentivo_ao_produtor.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_101-2021-_arno_-_incentivo_ao_produtor.pdf</t>
   </si>
   <si>
     <t>que o municipio estude a viabilidade estender o benefício contido na lei 1.378/2018, art 7º, aos filhos do produtor rural.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_102-2021-_aloisio_-_devolucao_de_recursos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_102-2021-_aloisio_-_devolucao_de_recursos.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal utilize os recursos a serem devolvidos por esta Casa, no final do presente exercício financeiro, para firmar termo de convênio/fomento com as associações legalmente constituídas no município, a fim de que possam continuar investindo em suas necessidades de maior relevância.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>“altera a Lei Orgânica Municipal, de 05 de dezembro de 2000, e contém outras providências”.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
     <t>Fernando Weiss, Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/618/emenda_no_01.2021_a_pl_26.2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/618/emenda_no_01.2021_a_pl_26.2021.pdf</t>
   </si>
   <si>
     <t>Apresentamos, e segue anexo, o Projeto de Emenda Modificatica nº 01/2021 que altera o Projeto de Lei Complementar nº 26/2021, do Executivo, que “Dispõe sobre a regularização fundiária urbana - REURB - na forma da Lei Federal nº 13.465, de 11 de julho de 2017, no âmbito do Município de Tunápolis - SC, e contém outras providências”</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/619/emenda_no_02.2021_a_pl_26.2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/619/emenda_no_02.2021_a_pl_26.2021.pdf</t>
   </si>
   <si>
     <t>Apresento, e segue anexo, o Projeto de Emenda Modificatica nº 02/2021 que altera o Projeto de Lei Complementar nº 26/2021, do Executivo, que “Dispõe sobre a regularização fundiária urbana - REURB - na forma da Lei Federal nº 13.465, de 11 de julho de 2017, no âmbito do Município de Tunápolis - SC, e contém outras providências”</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/691/emenda_no_03.2021_a_pl_42.2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/691/emenda_no_03.2021_a_pl_42.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa nº 03/2021 que altera o Projeto de Lei nº 42/2021, do Executivo, que “Institui programa de inseminação artificial de bovinos de leite e corte no Município de Tunápolis, Estado de Santa Catarina e da outras providências”:</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>Projeto de Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/642/projeto_de_emenda_substitutiva_no_01.2021.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/642/projeto_de_emenda_substitutiva_no_01.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de aluguel pelo uso de áreas ocupadas pelo sistema de abastecimento de água do Município e contém outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>JOV</t>
   </si>
   <si>
     <t>Indicação Jovem Vereador</t>
   </si>
   <si>
     <t>Alexa Vitória Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_01.2021_alexa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_01.2021_alexa.pdf</t>
   </si>
   <si>
     <t>Sugere que a administração municipal, atraves da secretaria da agricultura, estude a viabilidade de disponibilizar um curso para os agricultores do municipio de maquinários agrícolas.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_02.2021_alexa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_02.2021_alexa.pdf</t>
   </si>
   <si>
     <t>Sugere que a administração municipal mapeie as faixas de pedestre que estão localizadas em pontos cegos e estude a viabilidade de deslocar as faixas para proporcionar melhor visibilidade aos motoristas e pedestres.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>Cristiano Luan Thums Oberger, Ivan Lucas Groth</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_no_03.2021_cristiano-ivan.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_no_03.2021_cristiano-ivan.pdf</t>
   </si>
   <si>
     <t>Sugere que seja disponibilizado transporte público para os atletas participantes do programa “exemplo no esporte, exemplo na vida”.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Marco Gustavo Baumgratz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_no_04.2021_marco.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_no_04.2021_marco.pdf</t>
   </si>
   <si>
     <t>Indicação nº 04/2021 de autoria do Vereador Marco Gustavo Baumgratz com o apoio dos Vereadores Francisco Giovani Lunkes Petry e Felipe Eduardo Bohnen, sugerindo que o Poder Executivo Municipal decrete imediatamente, após se tornar prerrogativa municipal, o fim da obrigatoriedade do uso de máscaras em ambientes públicos.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>Daiane Scheren, Franciele Kessler</t>
   </si>
   <si>
     <t>Indicação nº 05/2021 de autoria das Vereadoras Daiane Scheren e Franciele Kessler, sugerindo ao Poder Executivo Municipal que seja viabilizada a criação de um auxílio/ajuda para a população tunapolitana para aquisição de caixas de água para coleta de água da chuva.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_06.2021_marco_2_estrada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_06.2021_marco_2_estrada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 06/2021 de autoria do Vereador Marco Gustavo Baumgratz com o apoio da Vereadora Alexa Vitória Gluitz, sugerindo ao Poder Executivo Municipal que seja realizada melhoria e alargamento da estrada geral de Linha São José, próximo à divisa com Linha São Pedro até a divisa com Linha Fátima.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Francisco Giovani Lunkes Petry</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_07.2021_-_francisco_petry.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_07.2021_-_francisco_petry.pdf</t>
   </si>
   <si>
     <t>Indicação nº 07/2021 de autoria do Vereador Francisco G. L. Petry com apoio dos Vereadores Alexa V. Gluitz, Felipe E. Bohnen, Marco G. Baumgratz e Thauana P. Schnur, sugerindo ao Poder Executivo Municipal que viabilize a instalação de placas de limite de velocidade e um quebra-molas na Rua São Lourenço nas proximidades a Rua Adão Eidt</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_08.2021_-_francisco_petry.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_08.2021_-_francisco_petry.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal através da secretaria de obras viabilize a manutenção e a correção dos focos de buracos da Avenida Cerro Largo, melhorando as condições de trafegabilidade aos munícipes e demais pessoas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2436,68 +2436,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_no_04-2021_-_aprova_contas_prefeito_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_01.2021__-_criacao_de_pagina_no_facebook.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_n_01.2021_-_substitutivo_novo_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_05.2021_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_06.2021_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_07.2021_-_ficha_limpa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_08.2021_-_institui_o_plano_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_09.2021-_fumar_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_10.2021-_nomeia_rua_arlise_wagner.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_11.2021_-_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_12.2021_-_processo_excepcional_de_escolha_ct.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_13.2021_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_15.2021_-_consignacao_sidredi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_16.2021_-_nomeia_casa_da_cultura_e_auditorio_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_17.2021__-_exclusao_do_recesso_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_19.2021_-_entidades_educacionais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_20.2021_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_21.2021_-_transporte_de_agua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_22.2021_-_amplia_perimetro_urbano_jorge_vollmer.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_23.2021_-_conselhos_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_24.2021_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_25.2021__-nomeia_areas_industriais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_de_lei_no_26.2021_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_no_27.2021__-_emenda_incentivos_economicos_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_no_28.2021_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no_29.2021_-_alteracao_contratual_conder.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_de_lei_no_30.2021_-_desfeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_31.2021_-_credito_especial_apae_e_hospital.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_lei_no_32.2021_-_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_no_33.2021_substituido.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_no_34.2021_-_alteracao_contratual_consad.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_35.2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_36.2021_-_projeto_de_lei_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_no_37.2021_-_repasse_a_apae_e_hospital.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_38.2021_-_desafeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_de_lei_no_39.2021_-_projeto_de_lei_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_40.2021_-_emenda_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_41.2021_-_alteracao_contratual_conder.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_42.2021_-_programa_de_pmg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_no_43.2021_-_desafeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_44.2021_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_45.2021_-_emenda_creche_renilda.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_no_46.2021_-_emenda_codigo_de_posturas..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_no_47.2021_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no_01.2021_-_de_apelo_-_neide.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no_02.2021_-_fernando_-_vivo_-.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no_03.2021_-_elisabeth_-_produtor_de_leite_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_no_04-2021_-_fernando_-_inss_pericias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_no_05-2021_-_aloisio_-_agente_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_no_06.2021_-_apelo_-_conder_licenciamento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_no_07-2021_-_fernando_-_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_no_10-2021_-_todos-_pesar_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no_12-2021_-_aloisio_-_isencao_das_taxas_para_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mocao_no_13-2021_-_agricultores_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_no_14-2021_-_todos-_pesar_saudades.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/60/mocao_no_15-2021_-_policia_penal_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/61/mocao_no_16-2021_-_renato_-_inss_pericias_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mocao_no_18-2021_-_aplausos_aos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mocao_no_19-2021_-_piso_nacional_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mocao_no_20-2021_-_todos-_pesar_-_mauro_bamberg_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_no_21-2021_-_elisabeth_-_lombadas_na_sc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_no_24-2021_-_angelita_-_pl.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/608/mocao_no_25-2021_-_aloisio_-_repudio-_fundoao_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/609/mocao_no_26-2021_-_aloisio_-_repudio-_ufsc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/613/mocao_no_27-2021_-_fernando_-_complementacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/615/mocao_no_28-2021_-_aloisio_-votacao_da_pl_0319.02019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_no_29-2021_-_fernando_-_oncologia_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_no_30-2021_-_bortolini_-_aplausos_bb_-_copia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_no_31-2021_-_elisabeth_-_aplausos_fanfarra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/648/mocao_no_32-2021_-_pro-ponte.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/656/mocao_no_33-2021_-_todos-_pesar_-_paulino_eidt.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/657/mocao_no_34-2021_-_bortolini_-apoio_reajuste.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/670/mocao_no_35-2021_-_todos-_pesar_-_flavio_wendling_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_no_36-2021_-_elisabeth_-_semana_de_incentivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no_37-2021_-_elisabeth_-_pec_3832017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/700/mocao_no_38.2021_-_gaucho_-_agricultores_-_copia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_no_01.2021_-_gustavo_pedido_de_informacao_inclusao_da_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_no_02.2021_-_volnei_-_licitacao_deserta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_no_04.2021_-_aloisio_e_renato.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_no_05.2021_-_britador_movel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/628/requerimento_no_06.2021_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_no_07.2021_-_quality.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_no_08.2021_-_alver_klein.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_no_09.2021_-_top_service.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_no_01_-_volnei_-_criacao_de_uma_pagina.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_03.2021-_elisabeth_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_04-2021-_gaucho_-_taxas_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_no_05-2021-_aloisio_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_no_06-2021-_bortolini_-_esgoto_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_07-2021-_fernando_-feira_livre_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_no_08-2021-_aloisio_-_pro-casa_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_09.2021_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_no_10-2021-_fernando_-_faixa_de_pedestres_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_12-2021_-_volnei_-_compra_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_no_13-2021_-_gustavo_-_captacao_e_reserva_de_agua.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_no_14-2021_-_gustavo_-_projetos_digital.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_16-2021-_fernando_-_inss_-_copia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_no_17-2021_-_volnei_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_no_18-2021_-_gustavo_-_reforma_da_eta_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_no_19-2021-_gustavo_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_no_20-2021-_aloisio_-_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_no_21-2021_-_volnei_-_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_no_22-2021-_leandro_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_23_-2021-_iptu_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_25-2021-_bortolini_e_gustavo_-_aluguel_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_26-2021-_bortolini_e_gustavo_-_fiscalizacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_27-2021-_bortolini_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_28-2021-_bortolini_-_area_de_terra.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_29-2021_-_plano_diretor_-_todos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_30.2021-_elisabeth_-_seguranca_nas_escolas_5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_31-2021-_gustavo_-trajeto_linha_bonita_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_32-2021-_fernando_-_maquina_quebra-galho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_33-2021-_arno_-_associacoes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_34_-2021-_gustavo_-_oftalmologista.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_36-2021-_fernando_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_37-_2021-_bortolini_-_construcao_de_calcadas_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no_41-2021-_inacio_-_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no_42-2021-_elisabeth_-_plantao2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_43-2021-_bortolini_-iluminacaopublica_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_44-2021-_gustavo_-_ginasio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_45.2021-_gaucho_-_placa_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_46-2021-_gustavo_-_revitalizacao_pitangueira_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_47.2021-_fernando_-_faixa_amarela.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_48-_2021-_bortolini_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_49-2021-_gustavo_-_castracao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_50-2021-_fernando_-_mapeamento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_51-2021-_caminhao_-_tanque_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_52.2021-_fernando_-_horario_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_53_-2021-_gustavo_-_cameras_de_seguranca1_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_54-2021_-_aloisio_-_reforma_garagem_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no_55-2021-_arno_-_britagem.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no_56_-2021-_gaucho_-_tubulacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no_57-2021-_gustavo_-_iluminacao_praca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_no_58-2021-_neide_-_bicicross_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_59-2021_-_volnei_placas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_60.2021-_fernando_-_reforma_do_ctm_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_61-2021-_gustavo_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_62_-2021-_gaucho_-_tubulacao_fatima.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_63.2021-_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_64-2021_-_volnei_-_programa_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_65-2021-_maria_-_tubulacao_rua_sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_66-2021_-_elisabeth_-_fornecimento_de_semen_de_gado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_67.2021-_fernando_-_rebaixamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_68-2021-_gaucho_-_placas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_69_-2021-_gustavo_-_balanco_adaptado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_70-2021_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_71-2021-_gustavo_-_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_72-2021-_gustavo_-_pintura_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_73-2021-_gaucho_-_leitor_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_74.2021_-_elisabeth.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_75.2021_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_76.2021-_curso_de_idosos_3.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_no_77.2021-_bortolini_-wi-fi.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_78.2021-_blasio_-_estacionamento_idosos.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_79.2021-_blasio_-_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_80-2021-_aloisio_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_81-2021-_neide_-_placa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_82.2021_-_uniforme_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_83-2021-_bortolini_-rotatorias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_84-2021-_neide_-_corimoes_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_85.2021-_blasio_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_86-2021-_gilberto_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_87.2021-_rojane_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_88-2021-_gilberto_-_placa_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_no_89-2021-_bortolini_-_ajuda_de_custo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_no_90-2021-__educacao_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_no_91-2021-_adilson_-_lixeiras_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_92-2021_-_volnei_e_rojane.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_93-2021_-_volnei_e_rojane.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_94-2021-_adilson_-_morro_do_facao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_95-2021-_sabrina_-_conselho_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_96.2021-_rojane_-_mudas_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_97-2021-_bortolini_-creche_12_meses.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_98.2021-_rojane_-_eletrocardiograma.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_99-2021-_arno_-_meia_ortopedica_-_copia.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_100-2021-_arno_-_caminhao_prancha.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_101-2021-_arno_-_incentivo_ao_produtor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_102-2021-_aloisio_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/618/emenda_no_01.2021_a_pl_26.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/619/emenda_no_02.2021_a_pl_26.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/691/emenda_no_03.2021_a_pl_42.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/642/projeto_de_emenda_substitutiva_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_01.2021_alexa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_02.2021_alexa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_no_03.2021_cristiano-ivan.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_no_04.2021_marco.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_06.2021_marco_2_estrada.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_07.2021_-_francisco_petry.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_08.2021_-_francisco_petry.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/68/decreto_no_04-2021_-_aprova_contas_prefeito_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_resolucao_01.2021__-_criacao_de_pagina_no_facebook.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_n_01.2021_-_substitutivo_novo_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_no_02.2021_-_alteracao_da_carga_horaria_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_no_05.2021_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/83/projeto_de_lei_no_06.2021_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_de_lei_no_07.2021_-_ficha_limpa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_no_08.2021_-_institui_o_plano_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_no_09.2021-_fumar_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_no_10.2021-_nomeia_rua_arlise_wagner.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_no_11.2021_-_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_no_12.2021_-_processo_excepcional_de_escolha_ct.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_no_13.2021_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_no_15.2021_-_consignacao_sidredi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/93/projeto_de_lei_no_16.2021_-_nomeia_casa_da_cultura_e_auditorio_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_no_17.2021__-_exclusao_do_recesso_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_no_19.2021_-_entidades_educacionais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_no_20.2021_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_no_21.2021_-_transporte_de_agua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_no_22.2021_-_amplia_perimetro_urbano_jorge_vollmer.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/101/projeto_de_lei_no_23.2021_-_conselhos_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_no_24.2021_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_no_25.2021__-nomeia_areas_industriais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/516/projeto_de_lei_no_26.2021_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/606/projeto_de_lei_no_27.2021__-_emenda_incentivos_economicos_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/614/projeto_de_lei_no_28.2021_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/616/projeto_de_lei_no_29.2021_-_alteracao_contratual_conder.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/620/projeto_de_lei_no_30.2021_-_desfeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_31.2021_-_credito_especial_apae_e_hospital.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/632/projeto_de_lei_no_32.2021_-_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/633/projeto_de_lei_no_33.2021_substituido.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/643/projeto_de_lei_no_34.2021_-_alteracao_contratual_consad.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/647/projeto_de_lei_no_35.2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_no_36.2021_-_projeto_de_lei_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_no_37.2021_-_repasse_a_apae_e_hospital.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_no_38.2021_-_desafeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/658/projeto_de_lei_no_39.2021_-_projeto_de_lei_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_40.2021_-_emenda_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_41.2021_-_alteracao_contratual_conder.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/687/projeto_de_lei_no_42.2021_-_programa_de_pmg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/688/projeto_de_lei_no_43.2021_-_desafeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/689/projeto_de_lei_no_44.2021_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_45.2021_-_emenda_creche_renilda.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/695/projeto_de_lei_no_46.2021_-_emenda_codigo_de_posturas..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/698/projeto_de_lei_no_47.2021_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/31/mocao_no_01.2021_-_de_apelo_-_neide.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/32/mocao_no_02.2021_-_fernando_-_vivo_-.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_no_03.2021_-_elisabeth_-_produtor_de_leite_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_no_04-2021_-_fernando_-_inss_pericias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_no_05-2021_-_aloisio_-_agente_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_no_06.2021_-_apelo_-_conder_licenciamento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_no_07-2021_-_fernando_-_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_no_10-2021_-_todos-_pesar_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_no_12-2021_-_aloisio_-_isencao_das_taxas_para_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/58/mocao_no_13-2021_-_agricultores_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_no_14-2021_-_todos-_pesar_saudades.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/60/mocao_no_15-2021_-_policia_penal_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/61/mocao_no_16-2021_-_renato_-_inss_pericias_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/63/mocao_no_18-2021_-_aplausos_aos_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/64/mocao_no_19-2021_-_piso_nacional_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/65/mocao_no_20-2021_-_todos-_pesar_-_mauro_bamberg_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_no_21-2021_-_elisabeth_-_lombadas_na_sc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_no_24-2021_-_angelita_-_pl.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/608/mocao_no_25-2021_-_aloisio_-_repudio-_fundoao_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/609/mocao_no_26-2021_-_aloisio_-_repudio-_ufsc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/613/mocao_no_27-2021_-_fernando_-_complementacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/615/mocao_no_28-2021_-_aloisio_-votacao_da_pl_0319.02019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_no_29-2021_-_fernando_-_oncologia_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_no_30-2021_-_bortolini_-_aplausos_bb_-_copia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/636/mocao_no_31-2021_-_elisabeth_-_aplausos_fanfarra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/648/mocao_no_32-2021_-_pro-ponte.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/656/mocao_no_33-2021_-_todos-_pesar_-_paulino_eidt.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/657/mocao_no_34-2021_-_bortolini_-apoio_reajuste.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/670/mocao_no_35-2021_-_todos-_pesar_-_flavio_wendling_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_no_36-2021_-_elisabeth_-_semana_de_incentivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/693/mocao_no_37-2021_-_elisabeth_-_pec_3832017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/700/mocao_no_38.2021_-_gaucho_-_agricultores_-_copia.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/27/requerimento_no_01.2021_-_gustavo_pedido_de_informacao_inclusao_da_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_no_02.2021_-_volnei_-_licitacao_deserta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_no_04.2021_-_aloisio_e_renato.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/500/requerimento_no_05.2021_-_britador_movel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/628/requerimento_no_06.2021_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/638/requerimento_no_07.2021_-_quality.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/639/requerimento_no_08.2021_-_alver_klein.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/641/requerimento_no_09.2021_-_top_service.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_no_01_-_volnei_-_criacao_de_uma_pagina.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_no_03.2021-_elisabeth_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_no_04-2021-_gaucho_-_taxas_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_no_05-2021-_aloisio_-_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_no_06-2021-_bortolini_-_esgoto_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_no_07-2021-_fernando_-feira_livre_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_no_08-2021-_aloisio_-_pro-casa_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_no_09.2021_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_no_10-2021-_fernando_-_faixa_de_pedestres_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_no_12-2021_-_volnei_-_compra_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_no_13-2021_-_gustavo_-_captacao_e_reserva_de_agua.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_no_14-2021_-_gustavo_-_projetos_digital.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_no_16-2021-_fernando_-_inss_-_copia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_no_17-2021_-_volnei_-.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_no_18-2021_-_gustavo_-_reforma_da_eta_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_no_19-2021-_gustavo_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_no_20-2021-_aloisio_-_lampadas_led.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_no_21-2021_-_volnei_-_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_no_22-2021-_leandro_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_23_-2021-_iptu_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_25-2021-_bortolini_e_gustavo_-_aluguel_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_26-2021-_bortolini_e_gustavo_-_fiscalizacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_27-2021-_bortolini_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_28-2021-_bortolini_-_area_de_terra.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_29-2021_-_plano_diretor_-_todos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_30.2021-_elisabeth_-_seguranca_nas_escolas_5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_31-2021-_gustavo_-trajeto_linha_bonita_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_32-2021-_fernando_-_maquina_quebra-galho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_33-2021-_arno_-_associacoes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_34_-2021-_gustavo_-_oftalmologista.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_36-2021-_fernando_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_37-_2021-_bortolini_-_construcao_de_calcadas_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no_41-2021-_inacio_-_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no_42-2021-_elisabeth_-_plantao2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_43-2021-_bortolini_-iluminacaopublica_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_44-2021-_gustavo_-_ginasio_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_45.2021-_gaucho_-_placa_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_46-2021-_gustavo_-_revitalizacao_pitangueira_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_47.2021-_fernando_-_faixa_amarela.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_48-_2021-_bortolini_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_49-2021-_gustavo_-_castracao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_50-2021-_fernando_-_mapeamento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no_51-2021-_caminhao_-_tanque_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_52.2021-_fernando_-_horario_do_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_53_-2021-_gustavo_-_cameras_de_seguranca1_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_54-2021_-_aloisio_-_reforma_garagem_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no_55-2021-_arno_-_britagem.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no_56_-2021-_gaucho_-_tubulacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no_57-2021-_gustavo_-_iluminacao_praca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_no_58-2021-_neide_-_bicicross_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_59-2021_-_volnei_placas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_60.2021-_fernando_-_reforma_do_ctm_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_61-2021-_gustavo_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_62_-2021-_gaucho_-_tubulacao_fatima.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_63.2021-_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_64-2021_-_volnei_-_programa_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_65-2021-_maria_-_tubulacao_rua_sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_66-2021_-_elisabeth_-_fornecimento_de_semen_de_gado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_67.2021-_fernando_-_rebaixamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_68-2021-_gaucho_-_placas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_69_-2021-_gustavo_-_balanco_adaptado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_70-2021_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_71-2021-_gustavo_-_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_72-2021-_gustavo_-_pintura_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_73-2021-_gaucho_-_leitor_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_74.2021_-_elisabeth.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_75.2021_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_76.2021-_curso_de_idosos_3.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_no_77.2021-_bortolini_-wi-fi.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_78.2021-_blasio_-_estacionamento_idosos.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_79.2021-_blasio_-_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_80-2021-_aloisio_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_81-2021-_neide_-_placa.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_82.2021_-_uniforme_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_83-2021-_bortolini_-rotatorias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_84-2021-_neide_-_corimoes_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_85.2021-_blasio_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_86-2021-_gilberto_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_87.2021-_rojane_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_88-2021-_gilberto_-_placa_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_no_89-2021-_bortolini_-_ajuda_de_custo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_no_90-2021-__educacao_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_no_91-2021-_adilson_-_lixeiras_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_92-2021_-_volnei_e_rojane.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_93-2021_-_volnei_e_rojane.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_94-2021-_adilson_-_morro_do_facao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_95-2021-_sabrina_-_conselho_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_96.2021-_rojane_-_mudas_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_97-2021-_bortolini_-creche_12_meses.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_98.2021-_rojane_-_eletrocardiograma.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_99-2021-_arno_-_meia_ortopedica_-_copia.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_100-2021-_arno_-_caminhao_prancha.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_101-2021-_arno_-_incentivo_ao_produtor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_102-2021-_aloisio_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/618/emenda_no_01.2021_a_pl_26.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/619/emenda_no_02.2021_a_pl_26.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/691/emenda_no_03.2021_a_pl_42.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/642/projeto_de_emenda_substitutiva_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_01.2021_alexa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_02.2021_alexa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_no_03.2021_cristiano-ivan.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/665/indicacao_no_04.2021_marco.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_06.2021_marco_2_estrada.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_07.2021_-_francisco_petry.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_08.2021_-_francisco_petry.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>