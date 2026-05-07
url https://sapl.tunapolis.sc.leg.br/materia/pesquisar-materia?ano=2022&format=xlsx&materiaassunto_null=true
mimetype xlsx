--- v0 (2025-10-27)
+++ v1 (2026-05-07)
@@ -54,2260 +54,2260 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>CJLRF - Comissão de Justiça, Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_decreto_01-2022_-licenca_prefeito.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_decreto_01-2022_-licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo municipal a ausentar-se do país e da outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, Orçamentos e contas do Município</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/875/projeto_de_decreto_no_02.2022_-_aprova_contas_prefeito_2020.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/875/projeto_de_decreto_no_02.2022_-_aprova_contas_prefeito_2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa diretora 2022</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_decreto_no_03.2022_-suplementacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_decreto_no_03.2022_-suplementacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no orçamento de 2022, da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_decreto_no_04.2022_-_aprova_contas_prefeito_2021_3.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_decreto_no_04.2022_-_aprova_contas_prefeito_2021_3.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_resolucao_no_01.2022_-_certificado_digital_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_resolucao_no_01.2022_-_certificado_digital_2.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de Certificado Digital para aplicação de assinatura eletrônica em documentos públicos no âmbito da Câmara Municipal de Tunápolis-SC e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno dos Vereadores Mirim Jovens da Câmara Municipal de Tunápolis-SC.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_no_01.2022_-_transporte_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_no_01.2022_-_transporte_de_agua.pdf</t>
   </si>
   <si>
     <t>"Autoriza a outorga de subsídio pelo Poder Executivo Municipal no Transporte de água não tratada para consumo animal às propriedades rurais do Município”.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_no_02.2022_-_incentivos_ao_desenvolvimento_do_turismo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_no_02.2022_-_incentivos_ao_desenvolvimento_do_turismo.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivos ao desenvolvimento do turismo no Município de Tunápolis, e contém outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_no_03.2022_-_altera_a_lei_1380_vale_alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_no_03.2022_-_altera_a_lei_1380_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1380,  de 20 de dezembro de 2018, que Autoriza o poder executivo a dispor sobre a concessão mensal de vale-alimentação por dia trabalhado aos servidores públicos ativos da administração pública do município de Tunápolis e adota outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_no_04.2022_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_no_04.2022_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Inclui área, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_no_05.2022_-_credito_especial_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_no_05.2022_-_credito_especial_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 100.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_no_06.2022_-_ratifica_alteracoes_ciga.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_no_06.2022_-_ratifica_alteracoes_ciga.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções, consubstanciado no contrato de consórcio público do consórcio de inovação na gestão pública (CIGA), e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/718/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/718/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.391/2019 QUE AUTORIZA O PODER LEGISLATIVO A DISPOR SOBRE A CONCESSÃO DO VALE ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA DE VEREADORES DE TUNÁPOLIS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_no_08.2022_-_obras_publicas_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_no_08.2022_-_obras_publicas_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição do Poder Executivo de inaugurar e entregar obras públicas incompletas ou que, embora concluídas, não estejam em condições de atender à população”.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_no_09.2022_-_faixa_de_dominio_publico_sc_496.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_no_09.2022_-_faixa_de_dominio_publico_sc_496.pdf</t>
   </si>
   <si>
     <t>Altera faixa de reserva de domínio público não edificável junto às rodovias de Tunápolis - SC, para fins de utilidade pública.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_no_10.2022_-_alteracao_contribuicao_cvc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_no_10.2022_-_alteracao_contribuicao_cvc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contribuição Financeira para o CVC – CONSÓRCIO INTERMUNICIPAL VELHO CORONEL, do qual o Município aderiu ao mesmo através da Lei Municipal 1351 de 2018.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_no_11.2022_-_incentivos_agropecuarios.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_no_11.2022_-_incentivos_agropecuarios.pdf</t>
   </si>
   <si>
     <t>Institui Incentivos Agropecuários no Município de Tunápolis, objetivando beneficiar produtores rurais, através de programas conforme especifica.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_no_12.2022_-_repasse_hospital_002.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_no_12.2022_-_repasse_hospital_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a efetuar repasse financeiro para a Associação Hospitalar de Tunápolis.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_no_13.2022_substitutivo_a_pl_11.2022_-_incentivos_agropecuarios_002.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_no_13.2022_substitutivo_a_pl_11.2022_-_incentivos_agropecuarios_002.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei substitutivo ao Projeto de Lei nº 11/2022, que “Institui Incentivos Agropecuários no Município de Tunápolis, objetivando beneficiar produtores rurais, através de programas conforme especifica”.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_no_14.2022_-_credito_especial_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_no_14.2022_-_credito_especial_conder.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 140.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_no_15.2022_-_alteracao_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_no_15.2022_-_alteracao_conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 7ª alteração contratual de consórcio público do consórcio de Desenvolvimento Regional – CONDER.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_lei_no_16.2022_-_programa_mais_asfalto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_lei_no_16.2022_-_programa_mais_asfalto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tunápolis a aderir ao Programa “Mais Asfalto”, criado  pelo Consórcio Intermunicipal de Desenvolvimento Regional – CONDER,  firmando o respectivo Contrato de Programa, Contrato de Aporte Financeiro de Ingresso ao Programa e o Contrato de Rateio.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_de_lei_no_17.2022_-_alteracao_aris.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_de_lei_no_17.2022_-_alteracao_aris.pdf</t>
   </si>
   <si>
     <t>Altera o Protocolo de Intenções do Consórcio Público denominado de Agência Reguladora Intermunicipal de Saneamento (ARIS), anexo da Lei nº 1.361/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_18.2022_-_autorizacao_para_o_prefeito_ausentar-se_do_pais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_18.2022_-_autorizacao_para_o_prefeito_ausentar-se_do_pais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a ausentar-se do país e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_19.2022_-_entidades_educacionais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_19.2022_-_entidades_educacionais.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar termo de fomento com entidades educacionais que especifica, e contém outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/768/projetode_lei_no_20.2022_-_altera_a_lei_1355_concessao_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/768/projetode_lei_no_20.2022_-_altera_a_lei_1355_concessao_2.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei 1.355, de 15 de maio de 2018 e contém outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_21.2022_-_despesas_de_locomocao_para_entidades.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_21.2022_-_despesas_de_locomocao_para_entidades.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o custeio de despesas com locomoção de equipes esportivas e Entidades culturais e sociais que representam o Município em eventos.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_22.2022_-_altera_a_lei_854_cis_amesosc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_22.2022_-_altera_a_lei_854_cis_amesosc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 854, de 10 de julho de 2007, que Autoriza a participação do Município de Tunápolis no consórcio Intermunicipal de Saúde da AMEOSC – CIS/AMEOSC.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_23.2022_-_convalidacao_anexos_ppa-ldo_e_loa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_23.2022_-_convalidacao_anexos_ppa-ldo_e_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover alterações na estrutura dos anexos das peças de planejamento que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei_no_24.2022_-_hino.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei_no_24.2022_-_hino.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a obrigatoriedade na execução do Hino Municipal de Tunápolis em Eventos Esportivos e Culturais e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_no_25.2022_-_novo_plano_de_cargos_opcao_02_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_no_25.2022_-_novo_plano_de_cargos_opcao_02_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_26.2022_-_altera_a_lei_1004_cras.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_26.2022_-_altera_a_lei_1004_cras.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1004,  de 12 de agosto de 2010, que Cria o Centro de Referência de Assistência Social – CRAS no Município de Tunápolis  – SC e da outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/812/projeto_de_lei_no_27.2022_-_plano_de_carreira_do_magisterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/812/projeto_de_lei_no_27.2022_-_plano_de_carreira_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/813/projeto_de_lei_no_28.2022_-_altera_a_lei_1387_fia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/813/projeto_de_lei_no_28.2022_-_altera_a_lei_1387_fia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1387,  de 03 de abril de 2019, que Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e as normas gerais para sua adequada aplicação no Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/814/projeto_de_lei_no_29.2022_-_altera_a_lei_26_act.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/814/projeto_de_lei_no_29.2022_-_altera_a_lei_26_act.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 26/2011, de 01 de abril de 2022, que Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_no_30.2022_-_vale_livro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_no_30.2022_-_vale_livro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de "Vale Livro” a ser distribuído durante a Feira do Livro do Município de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_no_31.2022_-_substitutivo_da_pl_29.2022_altera_a_lei_26_act.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_no_31.2022_-_substitutivo_da_pl_29.2022_altera_a_lei_26_act.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 26/2011, de 01 de abril de 2011, que Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_no_32.2022_-_altera_a_lei_1047.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_no_32.2022_-_altera_a_lei_1047.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1047, de 14 de setembro de 2011, que Institui o CODET – Conselho de Desenvolvimento de Tunápolis e dá contém providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_33.2022_-_credito_especial_terreno_educacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_33.2022_-_credito_especial_terreno_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 135.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_34.2022_-_liberdade_economica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_34.2022_-_liberdade_economica.pdf</t>
   </si>
   <si>
     <t>Institui a declaração municipal de direitos de liberdade econômica, estabelecendo normas relativas à livre iniciativa, ao livre exercício da atividade econômica no município de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Elisabeth Scherer, Fernando Weiss, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Renato Gluitz, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_35.2022_-_correto_-_nomeia_centro_poliesportivo_bertilo_wiggers.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_35.2022_-_correto_-_nomeia_centro_poliesportivo_bertilo_wiggers.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei 380/97 que dispõe sobre a denominação do ginásio municipal de esportes e do centro esportivo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_no_36.2022_-_estadio_municipal_nilo_spies.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_no_36.2022_-_estadio_municipal_nilo_spies.pdf</t>
   </si>
   <si>
     <t>Denomina Estádio Municipal Nilo Spies e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_37.2022_-_consad_alteracao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_37.2022_-_consad_alteracao.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª alteração do Contrato de Consórcio do Consórcio Intermunicipal e Interestadual de Municípios – Santa Catarina, Paraná e Rio Grande do Sul – de Segurança Alimentar, Atenção a Sanidade Agropecuária e Desenvolvimento Local - CONSAD e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/838/projeto_de_lei_no_38.2022_-_amplia_perimetro_urbano_002.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/838/projeto_de_lei_no_38.2022_-_amplia_perimetro_urbano_002.pdf</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_no_39.2022_-_alteracao_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_no_39.2022_-_alteracao_conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 8ª alteração contratual de consórcio público do consórcio de Desenvolvimento Regional – CONDER.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_no_40.2022_-_recebe_lote_urbano_do_estado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_no_40.2022_-_recebe_lote_urbano_do_estado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tunápolis a receber por doação lote urbano de propriedade do Estado de Santa Catarina, conforme especifica.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_no_41.2022_-_credito_especial_garagem__area_industrial_002.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_no_41.2022_-_credito_especial_garagem__area_industrial_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 300.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/853/projeto_de_lei_no_42.2022_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/853/projeto_de_lei_no_42.2022_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_no_43.2022_-_alteracoes_ppa_2022-2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_no_43.2022_-_alteracoes_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do PPA – Plano Plurianual 2022/2025, instituído pela Lei Municipal nº 1.489/2021, do Município de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_no_44.2022_-_ldo_2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_no_44.2022_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes para elaboração da Lei Orçamentária do Município de Tunápolis, Estado de Santa Catarina para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_no_45.2022_-_audiencias_publicas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_no_45.2022_-_audiencias_publicas.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da transmissão das audiências públicas do poder executivo de Tunápolis-SC e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_no_46.2022_-_vereador_mirim_jovem.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_no_46.2022_-_vereador_mirim_jovem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito da Câmara Municipal de TUNÁPOLIS/SC do “Programa Vereador Mirim-Jovem” e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_47.2022_-_alteracao_cvc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_47.2022_-_alteracao_cvc.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A LEI Nº 1351, DE 02 DE ABVRIL DE 2018, QUE AUTORIZA O INGRESSO DO MUNICÍPIO NOS PROGRAMAS DO CONSÓRCIO INTERMUNICIPAL VELHO CORONEL – CVC, BEM COMO  A RECENTE APROVAÇÃO PELA AUTORIDADE EXECUTIVA DA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES, E A NECESSIDADE DE RATIFICAÇÃO PELO LEGISLATIVO MUNICIPAL, RESOLVE:</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/864/projeto_de_lei_no_48.2022_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/864/projeto_de_lei_no_48.2022_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_no_49.2022_-_projeto_de_lei_loa_2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_no_49.2022_-_projeto_de_lei_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Tunápolis, Estado de Santa Catarina, para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/878/projeto_de_lei_no_50.2022_-_substituido_lei_complemntar_altera_lei_diretrizes_e_bases_educacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/878/projeto_de_lei_no_50.2022_-_substituido_lei_complemntar_altera_lei_diretrizes_e_bases_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo ao Projeto de Lei nº 50/2022 que "Dá nova redação ao Artigo 10 da Lei Complementar 001, de 01 de julho de 1999, que Estabelece as Diretrizes e Bases da Educação Municipal".</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_de_lei_no_51.2022_-_programa_exemplo_no_esporte_exemplo_na_vida.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_de_lei_no_51.2022_-_programa_exemplo_no_esporte_exemplo_na_vida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa “Exemplo no Esporte, Exemplo na Vida”, e contém outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Elisabeth Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_no_52.2022_-_declara_patrimonio_cultural_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_no_52.2022_-_declara_patrimonio_cultural_1.pdf</t>
   </si>
   <si>
     <t>"Declara Patrimônio Cultural Imaterial Do Município De Tunápolis a Exposição Feira Agropecuária Comercial e Industrial De Tunápolis- EFACITUS."</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_no_53.2022_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_no_53.2022_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 735.500,00, alterando a Lei Orçamentária nº 1.491, de 26 de novembro de 2021, e contém outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_no_54.2022_-_lei_conselho_tutelar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_no_54.2022_-_lei_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 9° do art. 44 da Lei Municipal n. 1.387/2019 que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e as normas gerais para sua adequada aplicação no Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_no_55.2022_-_custeio_de_locomocao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_no_55.2022_-_custeio_de_locomocao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o custeio de despesas com locomoção de equipes, entidades, grupo de pessoas, conforme especifica.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_no_56.2022_-_estatuto_dos_servidores_publicos_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_no_56.2022_-_estatuto_dos_servidores_publicos_1.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 64 da Lei Complementar Municipal n. 13, de 17 de maio de 2006, que dispõe sobre o Estatuto dos Servidores Públicos Municipais de Tunápolis e adota outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_no_57.2022_-_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_no_57.2022_-_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo urbano do Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_58.2022_-_repasse_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_58.2022_-_repasse_hospital.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_no_59.2022_-_altera_a_lei_810_estagiarios.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_no_59.2022_-_altera_a_lei_810_estagiarios.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 810, de 16 de agosto de 2006, que Dispõe sobre o programa de estágio para estudantes, na Administração Pública Municipal de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_no_60.2022_-_ratifica_as_despesas_em_predio_do_estado_de_sc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_no_60.2022_-_ratifica_as_despesas_em_predio_do_estado_de_sc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetuar e ratificar as despesas inerentes com reformas e ampliações em Prédio do Estado de Santa Catarina, conforme especifica.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_no_61.2022_-_termo_de_fomento_apae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_no_61.2022_-_termo_de_fomento_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Tunápolis - APAE.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_no_62.2022_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_no_62.2022_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_no_63.2022_-_credito_especial_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_no_63.2022_-_credito_especial_conder.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 60.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/709/mocao_no_01-2022_-_gaucho_-_eucaliptos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/709/mocao_no_01-2022_-_gaucho_-_eucaliptos.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, CARLOS MOISÉS DA SILVA, ao Excelentíssimo Senhor Chefe da Casa Civil, GENERAL RICARDO MIRANDA AVERSA, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MAURÍCIO ESKUDLARK, ao Excelentíssimo Senhor Diretor Presidente da CELESC S/A, CLEICIO POLETO MARTINS, e a ouvidoria da CELESC S/A, apelando seja imediatamente procedida a fiscalização e supressão da vegetação excedente, quanto ao disposto na Lei Estadual n. 17.588 de 30 de outubro de 2018 e, a qual estabelece limites para o plantio de árvores exóticas e nativas próximo a rede de distribuição de energia elétrica.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Arno Muller</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/715/mocao_no_02-2022_-_arno_-_incentivo_ao_comercio_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/715/mocao_no_02-2022_-_arno_-_incentivo_ao_comercio_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, CARLOS MOISÉS DA SILVA , ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MOACIR SOPELSA, a Bancada Catarinense da Câmara dos Deputados Federais e do Senado Federal, pugnando sejam os benefícios concedidos aos agricultores estendidos ao comerciante, indiretamente afetado pela forte seca que assola todo o Oeste de Santa Catarina.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Fernando Weiss, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/720/mocao_no_03-2022_-_troca-troca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/720/mocao_no_03-2022_-_troca-troca.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, CARLOS MOISÉS DA SILVA, ao Excelentíssimo Senhor Altair Silva, Secretário Estadual da Agricultura e Política Rural, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MOACIR SOPELSA, apelando a isenção, redução de valores ou adiamento do pagamento do programa troca-troca (sementes e calcário) pelos agricultores, valores esses cujo vencimento está programado para o mês de abril do corrente ano.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/721/mocao_no_04-2022_-_gustavo_-_repudio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/721/mocao_no_04-2022_-_gustavo_-_repudio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO, que solicita seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, CARLOS MOISÉS DA SILVA, repudiando a aprovação e sanção da Lei nº 18.319/2021 que o Governo do Estado enviou no final do ano e que foi aprovado pela Assembleia Legislativa do Estado de SC, promovendo alterações em normas tributárias as quais podem representar reajustes de preços no leite tipo longa vida, desnatado, semidesnatado e integral.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO que solicita seja encaminhada a Senhora Cristiane Regina Torcatto, Gerente de Contas da Vivo/SC, com cópia a ANATEL - Agência Nacional de Telecomunicações, para que tomem conhecimento da situação absurda que acomete os consumidores deste Município em razão da péssima cobertura de rede disponibilizada pela operadora Vivo.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/733/mocao_no_06-2022_-_aloisio_-_br_163.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/733/mocao_no_06-2022_-_aloisio_-_br_163.pdf</t>
   </si>
   <si>
     <t>Apelando a imediata instalação de sinalização viária no trevo de Descanso (BR 163), indicando a saída para Itapiranga/Barra do Guarita.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/738/mocao_no_07.2022_-_volnei_-_bike_tunas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/738/mocao_no_07.2022_-_volnei_-_bike_tunas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, que solicita seja encaminhada ao grupo Bike Tunas, nas pessoas de Fernando Gassen, Vanduir Matias Deters, Pietra Mueller e Bruno Lauxen, Coordenadores do Grupo, como forma de demonstrar grande apreço pela organização e sucesso na realização do 4º Pedala Tunápolis.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/745/mocao_no_08.2022_-_elisabeth_-_corpo_de_bombeiro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/745/mocao_no_08.2022_-_elisabeth_-_corpo_de_bombeiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, que solicita seja encaminhada ao Corpo de Bombeiros Militar de Santa Catarina, na pessoa do Ilmo. Coronel BM Marcos Aurélio Barcelos, ao Comandante do 12º Batalhão de Bombeiros Militar, Ilmo. Tenente-Coronel BM Alcione Amilton de Fragas e ao Comandante do 1º Grupo de Bombeiros Militar, Ilmo. 3º Sargento BM Oldair Schmitz, pelos relevantes serviços prestados no decorrer desses 15 anos do Quartel de Iporã do Oeste-SC, celebrado neste dia 31 de março.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/751/mocao_no_09.2022_-_aloisio_-votacao_da_pl_0319.02019.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/751/mocao_no_09.2022_-_aloisio_-votacao_da_pl_0319.02019.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo que solicita seja encaminhada ao Presidente da ALESC, Excelentíssimo Sr. Moacir Sopelsa apelando a priorização na tramitação e aprovação da Projeto de Lei 0319.0/2019.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Fernando Weiss, Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_no_10.2022_-_bocha.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_no_10.2022_-_bocha.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada a Comissão Municipal de Esportes – CME, na pessoa de Edison Bieger, Chefe da Divisão de Esportes, a sociedade de Sete Tombos na pessoa de Gilberto Araújo, Presidente da Sociedade, a família de Antônio Zoz na pessoa de Elsa Zoz, e a todas as equipes participantes pela organização e sucesso na realização do Torneio de Bocha Antônio Zoz na sociedade de Linha Sete Tombos.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_no_11-2022_-_gaucho_-_rebate.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_no_11-2022_-_gaucho_-_rebate.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, solicita seja encaminhada ao Presidente Da República, Excelentíssimo Sr. Jair Messias Bolsonaro, Ao Ministro da Agricultura, Pecuária e Abastecimento, Excelentíssimo Sr. Marcos Montes, ao Secretário de Agricultura Familiar e Cooperativismo, Excelentíssimo Sr. Marcio Cândido Alves, apelando seja imediatamente procedida a Edição de novo Decreto, estendendo a concessão do rebate nas operações de crédito rural de custeio e de investimento contratadas também aos agricultores que possuam parcelas vincendas posterior a 31 de julho de 2022 e aos que adimpliram seus custeios anterior a publicação do Decreto 11.029/2022.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_12-2022_-_reconstroi_sc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_12-2022_-_reconstroi_sc.pdf</t>
   </si>
   <si>
     <t>Apelando para que seja imediatamente procedida a ampliação do crédito especial disponibilizado, estendendo a concessão do rebate do Programa Reconstrói SC a todos os inscritos ou enquadráveis no PRONAF.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_13-2021_-_fernando_-_hemocentro_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_13-2021_-_fernando_-_hemocentro_1.pdf</t>
   </si>
   <si>
     <t>A Presente Moção de Apelo tem o intuito de solicitar que seja realizado estudo de viabilidade para implantação de um hemocentro regional ou núcleo de coletas de sangue, no Município de São Miguel do Oeste, a fim de facilitar as doações de sangue, tendo em vista que o Município é polo da região e conta com um Hospital Regional e dois Hospitais Particulares.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/803/mocao_no_14.2022_-_telhado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/803/mocao_no_14.2022_-_telhado.pdf</t>
   </si>
   <si>
     <t>A presente moção de apelo tem o intuito de solicitar que seja realizada a reforma do telhado do ginásio em anexo a Escola Estadual Básica Padre Balduíno Rambo.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/804/mocao_no_15.2022_-_fernando_-_uti_infantil.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/804/mocao_no_15.2022_-_fernando_-_uti_infantil.pdf</t>
   </si>
   <si>
     <t>Moção de apelo que solicita seja encaminhada ao Excelentíssimo Governador do Estado de Santa Catarina Carlos Moises, ao Excelentíssimo Presidente da Assembleia Legislativa de Santa Catarina Moacir Sopelsa, e ao senhor Secretário de Estado da Saúde de Santa Catarina Aldo Baptista Neto, apelando a comunhão de esforços e investimentos para a implantação de uma uti infantil em São Miguel do Oeste.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_no_16.2022_-_fernando_-_ampliacao_uti_hrtgb.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_no_16.2022_-_fernando_-_ampliacao_uti_hrtgb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO que solicita seja encaminhada ao Excelentíssimo Senhor Carlos Moisés, Governador do Estado de Santa Catarina, ao Senhor Rogério Ribeiro, Superintendente do Ministério da Saúde em Santa Catarina e ao Senhor André Motta Ribeiro, Secretário de Saúde do Estado de Santa Catarina, apelando que o governo do estado providencie com urgência a ampliação da quantidade de leitos de UTI (unidade de terapia intensiva) NO Hospital Regional Terezinha Gaio Basso, Em São Miguel do Oeste.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_no_17.2022_-_renato_-_inss_pericias_1_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_no_17.2022_-_renato_-_inss_pericias_1_2.pdf</t>
   </si>
   <si>
     <t>Presente Moção de Apelo tem o intuito de manifestar apoio aos contribuintes e segurados do Instituto Nacional do Seguro Social – INSS, do Município de Tunápolis/SC e de toda a microrregião do Extremo Oeste Catarinense, tendo em vista a falta de atendimentos de perícias na agência de São Miguel do Oeste.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/827/mocao_no_18.2022_-volnei-_uffs.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/827/mocao_no_18.2022_-volnei-_uffs.pdf</t>
   </si>
   <si>
     <t>Apela para que seja implantado um campus da universidade federal da fronteira sul – UFFS no Extremo-Oeste de Santa Catarina, preferencialmente em São Miguel do Oeste.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_no_19.2022_-_agentes_de_saude.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_no_19.2022_-_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>Apela para que se dê prioridade na tramitação do projeto de lei 1.336/22, que regulamenta  o direito ao adicional de insalubridade em grau máximo aos agentes comunitários de saúde e os agentes de combate a endemias.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/836/mocao_no_20.20222_-_gustavo_-_lombadas_sc_496.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/836/mocao_no_20.20222_-_gustavo_-_lombadas_sc_496.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Excelentíssimo Sr. Eliseu Bilibio, Coordenador Geral de Infraestrutura do Extremo Oeste de Santa Catarina, apelando seja imediatamente realizada a adequação das lombadas instaladas na SC-496, km 26, em frente a empresa Schroeder Esquadrias e da lombada instalada no acesso ao trevo de Belmonte-SC.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_no_21.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Apela pela criação de programas de apoio à aquisição de habitação e/ou disponibilização de linhas de crédito específicas para trabalhadores e empregados.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/882/mocao_no_22.2022_-_renato_-_inss_pericias_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/882/mocao_no_22.2022_-_renato_-_inss_pericias_1.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Excelentíssimo Senhor JOSÉ CARLOS OLIVEIRA, Ministro do Trabalho e Previdência, ao Excelentíssimo Senhor GUILHERME SERRANO, Presidente do Instituto Nacional do Seguro Social (INSS), à Senhora KATHIA MARIA MOREIRA BRAGA, Superintendente Regional da Região Sul e ao Senhor FERNANDO GUSMÃO, Gerente da Agência de São Miguel do Oeste/SC, em razão da falta de atendimento pericial na Agência de São Miguel do Oeste.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_01.2022_-_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_01.2022_-_hospital.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS, após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Senhor Presidente da Associação Hospitalar de Tunápolis-SC, solicitando à Sua Excelência apresentar à esta Casa Legislativa esclarecimentos acerca da adequação da sala para instalação do equipamento de Raio-X.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>Arno Muller, Gustavo Lawisch, Neide Bamberg, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_02.2022_-_prefeitura.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_02.2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Excutivo Municipal para apresentar à esta Casa Legislativa cópia dos seguintes documentos, relativo à compra de EPI”s, mas especificamente, luvas e mascaras, pela secretaria municipal de saúde: Período de 2021 até a data de hoje: Notas fiscais; Comprovantes de liquidação; Comprovantes de pagamento.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_no_03.2022_-_mureta.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_no_03.2022_-_mureta.pdf</t>
   </si>
   <si>
     <t>REQUER que seja enviado o presente Pedido de Informações ao Senhor Prefeito Municipal de Tunápolis-SC, solicitando à Sua Excelência apresentar à esta Casa Legislativa, cópia dos seguintes documentos, relativo à Licitação Tomada de Preços n° 13/2021, contrato administrativo n° 133/2021, que tem como objeto “contratação, sob regime de empreitada por preço global, de empresa para construção de mureta com cerca na creche municipal Renilda Spies, conforme projetos, memorial descritivo e orçamento”:</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_no_04.2022_-_estadio_nilo_spies.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_no_04.2022_-_estadio_nilo_spies.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Senhor Prefeito Municipal de Tunápolis, solicitando à Sua Excelência que apresente à esta Casa Legislativa a integralidade do projeto de engenharia do Estádio Municipal Nilo Spies, incluindo a área de estacionamento e locação da estrutura dos postes de iluminação do campo.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_no_05.2022_-_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_no_05.2022_-_agua.pdf</t>
   </si>
   <si>
     <t>Requerendo que após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Senhor Prefeito Municipal de Tunápolis, solicitando  ao Prefeito Municipal que apresente à esta Casa Legislativa informações sobre a obra de instalação de água ás comunidades de Raigão Baixo e Canaleta.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>Neide Bamberg, Rojane Rechmann Baumann, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/866/requerimento_no_06.2022_-_folhas_de_pgto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/866/requerimento_no_06.2022_-_folhas_de_pgto.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Senhor Prefeito Municipal de Tunápolis-SC, solicitando à Sua Excelência, que apresente à esta Casa Legislativa a cópia das folhas de pagamento desde a admissão até 31/12/2021 da Servidora Marlei Giehl Bieger, bem como o respectivo relatório de ponto eletrônico do mesmo período da mesma servidora;</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_no_07.2022_-_hospital2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_no_07.2022_-_hospital2.pdf</t>
   </si>
   <si>
     <t>Pedido de informações ao Hospital de Tunápolis/SC</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_no_08.2022_-_inss.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_no_08.2022_-_inss.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, após ouvido o Plenário, seja enviado o presente pedido de Informação ao Senhor FERNANDO GUSMÃO, Gerente da Agência de São Miguel do Oeste/SC, solicitando à Sua Excelência apresentar à esta Casa Legislativa esclarecimentos acerca das perícias médicas realizadas na Agência de São Miguel do Oeste</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_arno_-_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_arno_-_agua.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Senhor Prefeito Municipal de Tunápolis, solicitando à Sua Excelência que apresente à esta Casa Legislativa resposta aos seguintes questionamentos:_x000D_
 -  Está sendo planejado ou realizado algum tipo de estudo para captação de água do Rio Peperi, especialmente visando amenizar prejuízos em períodos de estiagem?_x000D_
 - Há intenção/previsão de instalação de rede de água na Linha Groth, especialmente no trecho entre as residências de Léo Staub e Ivo Groth?</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_01.2022-_fernando_-_incentivo_a_captacao_de_agua_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_01.2022-_fernando_-_incentivo_a_captacao_de_agua_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude a viabilidade de proceder a concessão de incentivo a instalação em residências de sistema de captação de água da chuva.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_02.2022-_elisabeth-_maquinas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_02.2022-_elisabeth-_maquinas.pdf</t>
   </si>
   <si>
     <t>Sugere a aquisição de uma mini escavadeira e uma máquina de sinalização viária para o setor de urbanismo.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>Fernando Weiss, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no_03.2022-_fernando_e_bortolini_-_iptu.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no_03.2022-_fernando_e_bortolini_-_iptu.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado estudo de viabilidade para isentar do pagamento de IPTU, o idoso, deficiente físico e/ou mental, aposentado e pensionista de baixa renda.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_04.2022_-_arno_-_bombeamento_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_04.2022_-_arno_-_bombeamento_de_agua.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado projeto para implantação de sistema de captação de água do rio peperi até a hidraulica de linha pitangueira, com ponto de carregamento em linha águas frias.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_05.2022_-_atendimento_veterinario.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_05.2022_-_atendimento_veterinario.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja alterado a lei 1.378/2018, especificamente no que diz respeito ao formato e concessão do programa de atendimento veterinário.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_06.2022-_aloisio_-_caixa_dagua_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_06.2022-_aloisio_-_caixa_dagua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a transferência das caixas de distribuição de água de Linha São Pedro para o morro do facão.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja analisada a possibilidade de conceder a progressividade do IPTU aos proprietários de loteamentos.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_08.2022-_gustavo_-_curva_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_08.2022-_gustavo_-_curva_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja licitado ou elaborado projeto para aplicação do concreto armado na curva que antecede a ponte de Linha Fátima.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_09.2022-_sobreaviso_obras.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_09.2022-_sobreaviso_obras.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instituição do regime de sobreaviso aos servidores lotados na secretaria de obras.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_10.2022-_volnei_-_drone.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_10.2022-_volnei_-_drone.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de um Drone.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_11.2022-_aloisio-sinalizacao_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_11.2022-_aloisio-sinalizacao_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de placas anterior ao morro do Facão, em Linha São Pedro, sinalizando o desvio de veículos de carga através da Linha Wirth.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_12.2022-_fernando_-_leis_municipais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_12.2022-_fernando_-_leis_municipais.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja renovado o convênio com o site leis municipais;</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no_13.2022-_elisabeth_-_audiencias_publicas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no_13.2022-_elisabeth_-_audiencias_publicas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que as audiencias publicas sejam realizadas nas dependências da Câmara de vereadores a fim de possibilitar a transmissão á população.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_14-2022-_volnei_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_14-2022-_volnei_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a viabilidade de majorar os vencimentos dos representantes do conselho tutelar.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_15.2022-_psd_-_sinalizacao_viaria.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_15.2022-_psd_-_sinalizacao_viaria.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a repintura da sinalização viária horizontal em todo perímetro urbano.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja procedida a elaboração do projeto de pavimentação asfáltica da sede do município até a divisa de São João do Oeste e da sede até a divisa de Iporã do Oeste.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_17.2022-_aloisio_pontes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_17.2022-_aloisio_pontes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a construção da ponte que da acesso a propriedade de Silene e Urbano Christ em Linha São Pedro.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_18.2022-_elisabeth_-_cm_asfato_da_fronteira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_18.2022-_elisabeth_-_cm_asfato_da_fronteira.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a viabilidade de compensação ou isenção da contribuição de melhoria do asfalto da fronteira aos proprietários afetados pela desapropriação de áreas lindeiras.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no_19.2022-_renato_-_iluminacao_das_associacoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no_19.2022-_renato_-_iluminacao_das_associacoes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação de lei de incentivo ao esporte para substituição das lâmpadas de vapor de sódio por lâmpadas de led nos campos das comunidades.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_20.2022-_renato_-_asfalto_sao_jose.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_20.2022-_renato_-_asfalto_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a pavimentação asfáltica ou concreto armado de aproximadamente 300 metros no centro da Linha São José.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_21.2022_-_fernando_-_auxilio_estudante.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_21.2022_-_fernando_-_auxilio_estudante.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a possibilidade de majoração do auxilio estudante;</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_22.2022-_volnei_-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_22.2022-_volnei_-.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja procedida a atualização do projeto de pavimentação asfáltica na área industrial I.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_23.2022-_gustavo_-_ponte_de_concreto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_23.2022-_gustavo_-_ponte_de_concreto.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a construção de uma ponte de concreto elevada na divisa entre Linha Canaleta e Linha São Jorge.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_24.2022-_elisabeth_e_gaucho_-_agentes_de_saude.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_24.2022-_elisabeth_e_gaucho_-_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>SUgere ao oder Executivo Municipla que seja concedida indenização de transporte ao agente comunitário de saúde.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_25.2022-_fernando_e_elisabeth_-_reforma_parque.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_25.2022-_fernando_e_elisabeth_-_reforma_parque.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja providenciada a reforma do parque anexo ao centro esportivo municipal.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_26.2022-_gaucho-wi-fi_posto_de_saude_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_26.2022-_gaucho-wi-fi_posto_de_saude_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de rede de internet wi-fi livre e gratuita nas dependências do posto de saúde municipal.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_27.2022-_psd_-_app.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_27.2022-_psd_-_app.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja reduzida a área de preservação permanente para 15 (quinze) metros.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_28.2022-_bortolini_-_auxilio_estudante_medio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_28.2022-_bortolini_-_auxilio_estudante_medio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a possibilidade de extensão do auxilio transporte aos estudantes do ensino médio;</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_29.2022-_bortolini_-_asfalto_loteamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_29.2022-_bortolini_-_asfalto_loteamento.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a pavimentação asfáltica do loteamento lar amigo, no Bairro Progresso.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no__2022-_gaucho_-_tubulacao_sao_jose.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no__2022-_gaucho_-_tubulacao_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de tubulação para escoamento de água no acesso ás propriedades de Mário Baumgratz e Leonir Schaab em Linha São José.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>Leandro Bortolini, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_31.2022-_bortolini_e_volnei_-_banheiros_ginasio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_31.2022-_bortolini_e_volnei_-_banheiros_ginasio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a ampliação e reforma dos banheiros do ginásio Municipal Francisco Cacildo Froelich.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>Arno Muller, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_32.2022_-_volnei_e_arno.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_32.2022_-_volnei_e_arno.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja resolvido o problema estrutural do despache da água da chuva no centro publico de múltiplo uso de Linha Pitangueira.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_33.2022_-_volnei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_33.2022_-_volnei.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a possibilidade da doação do terreno e da estrutura da antiga escola da Linha Fátima _x000D_
 à comunidade ou Associação 13 de maio.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_34.2022-_bortolini_-_iluminacao_praca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_34.2022-_bortolini_-_iluminacao_praca.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação e melhoria da iluminação da praça municipal.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_35.2022_-_elisa_-_lombada_na_rua_santo_cristo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_35.2022_-_elisa_-_lombada_na_rua_santo_cristo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a colocação de uma lombada na Rua Santo Cristo</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no_36.2022_-_arno.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no_36.2022_-_arno.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja instalada uma lixeira de materiais recicláveis nas comunidades onde ocorre a coleta seletiva.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_37.2022-_renato_-iluminacaopublica_sao_jose.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_37.2022-_renato_-iluminacaopublica_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de iluminação pública no perímetro da estrada principal de São José entre as propriedades de Hildo Welchen e Wilson Kapaun.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_38.2022-_fernando_-_esgoto_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_38.2022-_fernando_-_esgoto_hospital.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja apresentada emenda a lei 1.476/2021 com objetivo de isentar entidades filantrópicas do pagamento do transporte de esgoto sanitário.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_39.2022-_fernando_e_bortolini_-_ponto_de_onibus_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_39.2022-_fernando_e_bortolini_-_ponto_de_onibus_1.pdf</t>
   </si>
   <si>
     <t>Sugere-se ao Poder Executivo Municipal a construção de uma área coberta para embarque e desembarque no Centro de Educação Infantil Renilda Spies.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_40.2022-_arno_-_veiculo_novo_para_setor_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_40.2022-_arno_-_veiculo_novo_para_setor_de_agua.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de veículo novo para o setor de saneamento básico e esgoto do município.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_41.2022-_bortolini_-_cobertura_idosos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_41.2022-_bortolini_-_cobertura_idosos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de uma cobertura no corredor de acesso ao lar dos idosos.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_42.2022-_aloisio_-_lombadas_em_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_42.2022-_aloisio_-_lombadas_em_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a construção de duas lombadas em Linha São Pedro.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_43.2022_-_fernando.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_43.2022_-_fernando.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Excutivo Municipal que sejam realizados reparos em trechos de estradas e placas na comunidade de Linha São Pedro.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_44.2022_-_primeiros_socorros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_44.2022_-_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja implantado curso de primeiros socorros aos alunos das escolas municipais.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_45.2022-_gaucho_-_deposito_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_45.2022-_gaucho_-_deposito_de_agua.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de um alambrado nos arredores da cisterna do ginásio de Linha Fátima.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_46.2022_-_volnei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_46.2022_-_volnei.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam criadas e incluidas na grade curricular da educação municipal as aulas de agricultura/agropecuaria.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_47.2022-_gaucho_-_estrada_sao_jose.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_47.2022-_gaucho_-_estrada_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o cascalhamento e alargamento da estrada geral de Linha São José, próximo à divisa com Linha São Pedro até a divisa com Linha Fátima.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_48.2022-_elisabeth_-_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_48.2022-_elisabeth_-_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o recapeamento asfáltico da Rua da Matriz e da Rua Caaró.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_49.2022-_psd_-_asfalto_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_49.2022-_psd_-_asfalto_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a pavimentação asfáltica no centro da Linha Fátima.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_50.2022-_psd_-_centro_esportivo_lf_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_50.2022-_psd_-_centro_esportivo_lf_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a reforma total do centro municipal de Esportes Padre Luiz Fröener.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_51.2022-_bortolini_-_asfalto_bairro_colina.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_51.2022-_bortolini_-_asfalto_bairro_colina.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a pavimentação asfáltica do loteamento de todo trecho do Bairro Colina.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_52.2022_-_fernando_e_bortolini-_cascalhamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_52.2022_-_fernando_e_bortolini-_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam realizadas melhorias e adequações no trecho lateral da Rua São Francisco.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_53.2022-_gustavo_-_desassorear_ponte.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_53.2022-_gustavo_-_desassorear_ponte.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o desassoreamento do rio macaco no perímetro que antescede a ponte da Linha Baumgratz.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_54.2022_-_lampadas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_54.2022_-_lampadas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a troca das lâmpadas de iluminação pública nas comunidades do município por lâmpadas de led.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_55.2022-_gaucho_-_tratorito.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_55.2022-_gaucho_-_tratorito.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder executivo Municipal que realize o corte de grama dos campos das entidades do interior.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_56.2022-_gaucho_-_caixa_de_som_ginasio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_56.2022-_gaucho_-_caixa_de_som_ginasio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam instaladas caixas de som fixas no ginásio municipal Francisco Cacildo Fröehlich.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>Rojane Rechmann Baumann</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_57.2022_-_ginasio_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_57.2022_-_ginasio_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a construção de arquibancadas e realização de reforma na quadra do ginásio municipal de Linha Fátima.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_58.2022_-_rojane.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_58.2022_-_rojane.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja criado projeto de hortas escolares na rede básica de ensino municipal.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_no_59.2022-_bortolini_-_iluminacao_centro_multiplo_uso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_no_59.2022-_bortolini_-_iluminacao_centro_multiplo_uso.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Munciipal que seja instalada iluminação na pista de caminhada do centro multiplo uso Bertilo Wiggers.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_60.2022_-_volnei__esportes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_60.2022_-_volnei__esportes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que crie um orçamento próprio para o esporte.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_61.2022-_gaucho_-_parque.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_61.2022-_gaucho_-_parque.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que o municipio providencie a instalação de parques infantis nas comunidades do interior.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_62.2022-_gaucho_-cme.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_62.2022-_gaucho_-cme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja criada legislação dispondo sobre o regramento para definição de datas dos torneios municipais.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>Blásio Dill</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_63.2022_-_blasio_-_acessibilidade_ginasio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_63.2022_-_blasio_-_acessibilidade_ginasio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja adequada a acessibilidade do ginásio municipal Francisco Cacildo Froelich.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_64.2022_-_aloisio_-_cascalhamento_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_64.2022_-_aloisio_-_cascalhamento_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o cascalhamento da estrada que dá acesso ao condomínio irmãos Schorr.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_65.2022-_bortolini_-_asfalto_ate_a_creche.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_65.2022-_bortolini_-_asfalto_ate_a_creche.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA NO PROLONGAMENTO DA RUA AFONSO RODRIGUES ATÉ A CRECHE RENILDA SPIES.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_66.2022-_fernando_-_balcao_de_empregos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_66.2022-_fernando_-_balcao_de_empregos.pdf</t>
   </si>
   <si>
     <t>sugerindo A CELEBRAÇÃO DE CONVÊNIO COM FIESC E SENAI PARA IMPLANTAÇÃO DA PLATAFORMA “TUNÁPOLIS MAIS EMPREGOS”.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_67.2022-bortolini_-_ventiladores_no_ginasio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_67.2022-bortolini_-_ventiladores_no_ginasio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de ventiladores no ginásio municipal Francisco Cacildo Fröehlich.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_no_68.2022-_fernando_-_parcelamento_itbi.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_no_68.2022-_fernando_-_parcelamento_itbi.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado estudo de viabilidade para parcelamento do ITBI.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_no_69.2022_-__devolucao_de_recursos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_no_69.2022_-__devolucao_de_recursos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder que administração municipal utilize os recursos a serem devolvidos por esta Casa, no final do presente exercício financeiro, para firmar termo de convênio/fomento com as associações legalmente constituídas no município, a fim de que possam continuar investindo em suas necessidades de maior relevância.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_no_70.2022-_3_-_melhorias_no_cmu.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_no_70.2022-_3_-_melhorias_no_cmu.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de lixeiras e sinalizações na pista de caminhada do centro Multiplo uso Bertilo Wiggers.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/737/emenda_modificativa_ao_projeto_de_lei_no_09.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/737/emenda_modificativa_ao_projeto_de_lei_no_09.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa nº 01/2022 que altera o Projeto de Lei Complementar nº 09/2022, do Executivo, que “Altera faixa de reserva de domínio público não edificável junto as rodovias de Tunápolis-SC, para fins de utilidade pública”.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_emenda_modificativa_no_03.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_emenda_modificativa_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 03/2022 que altera o Projeto de Lei Complementar nº 56/2022, do Executivo, que “Da nova redação ao art. 64 da Lei Complementar Municipal n. 13, de 17 de Maio de 2006, que dispõe sobre o Estatuto dos Servidores Públicos Municipais de Tunápolis e adota outras providências”.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_emenda_aditiva_no_01.2022_ao_projeto_de_lei_no_21.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_emenda_aditiva_no_01.2022_ao_projeto_de_lei_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva no 01/2022 que altera o Projeto de Lei no 21/2022, do Executivo, que “Dispõe sobre o custeio de despesas com locomoção de equipes esportivas e Entidades culturais e sociais que representam o Município em eventos”.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/823/projeto_de_emenda_aditiva_no_02.2022_ao_projeto_de_lei_no_25.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/823/projeto_de_emenda_aditiva_no_02.2022_ao_projeto_de_lei_no_25.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva nº 02/2022 que altera o Projeto de Lei Complementar nº 25/2022, do Executivo, que “Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>PLDEE</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/744/emenda_supressiva_ao_projeto_de_lei_no_08.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/744/emenda_supressiva_ao_projeto_de_lei_no_08.2022.pdf</t>
   </si>
   <si>
     <t>altera o Projeto de Lei nº 08/2022, do Legislativo, que “Dispõe sobre a proibição do Poder Executivo de inaugurar e entregar obras públicas incompletas ou que, embora concluídas, não estejam em condições de atender à população”.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>JOV</t>
   </si>
   <si>
     <t>Indicação Jovem Vereador</t>
   </si>
   <si>
     <t>Guilherme Albring</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_01.2022_-_guilherme.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_01.2022_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a coleta de lixo, na comunidade de São Pedro até a divisa com São João do Oeste.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_02.2022-_guilherme.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_02.2022-_guilherme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja concluído a calçada em frente a escola municipal Linha São Pedro.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>Jessica Anschau Gebert</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_03.2022_-_jessica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_03.2022_-_jessica.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhoria do trecho da estrada na comunidade de São Pedro entre as propriedades de Inácio João Bosco Kipper e Ademir Schaab.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>Kelly Caroline kist Hartmann</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_04.2022_-_kelly_-_lombada_na_rua_santo_cristo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_04.2022_-_kelly_-_lombada_na_rua_santo_cristo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que  seja feita a colocação de uma lombada na Rua Santo Cristo.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>Cesar Flach Hammes</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_05.2022_-_cesar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_05.2022_-_cesar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que  seja instalada uma lixeira de materiais reciclaveis nas comunidades onde ocorre a coleta seletiva.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>Cesar Flach Hammes, Guilherme Albring, Jessica Anschau Gebert, Kelly Caroline kist Hartmann</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_06.2022_-_transporte_para_treinos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_06.2022_-_transporte_para_treinos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que disponibilize de transporte para treinos esportivos fora de horário escolar.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_07.2022_-_melhoria_da_estrada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_07.2022_-_melhoria_da_estrada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhoria da estrada entre a propriedade de João Batista Schaab até o centro da comunidade de Linha São José.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_08.2022_-_instalacao_de_lixeiras_ao_longo_da_sc_496.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_08.2022_-_instalacao_de_lixeiras_ao_longo_da_sc_496.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam instaladas lixeiras em pontos estratégicos ao longo da SC 496 no trecho do Bairro Progresso até a divisa com o município de Santa Helena.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_09.2022_-_cascalho_na_cabeceira_de_pontes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_09.2022_-_cascalho_na_cabeceira_de_pontes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a colocação de cascalho na cabeceira de pontes afetadas pelas enxurradas.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_10.2022_-_placa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_10.2022_-_placa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja providenciada a restauração da placa que indica para Linha São Sebastião na comunidade de São Pedro próximo a encruzilhada das propriedades de Anastácio Anschau e Miltom Wilges.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Jaíne Michele Groth</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_11.2022_-_rede_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_11.2022_-_rede_agua.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Público Municipal que seja realizada a instalação de rede de abastecimento de água na comunidade de Pitangueira.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>Débora Cristina Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_12.2022_-_primeiros_socorros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_12.2022_-_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_13.2022_-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_13.2022_-.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a viabilidade de uma completa revitalização na biblioteca publica municipal de Tunapolis.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_14.2022_-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_14.2022_-.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Público Municipal que seja instalada uma nova tubulaçao de bueiros maiores na entrada de Linha Real.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_15.2022_-_instalacao_de_semaforos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_15.2022_-_instalacao_de_semaforos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a instalação de semáforos no centro da cidade no cruzamento da avenida Cerro Largo com a Rua Pe. Balduíno Rambo.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_16.2022_-_placas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_16.2022_-_placas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de placas identificando a entrada que segue em direção a Linha Pauli.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_17.2022_-_renovacao_de_placas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_17.2022_-_renovacao_de_placas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a  melhoria das placas informativas da sc-496 sobre o município de Tunápolis</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_18.2022_-_estradas_secundarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_18.2022_-_estradas_secundarias.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal mais atenção para a melhoria das estradas secundárias do interior do município.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_19.2022_-_lampadas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_19.2022_-_lampadas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a troca das lâmpadas de iluminação pública nas comunidades do município por lampadas de led.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_20.2022_-_galeria.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_20.2022_-_galeria.pdf</t>
   </si>
   <si>
     <t>Sugere a Mesa diretora da Câmara de Vereadores de Tunápolis que seja criada uma galeria dos jovens vereadores que participaram do programa desde 2018.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_21.2022_-_debora_-_esportes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_21.2022_-_debora_-_esportes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que o executivo crie orçamento próprio para o esporte.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_22.2022_-_debora.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_22.2022_-_debora.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal que seja criado um grupo de jovens do campo.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_23.2022_-_hidraulica_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_23.2022_-_hidraulica_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de uma subestação hidráulica de água para beneficiar os munícipes.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_24.2022_-_faixas_sp.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_24.2022_-_faixas_sp.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado a repintura das faixas de pedestre no asfalto da comunidade de linha São Pedro.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>RQV</t>
   </si>
   <si>
     <t>Requerimentos/ofícios/solicitações</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_abono_de_falta_bortolini.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_abono_de_falta_bortolini.pdf</t>
   </si>
   <si>
     <t>LEANDRO BORTOLINI, Vereador efetivo nesta Casa, vem através deste, informar que não poderei comparecer à próxima Sessão Ordinária, no dia 18 de abril, tendo em vista que estarei viajando para Florianópolis no próximo dia 17 juntamente com o Prefeito do Município para acompanhamento em agenda oficial e visita a deputados para captação de recursos._x000D_
 Outrossim, REQUEIRO seja o presente requerimento submetido ao Plenário da Casa, a fim de que seja abonada a referida falta, devidamente justificada, com base no art. 24, § 1º, “d”, do Regimento Interno.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_abono_falta_-fernando.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_abono_falta_-fernando.pdf</t>
   </si>
   <si>
     <t>FERNANDO WEISS, Vereador efetivo nesta Casa, vem, através deste, informar que não poderá comparecer à próxima Sessão Ordinária, no dia 02 de Maio, tendo em vista que estará viajando para Florianópolis no próximo dia 02 de Maio onde participará da 5ª Edição do Projeto Estágio Visita que acontecerá na ALESC, no período de 02 a 05 de maio de 2022.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>JOVP</t>
   </si>
   <si>
     <t>Projeto de lei - jovem Vereador</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_01.2022_-_debora.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_01.2022_-_debora.pdf</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_no_02.2022_-_audiencias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_no_02.2022_-_audiencias.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da transmissão das audiências públicas do poder executivo de Tunápolis-SC e de outras providências.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>MJOV</t>
   </si>
   <si>
     <t>Moção Jovens Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/798/mocao_de_apelo_no_01.2022_-_telhado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/798/mocao_de_apelo_no_01.2022_-_telhado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a reforma do telhado do ginásio em anexo a Escola Estadual Básica Padre Balduíno Rambo.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/852/mocao_de_apelo_no_02.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/852/mocao_de_apelo_no_02.2022.pdf</t>
   </si>
   <si>
     <t>A presente moção tem o intuito de solicitar que seja realizada o quanto antes a licitação e execução da obra de reforma da escola de Educação Padre Balduíno Rambo.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_no_03.2022_-_aplausos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_no_03.2022_-_aplausos.pdf</t>
   </si>
   <si>
     <t>Agradecimentos a Câmara Municipal de Vereadores de Tunápolis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2614,68 +2614,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_decreto_01-2022_-licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/875/projeto_de_decreto_no_02.2022_-_aprova_contas_prefeito_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_decreto_no_03.2022_-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_decreto_no_04.2022_-_aprova_contas_prefeito_2021_3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_resolucao_no_01.2022_-_certificado_digital_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_no_01.2022_-_transporte_de_agua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_no_02.2022_-_incentivos_ao_desenvolvimento_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_no_03.2022_-_altera_a_lei_1380_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_no_04.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_no_05.2022_-_credito_especial_hospital.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_no_06.2022_-_ratifica_alteracoes_ciga.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/718/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_no_08.2022_-_obras_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_no_09.2022_-_faixa_de_dominio_publico_sc_496.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_no_10.2022_-_alteracao_contribuicao_cvc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_no_11.2022_-_incentivos_agropecuarios.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_no_12.2022_-_repasse_hospital_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_no_13.2022_substitutivo_a_pl_11.2022_-_incentivos_agropecuarios_002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_no_14.2022_-_credito_especial_conder.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_no_15.2022_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_lei_no_16.2022_-_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_de_lei_no_17.2022_-_alteracao_aris.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_18.2022_-_autorizacao_para_o_prefeito_ausentar-se_do_pais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_19.2022_-_entidades_educacionais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/768/projetode_lei_no_20.2022_-_altera_a_lei_1355_concessao_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_21.2022_-_despesas_de_locomocao_para_entidades.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_22.2022_-_altera_a_lei_854_cis_amesosc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_23.2022_-_convalidacao_anexos_ppa-ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei_no_24.2022_-_hino.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_no_25.2022_-_novo_plano_de_cargos_opcao_02_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_26.2022_-_altera_a_lei_1004_cras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/812/projeto_de_lei_no_27.2022_-_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/813/projeto_de_lei_no_28.2022_-_altera_a_lei_1387_fia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/814/projeto_de_lei_no_29.2022_-_altera_a_lei_26_act.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_no_30.2022_-_vale_livro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_no_31.2022_-_substitutivo_da_pl_29.2022_altera_a_lei_26_act.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_no_32.2022_-_altera_a_lei_1047.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_33.2022_-_credito_especial_terreno_educacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_34.2022_-_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_35.2022_-_correto_-_nomeia_centro_poliesportivo_bertilo_wiggers.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_no_36.2022_-_estadio_municipal_nilo_spies.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_37.2022_-_consad_alteracao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/838/projeto_de_lei_no_38.2022_-_amplia_perimetro_urbano_002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_no_39.2022_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_no_40.2022_-_recebe_lote_urbano_do_estado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_no_41.2022_-_credito_especial_garagem__area_industrial_002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/853/projeto_de_lei_no_42.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_no_43.2022_-_alteracoes_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_no_44.2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_no_45.2022_-_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_no_46.2022_-_vereador_mirim_jovem.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_47.2022_-_alteracao_cvc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/864/projeto_de_lei_no_48.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_no_49.2022_-_projeto_de_lei_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/878/projeto_de_lei_no_50.2022_-_substituido_lei_complemntar_altera_lei_diretrizes_e_bases_educacao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_de_lei_no_51.2022_-_programa_exemplo_no_esporte_exemplo_na_vida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_no_52.2022_-_declara_patrimonio_cultural_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_no_53.2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_no_54.2022_-_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_no_55.2022_-_custeio_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_no_56.2022_-_estatuto_dos_servidores_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_no_57.2022_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_58.2022_-_repasse_hospital.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_no_59.2022_-_altera_a_lei_810_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_no_60.2022_-_ratifica_as_despesas_em_predio_do_estado_de_sc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_no_61.2022_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_no_62.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_no_63.2022_-_credito_especial_conder.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/709/mocao_no_01-2022_-_gaucho_-_eucaliptos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/715/mocao_no_02-2022_-_arno_-_incentivo_ao_comercio_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/720/mocao_no_03-2022_-_troca-troca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/721/mocao_no_04-2022_-_gustavo_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/733/mocao_no_06-2022_-_aloisio_-_br_163.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/738/mocao_no_07.2022_-_volnei_-_bike_tunas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/745/mocao_no_08.2022_-_elisabeth_-_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/751/mocao_no_09.2022_-_aloisio_-votacao_da_pl_0319.02019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_no_10.2022_-_bocha.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_no_11-2022_-_gaucho_-_rebate.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_12-2022_-_reconstroi_sc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_13-2021_-_fernando_-_hemocentro_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/803/mocao_no_14.2022_-_telhado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/804/mocao_no_15.2022_-_fernando_-_uti_infantil.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_no_16.2022_-_fernando_-_ampliacao_uti_hrtgb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_no_17.2022_-_renato_-_inss_pericias_1_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/827/mocao_no_18.2022_-volnei-_uffs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_no_19.2022_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/836/mocao_no_20.20222_-_gustavo_-_lombadas_sc_496.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/882/mocao_no_22.2022_-_renato_-_inss_pericias_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_01.2022_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_02.2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_no_03.2022_-_mureta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_no_04.2022_-_estadio_nilo_spies.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_no_05.2022_-_agua.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/866/requerimento_no_06.2022_-_folhas_de_pgto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_no_07.2022_-_hospital2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_no_08.2022_-_inss.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_arno_-_agua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_01.2022-_fernando_-_incentivo_a_captacao_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_02.2022-_elisabeth-_maquinas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no_03.2022-_fernando_e_bortolini_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_04.2022_-_arno_-_bombeamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_05.2022_-_atendimento_veterinario.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_06.2022-_aloisio_-_caixa_dagua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_08.2022-_gustavo_-_curva_fatima.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_09.2022-_sobreaviso_obras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_10.2022-_volnei_-_drone.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_11.2022-_aloisio-sinalizacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_12.2022-_fernando_-_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no_13.2022-_elisabeth_-_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_14-2022-_volnei_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_15.2022-_psd_-_sinalizacao_viaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_17.2022-_aloisio_pontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_18.2022-_elisabeth_-_cm_asfato_da_fronteira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no_19.2022-_renato_-_iluminacao_das_associacoes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_20.2022-_renato_-_asfalto_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_21.2022_-_fernando_-_auxilio_estudante.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_22.2022-_volnei_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_23.2022-_gustavo_-_ponte_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_24.2022-_elisabeth_e_gaucho_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_25.2022-_fernando_e_elisabeth_-_reforma_parque.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_26.2022-_gaucho-wi-fi_posto_de_saude_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_27.2022-_psd_-_app.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_28.2022-_bortolini_-_auxilio_estudante_medio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_29.2022-_bortolini_-_asfalto_loteamento.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no__2022-_gaucho_-_tubulacao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_31.2022-_bortolini_e_volnei_-_banheiros_ginasio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_32.2022_-_volnei_e_arno.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_33.2022_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_34.2022-_bortolini_-_iluminacao_praca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_35.2022_-_elisa_-_lombada_na_rua_santo_cristo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no_36.2022_-_arno.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_37.2022-_renato_-iluminacaopublica_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_38.2022-_fernando_-_esgoto_hospital.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_39.2022-_fernando_e_bortolini_-_ponto_de_onibus_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_40.2022-_arno_-_veiculo_novo_para_setor_de_agua.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_41.2022-_bortolini_-_cobertura_idosos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_42.2022-_aloisio_-_lombadas_em_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_43.2022_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_44.2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_45.2022-_gaucho_-_deposito_de_agua.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_46.2022_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_47.2022-_gaucho_-_estrada_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_48.2022-_elisabeth_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_49.2022-_psd_-_asfalto_fatima.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_50.2022-_psd_-_centro_esportivo_lf_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_51.2022-_bortolini_-_asfalto_bairro_colina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_52.2022_-_fernando_e_bortolini-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_53.2022-_gustavo_-_desassorear_ponte.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_54.2022_-_lampadas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_55.2022-_gaucho_-_tratorito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_56.2022-_gaucho_-_caixa_de_som_ginasio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_57.2022_-_ginasio_fatima.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_58.2022_-_rojane.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_no_59.2022-_bortolini_-_iluminacao_centro_multiplo_uso.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_60.2022_-_volnei__esportes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_61.2022-_gaucho_-_parque.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_62.2022-_gaucho_-cme.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_63.2022_-_blasio_-_acessibilidade_ginasio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_64.2022_-_aloisio_-_cascalhamento_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_65.2022-_bortolini_-_asfalto_ate_a_creche.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_66.2022-_fernando_-_balcao_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_67.2022-bortolini_-_ventiladores_no_ginasio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_no_68.2022-_fernando_-_parcelamento_itbi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_no_69.2022_-__devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_no_70.2022-_3_-_melhorias_no_cmu.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/737/emenda_modificativa_ao_projeto_de_lei_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_emenda_modificativa_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_emenda_aditiva_no_01.2022_ao_projeto_de_lei_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/823/projeto_de_emenda_aditiva_no_02.2022_ao_projeto_de_lei_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/744/emenda_supressiva_ao_projeto_de_lei_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_01.2022_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_02.2022-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_03.2022_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_04.2022_-_kelly_-_lombada_na_rua_santo_cristo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_05.2022_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_06.2022_-_transporte_para_treinos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_07.2022_-_melhoria_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_08.2022_-_instalacao_de_lixeiras_ao_longo_da_sc_496.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_09.2022_-_cascalho_na_cabeceira_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_10.2022_-_placa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_11.2022_-_rede_agua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_12.2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_13.2022_-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_14.2022_-.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_15.2022_-_instalacao_de_semaforos.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_16.2022_-_placas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_17.2022_-_renovacao_de_placas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_18.2022_-_estradas_secundarias.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_19.2022_-_lampadas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_20.2022_-_galeria.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_21.2022_-_debora_-_esportes.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_22.2022_-_debora.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_23.2022_-_hidraulica_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_24.2022_-_faixas_sp.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_abono_de_falta_bortolini.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_abono_falta_-fernando.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_01.2022_-_debora.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_no_02.2022_-_audiencias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/798/mocao_de_apelo_no_01.2022_-_telhado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/852/mocao_de_apelo_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_no_03.2022_-_aplausos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_decreto_01-2022_-licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/875/projeto_de_decreto_no_02.2022_-_aprova_contas_prefeito_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/891/projeto_de_decreto_no_03.2022_-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_decreto_no_04.2022_-_aprova_contas_prefeito_2021_3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_resolucao_no_01.2022_-_certificado_digital_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/876/projeto_de_resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/703/projeto_de_lei_no_01.2022_-_transporte_de_agua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_lei_no_02.2022_-_incentivos_ao_desenvolvimento_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_no_03.2022_-_altera_a_lei_1380_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/711/projeto_de_lei_no_04.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/716/projeto_de_lei_no_05.2022_-_credito_especial_hospital.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/717/projeto_de_lei_no_06.2022_-_ratifica_alteracoes_ciga.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/718/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/723/projeto_de_lei_no_08.2022_-_obras_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/724/projeto_de_lei_no_09.2022_-_faixa_de_dominio_publico_sc_496.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/725/projeto_de_lei_no_10.2022_-_alteracao_contribuicao_cvc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projeto_de_lei_no_11.2022_-_incentivos_agropecuarios.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_no_12.2022_-_repasse_hospital_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_no_13.2022_substitutivo_a_pl_11.2022_-_incentivos_agropecuarios_002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_no_14.2022_-_credito_especial_conder.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_no_15.2022_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/748/projeto_de_lei_no_16.2022_-_programa_mais_asfalto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/749/projeto_de_lei_no_17.2022_-_alteracao_aris.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_18.2022_-_autorizacao_para_o_prefeito_ausentar-se_do_pais.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_19.2022_-_entidades_educacionais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/768/projetode_lei_no_20.2022_-_altera_a_lei_1355_concessao_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_21.2022_-_despesas_de_locomocao_para_entidades.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_22.2022_-_altera_a_lei_854_cis_amesosc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_23.2022_-_convalidacao_anexos_ppa-ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei_no_24.2022_-_hino.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_no_25.2022_-_novo_plano_de_cargos_opcao_02_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_26.2022_-_altera_a_lei_1004_cras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/812/projeto_de_lei_no_27.2022_-_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/813/projeto_de_lei_no_28.2022_-_altera_a_lei_1387_fia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/814/projeto_de_lei_no_29.2022_-_altera_a_lei_26_act.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/815/projeto_de_lei_no_30.2022_-_vale_livro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_no_31.2022_-_substitutivo_da_pl_29.2022_altera_a_lei_26_act.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_no_32.2022_-_altera_a_lei_1047.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_33.2022_-_credito_especial_terreno_educacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_34.2022_-_liberdade_economica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_35.2022_-_correto_-_nomeia_centro_poliesportivo_bertilo_wiggers.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_no_36.2022_-_estadio_municipal_nilo_spies.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_37.2022_-_consad_alteracao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/838/projeto_de_lei_no_38.2022_-_amplia_perimetro_urbano_002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_lei_no_39.2022_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_no_40.2022_-_recebe_lote_urbano_do_estado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_no_41.2022_-_credito_especial_garagem__area_industrial_002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/853/projeto_de_lei_no_42.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/857/projeto_de_lei_no_43.2022_-_alteracoes_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_no_44.2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_lei_no_45.2022_-_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_no_46.2022_-_vereador_mirim_jovem.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_47.2022_-_alteracao_cvc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/864/projeto_de_lei_no_48.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_no_49.2022_-_projeto_de_lei_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/878/projeto_de_lei_no_50.2022_-_substituido_lei_complemntar_altera_lei_diretrizes_e_bases_educacao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/880/projeto_de_lei_no_51.2022_-_programa_exemplo_no_esporte_exemplo_na_vida.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/883/projeto_de_lei_no_52.2022_-_declara_patrimonio_cultural_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_no_53.2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/885/projeto_de_lei_no_54.2022_-_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/886/projeto_de_lei_no_55.2022_-_custeio_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_no_56.2022_-_estatuto_dos_servidores_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_lei_no_57.2022_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/895/projeto_de_lei_no_58.2022_-_repasse_hospital.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/897/projeto_de_lei_no_59.2022_-_altera_a_lei_810_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_no_60.2022_-_ratifica_as_despesas_em_predio_do_estado_de_sc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_no_61.2022_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/904/projeto_de_lei_no_62.2022_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_no_63.2022_-_credito_especial_conder.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/709/mocao_no_01-2022_-_gaucho_-_eucaliptos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/715/mocao_no_02-2022_-_arno_-_incentivo_ao_comercio_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/720/mocao_no_03-2022_-_troca-troca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/721/mocao_no_04-2022_-_gustavo_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/733/mocao_no_06-2022_-_aloisio_-_br_163.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/738/mocao_no_07.2022_-_volnei_-_bike_tunas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/745/mocao_no_08.2022_-_elisabeth_-_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/751/mocao_no_09.2022_-_aloisio_-votacao_da_pl_0319.02019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/763/mocao_no_10.2022_-_bocha.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/769/mocao_no_11-2022_-_gaucho_-_rebate.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_12-2022_-_reconstroi_sc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_13-2021_-_fernando_-_hemocentro_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/803/mocao_no_14.2022_-_telhado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/804/mocao_no_15.2022_-_fernando_-_uti_infantil.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_no_16.2022_-_fernando_-_ampliacao_uti_hrtgb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/818/mocao_no_17.2022_-_renato_-_inss_pericias_1_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/827/mocao_no_18.2022_-volnei-_uffs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/830/mocao_no_19.2022_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/836/mocao_no_20.20222_-_gustavo_-_lombadas_sc_496.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/854/mocao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/882/mocao_no_22.2022_-_renato_-_inss_pericias_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_01.2022_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_02.2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/831/requerimento_no_03.2022_-_mureta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/845/requerimento_no_04.2022_-_estadio_nilo_spies.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_no_05.2022_-_agua.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/866/requerimento_no_06.2022_-_folhas_de_pgto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/893/requerimento_no_07.2022_-_hospital2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/894/requerimento_no_08.2022_-_inss.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_arno_-_agua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_01.2022-_fernando_-_incentivo_a_captacao_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_02.2022-_elisabeth-_maquinas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no_03.2022-_fernando_e_bortolini_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_04.2022_-_arno_-_bombeamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_05.2022_-_atendimento_veterinario.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_06.2022-_aloisio_-_caixa_dagua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/719/projeto_de_lei_no_07.2022_-_emenda_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_08.2022-_gustavo_-_curva_fatima.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_09.2022-_sobreaviso_obras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_10.2022-_volnei_-_drone.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_11.2022-_aloisio-sinalizacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_12.2022-_fernando_-_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no_13.2022-_elisabeth_-_audiencias_publicas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_14-2022-_volnei_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_15.2022-_psd_-_sinalizacao_viaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_17.2022-_aloisio_pontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_18.2022-_elisabeth_-_cm_asfato_da_fronteira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no_19.2022-_renato_-_iluminacao_das_associacoes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_20.2022-_renato_-_asfalto_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_21.2022_-_fernando_-_auxilio_estudante.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_22.2022-_volnei_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_23.2022-_gustavo_-_ponte_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_24.2022-_elisabeth_e_gaucho_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_25.2022-_fernando_e_elisabeth_-_reforma_parque.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_26.2022-_gaucho-wi-fi_posto_de_saude_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_27.2022-_psd_-_app.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_28.2022-_bortolini_-_auxilio_estudante_medio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_29.2022-_bortolini_-_asfalto_loteamento.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no__2022-_gaucho_-_tubulacao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_31.2022-_bortolini_e_volnei_-_banheiros_ginasio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_32.2022_-_volnei_e_arno.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_33.2022_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_34.2022-_bortolini_-_iluminacao_praca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no_35.2022_-_elisa_-_lombada_na_rua_santo_cristo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no_36.2022_-_arno.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_37.2022-_renato_-iluminacaopublica_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_38.2022-_fernando_-_esgoto_hospital.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_39.2022-_fernando_e_bortolini_-_ponto_de_onibus_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_40.2022-_arno_-_veiculo_novo_para_setor_de_agua.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_41.2022-_bortolini_-_cobertura_idosos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_42.2022-_aloisio_-_lombadas_em_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_43.2022_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_44.2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_45.2022-_gaucho_-_deposito_de_agua.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_46.2022_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_47.2022-_gaucho_-_estrada_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_48.2022-_elisabeth_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_49.2022-_psd_-_asfalto_fatima.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_50.2022-_psd_-_centro_esportivo_lf_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_51.2022-_bortolini_-_asfalto_bairro_colina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_52.2022_-_fernando_e_bortolini-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_53.2022-_gustavo_-_desassorear_ponte.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_54.2022_-_lampadas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_55.2022-_gaucho_-_tratorito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_56.2022-_gaucho_-_caixa_de_som_ginasio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_57.2022_-_ginasio_fatima.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_58.2022_-_rojane.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_no_59.2022-_bortolini_-_iluminacao_centro_multiplo_uso.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_60.2022_-_volnei__esportes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_61.2022-_gaucho_-_parque.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_62.2022-_gaucho_-cme.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_63.2022_-_blasio_-_acessibilidade_ginasio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_64.2022_-_aloisio_-_cascalhamento_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_65.2022-_bortolini_-_asfalto_ate_a_creche.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_no_66.2022-_fernando_-_balcao_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_no_67.2022-bortolini_-_ventiladores_no_ginasio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_no_68.2022-_fernando_-_parcelamento_itbi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_no_69.2022_-__devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_no_70.2022-_3_-_melhorias_no_cmu.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/737/emenda_modificativa_ao_projeto_de_lei_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_emenda_modificativa_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_emenda_aditiva_no_01.2022_ao_projeto_de_lei_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/823/projeto_de_emenda_aditiva_no_02.2022_ao_projeto_de_lei_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/744/emenda_supressiva_ao_projeto_de_lei_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_01.2022_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_02.2022-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_03.2022_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_04.2022_-_kelly_-_lombada_na_rua_santo_cristo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_05.2022_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_06.2022_-_transporte_para_treinos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no_07.2022_-_melhoria_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no_08.2022_-_instalacao_de_lixeiras_ao_longo_da_sc_496.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_09.2022_-_cascalho_na_cabeceira_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_10.2022_-_placa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_11.2022_-_rede_agua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_12.2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_13.2022_-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_14.2022_-.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_15.2022_-_instalacao_de_semaforos.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_16.2022_-_placas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_17.2022_-_renovacao_de_placas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_18.2022_-_estradas_secundarias.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_19.2022_-_lampadas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_20.2022_-_galeria.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_21.2022_-_debora_-_esportes.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_22.2022_-_debora.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_23.2022_-_hidraulica_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_24.2022_-_faixas_sp.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_abono_de_falta_bortolini.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_abono_falta_-fernando.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_01.2022_-_debora.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei_no_02.2022_-_audiencias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/798/mocao_de_apelo_no_01.2022_-_telhado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/852/mocao_de_apelo_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2022/868/mocao_no_03.2022_-_aplausos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>