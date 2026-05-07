--- v0 (2025-10-26)
+++ v1 (2026-05-07)
@@ -54,1686 +54,1686 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>Mesa diretora 2023</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_decreto_no_01.2023_-suplementacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_decreto_no_01.2023_-suplementacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no orçamento de 2023, da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_resolucao_no_03.2023_-_diarias_5.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_resolucao_no_03.2023_-_diarias_5.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para concessão de diárias e deslocamento para vereadores e servidores do Poder Legislativo Municipal de Tunápolis, Estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_de_resolucao_no_04.2023_-_teletrabalho_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_de_resolucao_no_04.2023_-_teletrabalho_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de teletrabalho (home office) na Câmara Municipal de Vereadores de Tunápolis-SC.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_01.2023_-_credito_especial_escolinhas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_01.2023_-_credito_especial_escolinhas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 90.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_02.2023_-_altera_a_lei_854_cis_amesosc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_02.2023_-_altera_a_lei_854_cis_amesosc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 854, de 10 de julho de 2007, que Autoriza a participação do Município de Tunápolis no consórcio Intermunicipal de Saúde da AMEOSC – CIS/AMEOSC.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_no_03.2023_-_altera_plano_de_cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_no_03.2023_-_altera_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo I, letra “B”, do Anexo II, letra “B”, do Anexo III, do Anexo IV e das letras “B” e “F” do Anexo V, da Lei Complementar nº 70, de 20 de julho de 2022, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_04.2023_-_altera_plano_do_magisterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_04.2023_-_altera_plano_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo V e VII, da Lei Complementar nº 69, de 20 de julho de 2022, que dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_no_05.2023_-_consad_alteracao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_no_05.2023_-_consad_alteracao.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª alteração do Contrato de Consórcio do Consórcio Intermunicipal e Interestadual de Municípios – Santa Catarina, Paraná e Rio Grande do Sul – de Segurança Alimentar, Atenção a Sanidade Agropecuária e Desenvolvimento Local - CONSAD e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_no_06.2023_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_no_06.2023_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de área conforme especifica, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_no_07.2023_-_emenda_plano_de_cargos_camara_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_no_07.2023_-_emenda_plano_de_cargos_camara_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 14 da lei 1.188/2014 que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Câmara de Vereadores do Município de Tunápolis, Estado de Santa Catarina e dá Outras Providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_08.2023_-_cis_ameosc_ratificacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_08.2023_-_cis_ameosc_ratificacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tunápolis a participar, e ratifica o protocolo de intenções do Consórcio Intermunicipal de Saúde da AMEOSC – CIS/AMEOSC e dá outras providências.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_09.2023_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_09.2023_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Tunápolis/SC e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_no_10.2023_-_entidades_educacionais_002.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_no_10.2023_-_entidades_educacionais_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar termo de fomento com entidades educacionais que especifica, e contém outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_11.2023_-_credito_especial_cincatarina.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_11.2023_-_credito_especial_cincatarina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 35.955,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_no_12.2023_-_cincatarina.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_no_12.2023_-_cincatarina.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e Autoriza o ingresso do Município de Tunápolis no Consórcio Interfederativo Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_no_13.2023_-_substituido_pela_emenda_no_02.2023.docx</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_no_13.2023_-_substituido_pela_emenda_no_02.2023.docx</t>
   </si>
   <si>
     <t>Autoriza a contagem do período de 28 de maio de 2020 a 31 de dezembro de 2021 e pagamento retroativo para fins de concessão das Progressões temporais previstas no Plano de Cargos e Salários dos Servidores Públicos.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_14.2023_-_alteracao_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_14.2023_-_alteracao_conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 9ª alteração contratual de consórcio público do consórcio de Desenvolvimento Regional – CONDER</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_15.2023_-_altera_tabela_iss.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_15.2023_-_altera_tabela_iss.pdf</t>
   </si>
   <si>
     <t>Institui incentivos fiscais para prestadores de serviços de Cobrança em Geral e Serviços de Registros Públicos, Cartorários e Notariais; altera a Lei Complementar nº 65, de 27 de maio de 2021, que dispõe sobre legislação tributária do município de Tunápolis, especificamente do Imposto Sobre Serviços de Qualquer Natureza; e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_16.2023_-_credito_especial.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_16.2023_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 600.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_17.2023_-_auxilio_estudante.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_17.2023_-_auxilio_estudante.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio financeiro para estudantes do ensino superior e pós médio, residentes ou com domicílio eleitoral no Município de Tunápolis.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_18.2023_-_repasse_a_entidades.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_18.2023_-_repasse_a_entidades.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse financeiro a Entidades que especifica, sediadas neste Município de Tunápolis.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/964/projeto_de_lei_no_19.2023_-_seguranca_escola.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/964/projeto_de_lei_no_19.2023_-_seguranca_escola.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de vigilância e monitoramento da rede municipal de ensino de Tunápolis e da outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_20.2023__-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_20.2023__-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 360.000,00, alterando a Lei Orçamentária nº 1.541, de 09 de novembro de 2022, e contém outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_21.2023_-_vale_livro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_21.2023_-_vale_livro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de "Vale Livro” a ser distribuído durante a Feira do Livro do Município de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_no_22.2023_-_fundo_do_meio_ambiente.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_no_22.2023_-_fundo_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal do meio ambiente e o sistema municipal de proteção, controle, fiscalização, melhoria da qualidade e licenciamento ambiental, cria o Fundo Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/980/prpjeto_de_lei_no_23.2023_-_alteracao_aris.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/980/prpjeto_de_lei_no_23.2023_-_alteracao_aris.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções consubstanciado no Contrato de Consórcio Público da Agência Reguladora Intermunicipal de Saneamento (ARIS), e dá outras providências.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_no_24.2023_-_ratifica_as_metas_do_plano_de_saneamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_no_24.2023_-_ratifica_as_metas_do_plano_de_saneamento.pdf</t>
   </si>
   <si>
     <t>Ratifica a revisão e atualização das metas do Plano Municipal de Saneamento do Município de Tunápolis.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_25.2023_-_cria_area_mista_com_vocacao_comercial_e_administrativa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_25.2023_-_cria_area_mista_com_vocacao_comercial_e_administrativa.pdf</t>
   </si>
   <si>
     <t>Cria área mista, com vocação comercial e administrativa, conforme especifica.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_no_26.2023_-_gustavo_-_consientizacao_idosos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_no_26.2023_-_gustavo_-_consientizacao_idosos.pdf</t>
   </si>
   <si>
     <t>Institui Campanha Municipal De orientação aos idosos contra fraudes e golpes no comércio eletrônico e na internet.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_no_27.2023_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_no_27.2023_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_28.2023_-_custeio_de_locomocao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_28.2023_-_custeio_de_locomocao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o custeio de despesas com locomoção de equipes, entidades, grupo de pessoas, conforme especifica.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_29.2023_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_29.2023_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 2.230.000,00, alterando a Lei Orçamentária nº 1.541, de 09 de novembro de 2022, e contém outras providências.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_no_30.2023_-_diagnostico_socioambiental.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_no_30.2023_-_diagnostico_socioambiental.pdf</t>
   </si>
   <si>
     <t>Ratifica o Estudo Técnico Socioambiental - ETSA no perímetro urbano do município de Tunápolis – SC, e contém outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_31.2023_-_emenda_parcelamento_de_solo_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_31.2023_-_emenda_parcelamento_de_solo_2.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 19 da Lei Complementar 72/2022 que dispõe sobre o parcelamento do solo urbano do Município de Tunápolis e contém outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/projeto_de_lei_no_32.2023_-_pro_empresa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/projeto_de_lei_no_32.2023_-_pro_empresa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de incentivos para a Indústria, Comércio e Prestadoras de Serviço do Município - Pró Empresa e contém outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_no_33.2023_-_alteracoes_ppa_2022-2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_no_33.2023_-_alteracoes_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do PPA – Plano Plurianual 2022/2025, do Município de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_lei_no_34.2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_lei_no_34.2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes para elaboração da Lei Orçamentária do Município de Tunápolis, Estado de Santa Catarina para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_no_35.2023_-_diarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_no_35.2023_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diária no âmbito da administração pública do Município de Tunápolis – SC, e contém outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_no_36.2023_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_no_36.2023_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 1.460.000,00, alterando a Lei Orçamentária nº 1.541, de 09 de novembro de 2022, e contém outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/projeto_de_lei_no_37.2023_-_loa_2024.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/projeto_de_lei_no_37.2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Tunápolis, Estado de Santa Catarina, para o exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/projeto_de_lei_no_38.2023_-_incentivos_economicos_e_fiscais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/projeto_de_lei_no_38.2023_-_incentivos_economicos_e_fiscais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivos econômicos para empresas que se instalem ou ampliem suas atividades no município.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_39.2023_-_altera_plano_de_cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_39.2023_-_altera_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo I, letra “A” da Lei Complementar nº 70, de 20 de julho de 2022, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_no_40.2023_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_no_40.2023_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_no_41.2023_-_declara_utilidade_publica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_no_41.2023_-_declara_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Folclórica Alemã de Tunápolis-AFAT, do Município de Tunápolis-SC.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_no_42.2023_-_venda_de_terrenos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_no_42.2023_-_venda_de_terrenos.pdf</t>
   </si>
   <si>
     <t>Autoriza a venda de lotes do Município através de concorrência pública, conforme especifica.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_no_43.2023_-_amplia_perimetro_urbano_e_recebe_por_doacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_no_43.2023_-_amplia_perimetro_urbano_e_recebe_por_doacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a receber por doação área de terra e incluir a mesma no perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/projeto_de_lei_no_44.2023_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/projeto_de_lei_no_44.2023_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 154.000,00, alterando a Lei Orçamentária nº 1.541, de 09 de novembro de 2022, e contém outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_no_45.2023_-_termo_de_fomento_apae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_no_45.2023_-_termo_de_fomento_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Tunápolis – APAE.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/projeto_de_lei_no_46.2023_-_termo_de_fomento_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/projeto_de_lei_no_46.2023_-_termo_de_fomento_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação Hospitalar de Tunápolis de Tunápolis.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei substutivo ao Projeto nº 47/2023 que "Autoriza a abertura de crédito adicional suplementar no valor de R$ 505.000,00, alterando a Lei Orçamentária nº 1.541, de 09 de novembro de 2022, e contém outras providências".</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/projeto_de_lei_no_48.2023_-_alteracao_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/projeto_de_lei_no_48.2023_-_alteracao_conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 10ª alteração contratual de consórcio público do consórcio de Desenvolvimento Regional – CONDER.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/928/mocao_no_01.2023_-_renato_-_prosolo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/928/mocao_no_01.2023_-_renato_-_prosolo.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, Jorginho Melo, ao Excelentíssimo Senhor Secretário Estadual da Agricultura e Política Rural, Valdir Colatto, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, Mauro de Nadal, apelando seja imediatamente dado continuidade ao Programa PROSOLO E ÁGUA SC.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Neide Bamberg</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_no_02.2023_-_neide.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_no_02.2023_-_neide.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, JORGINHO MELO, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MAURO DE NADAL, apelando seja imediatamente promovidos os atos e ações necessárias a fim de atender as demandas dos profissionais, servidores da Polícia Civil de Santa Catarina.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_no_03.2023_-volnei_-_contribuicao_professores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_no_03.2023_-volnei_-_contribuicao_professores.pdf</t>
   </si>
   <si>
     <t>solicita seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, JORGINHO MELO, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MAURO DE NADAL, Excelentíssima Senhora Presidenta da Comissão de Educação, Cultura e Desporto da ALESC, LUCIANE CARMINATTI, apelando seja dado andamento ao Projeto de Lei de Iniciativa Popular que pede a revogação dos 14% de alíquota previdenciária para aposentados que recebem até o teto do INSS.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_no_04.2023__-2023_-bortolini_-_apoio_pl_escolas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_no_04.2023__-2023_-bortolini_-_apoio_pl_escolas.pdf</t>
   </si>
   <si>
     <t>A moção de apoio dolicita que seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, JORGINHO MELO, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MAURO DE NADAL, Excelentíssima Senhora Presidenta da Comissão de Educação, Cultura e Desporto da ALESC, LUCIANE CARMINATTI, Excelentíssimo Senhor Coordenador da Bancada Oeste da ALESC, MARCOS VIEIRA, Excelentíssima Senhora Deputada Estadual, ANA CAMPAGNOLO, em total Apoio ao Projeto de Lei 100/2023, em trâmite na Assembleia Legislativa.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_no_05.2023_-fernando_-_sc496_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_no_05.2023_-fernando_-_sc496_1.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, JORGINHO MELO, ao Excelentíssimo Senhor Secretário Estadual da Infraestrutura e Mobilidade, JERRY COMPER, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MAURO DE NADAL, ao Excelentíssimo Coordenador Regional de Infraestrutura do Extremo Oeste de Santa Catarina, Sr. ELISEU BILIBIO, apelando sejam realizadas roçadas nas margens da SC 496, especialmente no trecho de Tunápolis a Descanso.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/953/mocao_no_06.2023_-_todos-_pesar_-_ernesto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/953/mocao_no_06.2023_-_todos-_pesar_-_ernesto.pdf</t>
   </si>
   <si>
     <t>Manifestando pesar e solidariedade pelo falecimento do Diretor, Professor, ex-Vereador e Líder Comunitário, Sr. ERNESTO JOSÉ EIDT, ocorrido em 24 de Abril de 2023.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_no_07.2023_-_fake_news.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_no_07.2023_-_fake_news.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO, que solicita seja encaminhada ao Excelentíssimo Senhor Presidente da República, Luiz Inácio da Silva, ao Excelentíssimo Senho Presidente do Senado Federal e Congresso Nacional, RODRIGO OTAVIO SOARES PACHECO, e ao Excelentíssimo Senhor Presidente da Câmara dos Deputados, ARTHUR LIRA, repudiando o Projeto de Lei nº 2630/2020 (PL DAS FAKE NEWS).</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_no_08.2023_-_luz_trifasica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_no_08.2023_-_luz_trifasica.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, JORGINHO MELO, ao Excelentíssimo Senhor Secretário Estadual da Agricultura e Política Rural, VALDIR COLATTO, apelando pela inclusão do Município de Tunápolis na primeira etapa de implantação de rede elétrica trifásica.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_no_09.2023_-_gaucho_-_reducao_de_precos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_no_09.2023_-_gaucho_-_reducao_de_precos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada ao Excelentíssimo Senhor Presidente do Brasil, LUIZ INÁCIO LULA DA SILVA, Excelentíssimo Senhor Governador do Estado de Santa Catarina, JORGINHO MELO, ao Excelentíssimo Senhor Secretário Estadual da Agricultura e Política Rural, VALDIR COLATTO, ao Excelentíssimo Senhor Presidente da Assembleia Legislativa, MAURO DE NADAL, apelando seja estudada a viabilidade de concessão de incentivo aos agricultores prejudicados com a baixa no preço dos grãos.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>Elisabeth Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/983/mocao_no_10.2023_-_elisabeth_-_importacao_de_leite.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/983/mocao_no_10.2023_-_elisabeth_-_importacao_de_leite.pdf</t>
   </si>
   <si>
     <t>Apela para que o Governo Brasileiro imponha de limites na importação de lácteos do país</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_no_11.2023_-_substituida__fernando_-_uti_infantil_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_no_11.2023_-_substituida__fernando_-_uti_infantil_1.pdf</t>
   </si>
   <si>
     <t>Apela a comunhão de esforços e investimentos para a implantação de uma UTI infantil em São Miguel do Oeste.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/996/mocao_no_12.2023_-_grupo_de_dancas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/996/mocao_no_12.2023_-_grupo_de_dancas.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, parabenizando o grupo de danças folclóricas Heller Stern pelos 5 anos de atividades e realização da 1ª Sternefest.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>Rogério Recktenvald</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/999/mocao_no_13.2023_-_de_apelo_leite.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/999/mocao_no_13.2023_-_de_apelo_leite.pdf</t>
   </si>
   <si>
     <t>Apela a vossas excelências para que seja revogada imediatamente a redução do imposto para a importação do leite e outros lácteos, prevista na resolução GECEX nº 353/2022.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/mocao_no_14.2023_-_jovens_empreendedores_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/mocao_no_14.2023_-_jovens_empreendedores_1.pdf</t>
   </si>
   <si>
     <t>A presente Moção parabeniza o Primeiro Painel de Sucessos realizado no dia 11 de Agosto de 2023.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Repudia a ação que pretende descriminalizar o aborto no Brasil.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_16.2023_-_gaucho_e_elisa_-_aborto_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_16.2023_-_gaucho_e_elisa_-_aborto_1.pdf</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/mocao_no_17.2023_-_todos-_pesar_-_egon_lawisch.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/mocao_no_17.2023_-_todos-_pesar_-_egon_lawisch.pdf</t>
   </si>
   <si>
     <t>Manifesta pesar e solidariedade pelo falecimento do Ex-Vereador e Líder Comunitário, Sr. EGON LAWISCH, ocorrido em 04 de Outubro de 2023.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/mocao_no_18.2023_-_bortolini_-_vivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/mocao_no_18.2023_-_bortolini_-_vivo.pdf</t>
   </si>
   <si>
     <t>Apela para a melhoria da distribuição da rede 2G e cobertura disponibilizada pela operadora vivo.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_no_19.2023_-_grupo_de_teatro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_no_19.2023_-_grupo_de_teatro.pdf</t>
   </si>
   <si>
     <t>Parabeniza o Grupo de Teatro Boas Novas pelos seus mais de 20 anos de atividade.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_no_20.2023_-_gustavo_-_exame_trombofilia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_no_20.2023_-_gustavo_-_exame_trombofilia.pdf</t>
   </si>
   <si>
     <t>Apela para que seja disponibilizado de forma gratuita pelo Estado de Santa Catarina o exame de trombofilia</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/mocao_no_21.2023_-_bortolini_-_agendamentos_sus.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/mocao_no_21.2023_-_bortolini_-_agendamentos_sus.pdf</t>
   </si>
   <si>
     <t>Apela  pela maior efetividade quanto as informações sobre agendamentos e cancelamentos de consultas especializadas realizados no âmbito do SUS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_01.2023_-_condominio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_01.2023_-_condominio.pdf</t>
   </si>
   <si>
     <t>Requer que o presente Pedido de Informação ao Senhor Prefeito Municipal de Tunápolis, solicitando à Sua Excelência que apresente à esta Casa Legislativa informações a respeito da Construção do Residencial Viver Bem.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_no_02.2023_-_lombada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_no_02.2023_-_lombada.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação a Comissão Municipal de Trânsito, solicitando que apresente à esta Casa Legislativa informações sobre a instalação de lombada na Rua Afonso Rodrigues, em frente a Igreja Evangélica, sendo:</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_no_03.2023_-_renato_-_seguranca_escola.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_no_03.2023_-_renato_-_seguranca_escola.pdf</t>
   </si>
   <si>
     <t>requer que seja enviado o presente Pedido de Informação a Excelentíssima Secretária Municipal da Educação, Cultura e Esportes, Sra. Naíssa C. Schaurich, considerando a reunião entre Pais, Professores, Prefeito Municipal e demais autoridades, realizada em 13 de Outubro de 2022, para responda aos seguintes questionamentos:_x000D_
 - As tratativas e estratégias delimitadas pela Comissão foram cumpridas?_x000D_
 - Qual a previsão de instalação de Câmeras de videomonitoramento?_x000D_
 - O muro ou cercado completo da creche está sendo providenciado?_x000D_
 - A Administração Municipal tem estudado estratégias visando a melhoria da segurança das escolas municipais?</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_no_04.2023_-_fernando_-_reurb.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_no_04.2023_-_fernando_-_reurb.pdf</t>
   </si>
   <si>
     <t>Requer que o presente pedido de informação seja encaminhado ao Excelentíssimo Prefeito Municipal, solicitando informações referente ao REURB</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_05.2023_-_elisa_-_jv.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_05.2023_-_elisa_-_jv.pdf</t>
   </si>
   <si>
     <t>Requerendo que  após ouvido o Plenário, o apadrinhamento da Jovem Vereadora Camile Weis Reis, por afinidade, durante todo ano legislativo Mirim, nos termos do Art. 2º, parágrafo único do mesmo diploma legal.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_06.2023_-_obras_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_06.2023_-_obras_1.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que preste esclarecimentos acerca de obras públicas.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>Arno Muller, Neide Bamberg, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_07.2023_-_licitacoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_07.2023_-_licitacoes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que apresente à esta Casa Legislativa informações acerca de licitações.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_08.2023_-_obras_-_todos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_08.2023_-_obras_-_todos.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente pedido de informação as Digníssimas Comissões constituídas pelo Prefeito Municipal através das Portarias 6301 e 6296 de 2023, para que informe a esta Casa Legislativa em que situação se encontram as sindicâncias, bem como, envio de possíveis relatórios parciais ou conclusivos, apontando possíveis irregularidades apuradas até o presente momento, cientes da confidencialidade das informações que puderem, eventualmente, prejudicar as investigações.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Rojane Rechmann Baumann</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_09.2023_-_rojane_-_coleta_de_esgoto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_09.2023_-_rojane_-_coleta_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da coleta de esgoto sanitário, apresentando as justificativas de não ser mais autorizada a Coleta na área rural do Município.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_10.2023_-_fernando_-_conselhos_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_10.2023_-_fernando_-_conselhos_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal de Tunápolis, para responda aos questionamentos acerca dos Conselhos Municipais.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_no_11.2023_-_todos_-_professores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_no_11.2023_-_todos_-_professores.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que responda aos questionamentos acerca do vencimento efetivo do Membro do Magistério.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_12.2023_-_processo_licitatorio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_12.2023_-_processo_licitatorio.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal de Tunápolis faça o envio da Ata, Termos Aditivos e Pagamentos realizados no Processo Licitatório 142/2022, especificamente sobre as obras realizadas no Centro de Educação Infantil Renilda Spies e Centro Educacional Helga Follmann.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_01.2023_-_renato_-_cemiterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_01.2023_-_renato_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de câmeras de videomonitoramento no cemitério municipal.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_02.2023_-_leandro_-_cameras_escolas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_02.2023_-_leandro_-_cameras_escolas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de câmeras de videomonitoramento nas escolas municipais de Tunápolis.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_03.2023-_gustavo_-_centro_esportivo_bv.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_03.2023-_gustavo_-_centro_esportivo_bv.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de estação de ginástica e alongamento no centro poliesportivo Bertilo Wigers.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_no_04.2023_-_gustavo_-_alargamento_de_estrada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_no_04.2023_-_gustavo_-_alargamento_de_estrada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o alargamento da estrada que dá acesso ao Raigão Alto e Baixo.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_05.2023_-_gaucho_-_alargamento_de_estrada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_05.2023_-_gaucho_-_alargamento_de_estrada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o cascalhamento e alargamento de trecho da estrada da comunidade de São José.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_06.2023_-_vonei_-_programa_recolhe_de_animais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_06.2023_-_vonei_-_programa_recolhe_de_animais.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Munciciapl a volta do programa recolhe de animais mortos.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_07.2023_-_vonei_-_programa_pics.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_07.2023_-_vonei_-_programa_pics.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o retorno do Programa das “PICS”.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_08.2023-_renato_-_placa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_08.2023-_renato_-_placa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de uma placa que identifica o acesso para Linha Heck, em linha Fátima.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_09.2023_-_vonei_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_09.2023_-_vonei_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize adesão a lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_10.2023_-_vonei_-_rotula.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_10.2023_-_vonei_-_rotula.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja instalada uma rótula no acesso ao Centro Esportivo Nilo Spies.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_11.2023-_gaucho_-_tubulacao_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_11.2023-_gaucho_-_tubulacao_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de tubulação para escoamento de água no acesso a propriedade de Nelson e Imelda Orth.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_12.2023_-_leandro_-_seguranca_armado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_12.2023_-_leandro_-_seguranca_armado.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal que através da Secretaria da Educação, Cultura e Desporto faça a contratação urgente de seguranças armados para as escolas e creches municipais.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_13.2023_-_fernando_-_mao_unica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_13.2023_-_fernando_-_mao_unica.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de estudo de viabilidade para implementação de vias de mão única no perímetro urbano.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/957/indicacao_no_14.2023-_aloisio_-_ginasio_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/957/indicacao_no_14.2023-_aloisio_-_ginasio_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que finalize as obras do ginásio municipal de Linha São Pedro.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_15.2023_-_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_15.2023_-_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize a adesão a nova lei de licitações.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/975/indicacao_16.2023_-_repasse_sao_sebastiao_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/975/indicacao_16.2023_-_repasse_sao_sebastiao_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de repasses financeiros a entidade privada de Linha São Sebastião.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_17.2023_-_piso_salarial_enfermagem.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_17.2023_-_piso_salarial_enfermagem.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o pagamento do piso salarial de enfermagem.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_18.2023_-_gaucho_-_reforma_educacao_e_auditorio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_18.2023_-_gaucho_-_reforma_educacao_e_auditorio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a reforma da Casa da Cultura Albano Bieger e Auditório José Leo Werlang.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_19.023_-_gaucho_-_campo_sao_jose.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_19.023_-_gaucho_-_campo_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a ampliação do cumprimento do campo de futebol da LInha São José.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_20.2023_-_rojane_-_lixeiras.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_20.2023_-_rojane_-_lixeiras.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de conteiner de lixo no centro de todas as comunidades do interior de Tunápolis.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_21.2023_-_de_pracinha_na_comunidade_de_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_21.2023_-_de_pracinha_na_comunidade_de_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de uma praça infantil no centro da comunidade da Linha Fátima.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_22.2023-_rojane_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_22.2023-_rojane_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja efetuada a instalação de câmera de videomonitoramento na rotatória de São Jorge.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_23.2023-_rojane_-_transporte_escolar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_23.2023-_rojane_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a disponibilização do transporte escolar para os alunos do interior no contraturno.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_24.2023_-_planilha_de_gastos_camara_de_vereadores1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_24.2023_-_planilha_de_gastos_camara_de_vereadores1.pdf</t>
   </si>
   <si>
     <t>Sugere a mesa diretora da Câmara Municipal de Vereadpres que seja feita a publicidade da receita e dos gastos do poder legislativo, todos os meses, de maneira simplificada em forma de planilha, através do site e rede social (facebook) da câmara de vereadores de Tunápolis.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_25.2023_-_aluguel_casa_mortuaria1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_25.2023_-_aluguel_casa_mortuaria1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja revista a cobrança de taxa de aluguel pela realização dos funerais na casa mortuária, prevista no art. 5º da lei municipal 1468/2021.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_26.2023_-_captacao_de_agua1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_26.2023_-_captacao_de_agua1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que  seja instalado na Creche Municipal sistema de captação de água para limpeza daquele espaço.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_27.2023-_aloisio_-_projetos_de_asfalto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_27.2023-_aloisio_-_projetos_de_asfalto.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja procedida a elaboração do projeto de pavimentação asfáltica da sede do município até a divisa de são joão do oeste.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_28.2023-_gaucho_-_campo_raigao_baixo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_28.2023-_gaucho_-_campo_raigao_baixo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a ampliação da extensão do comprimento e laterais do campo de futebol da Linha Raigão Baixo .</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_29.2023_-_todos_-_limpeza_de_pontes_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_29.2023_-_todos_-_limpeza_de_pontes_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a limpeza de todas as pontes do município de Tunápolis.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_30.2023-_gustavo_-_estradas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_30.2023-_gustavo_-_estradas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o alargamento da estrada geral de Linha São Sebastião e estrada geral de Linha Real.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_31.2023-_fernando_-_rota_alternativa_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_31.2023-_fernando_-_rota_alternativa_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado estudo de viabilidade para alteração da estrada geral que dá acesso a comunidade de Linha Fátima.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_32.2023_-_fernando_-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_32.2023_-_fernando_-.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizado projeto para construção de passeio público e ciclofaixa do condomÍnio Viver-Bem até o campo municipal Nilo Spies.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_33.2023-_gaucho_-_pmg.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_33.2023-_gaucho_-_pmg.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municiapl a alteração la legislação do programa de melhoramento genético i “pmg-i”.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_34.2023-_elisabeth_-_castracao_de_animais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_34.2023-_elisabeth_-_castracao_de_animais.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado um levantamento de tutores do municipio interessados na realização da castração de seus cães e gatos.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_35.2023_-_vonei_-_parque.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_35.2023_-_vonei_-_parque.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a colocação de parque infantil ou algo similar no Estádio Municipal Nilo Spies.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_36.2023_-_fernando_acude.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_36.2023_-_fernando_acude.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o encercamento do açude localizado no Estádio Municipal Nilo Spies.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_37.2023_todos_-_devolucao_de_recursos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_37.2023_todos_-_devolucao_de_recursos.pdf</t>
   </si>
   <si>
     <t>Sugere que a administração municipal utilize os recursos a serem devolvidos por esta Casa, no final do presente exercício financeiro, para firmar novo termo de fomento com a Associação Hospitalar de Tunápolis-AHT e Associação de Pais e Amigos dos Excepcionais, além daquele já autorizado para o exercício de 2024, a fim de que possam continuar investindo em suas necessidades de maior relevância.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_38.2023_-_volnei.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_38.2023_-_volnei.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal firmar termo de fomento/convênio com a Associação Cinquentenário de São Jorge, Associação 13 de Maio de Linha Fátima e Associação Flamengo de São Sebastião.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>Projeto de Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/937/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2023_-_emenda_substitutiva_gustavo_2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/937/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2023_-_emenda_substitutiva_gustavo_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 01, AO PROJETO DE LEI COMPLEMENTAR Nº 03/2023, DO EXECUTIVO, O QUAL PASSA A TRAMITAR COM A SEGUINTE REDAÇÃO:_x000D_
 “Altera a redação do Anexo I, letra “B” e “D”, do Anexo II, letra “B”, do Anexo IV e das letras “B” e “F” do Anexo V, da Lei Complementar nº 70, de 20 de julho de 2022, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>CJLRF - Comissão de Justiça, Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_13.2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_13.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 02/2023, AO PROJETO DE LEI ORDINÁRIA Nº 13/2023, DO EXECUTIVO, O QUAL PASSA A TRAMITAR COM A SEGUINTE REDAÇÃO: “PROJETO DE LEI N. 13/2023._x000D_
 Autoriza a contagem do período de 28 de maio de 2020 a 31 de dezembro de 2021 e pagamento retroativo para fins de concessão das Progressões temporais previstas no Plano de Cargos e Salários dos Servidores Públicos.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_38.2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_38.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Substitutiva nº 03/2023 que altera o Projeto de Lei Ordinária nº 38/2023, do Executivo, que “Dispõe sobre incentivos econômicos para empresas que se instalem ou ampliem suas atividades no município”.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>JOV</t>
   </si>
   <si>
     <t>Indicação Jovem Vereador</t>
   </si>
   <si>
     <t>Vanessa Luiza Groth</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/966/indicacao_no_01.2023_-_vanessa_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/966/indicacao_no_01.2023_-_vanessa_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a contratação de um médico pediatra em parceria com o município de Santa Helena.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>Maisa Zoz Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_no_02.2023_-_maisa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_no_02.2023_-_maisa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de um local de coleta para lâmpadas fluorescentes no município.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>Paula Luiza Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_no_03.2023_-_paula.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_no_03.2023_-_paula.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de lixeiras na parte externa do centro de múltiplo uso e centro esportivo da comunidade de Linha Pitangueira.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>Camile Weis Reis</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_no_04.2023_-_camile_weis_reis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_no_04.2023_-_camile_weis_reis.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que estude a possibilidade de instalação de academia ao ar livre.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>Carlos Eduardo Baumgratz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_no_05.2023_-_carlos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_no_05.2023_-_carlos.pdf</t>
   </si>
   <si>
     <t>Segere ao Poder Executivo Municipal a realização de ações visando a recuperação ambiental, despoluição e aproveitamento do potencial turístico oferecido pelas cascatas situadas nas imediações da cidade de Tunápolis.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>Guilherme Henrique Cagliari Stumm</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_n_06.2023_-_guilherme.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_n_06.2023_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de ações visando a organização, remediação e revitalização da praça municipal do município de Tunápolis</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>Débora Cristina Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/973/indicacao_no_07.2023_-_debora.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/973/indicacao_no_07.2023_-_debora.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja criada lei municipal isentando o pagamento de IPTU à aposentados.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_no_08.2023_-_debora.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_no_08.2023_-_debora.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam realizados exames oftalmológicos, diabetes e glicemia nas instituições de ensino municipal.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_09.2023_-_vanessa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_09.2023_-_vanessa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada uma campanha do brinquedo, onde as famílias possam estar doando brinquedos sem uso à crianças carentes.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_10.2023_-_paula_-_biblioteca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_10.2023_-_paula_-_biblioteca.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  a melhoria da estrutura e do ambiente da biblioteca municipal, transformando-a em um ponto atrativo para jovens e crianças.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_no_11.2023_-_maisa_-_oratoria.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_no_11.2023_-_maisa_-_oratoria.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de aulas de oratória por meio da Secretaria de Educação, Cultura e Esporte.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/995/indicacao_no_12.2023_-_camile_w._reis_asfalto_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/995/indicacao_no_12.2023_-_camile_w._reis_asfalto_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a limpeza e posterior pintura do asfalto da comunidade de São Pedro.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Jaíne Michele Groth</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_no_13.2023_-_jaine_-_parceria_com_castramovel_de_caes_e_gatos_em_tunapolis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_no_13.2023_-_jaine_-_parceria_com_castramovel_de_caes_e_gatos_em_tunapolis.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada uma parceria com castramóvel de cães e gatos em Tunápolis.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_14.2023_-_camile_w._reis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_14.2023_-_camile_w._reis.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja implantada rede de iluminação pública (poste e lâmpada).</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_15.2023_-_paula.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_15.2023_-_paula.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal que o show de fogos de virada de ano seja realizado com fogos de artifícios com ruídos reduzidos.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_16.2023_-_carlos_eduardo_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_16.2023_-_carlos_eduardo_2.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de melhorias na rede de água da avenida Cerro Largo e ruas incluidas nos projetos de revitalização.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_17.2023_-_camile.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_17.2023_-_camile.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a possibilidade de incentivo a cultura e artesanato nas comunidades.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_18.2023_-_debora.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_18.2023_-_debora.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja criado o minuto do turismo no programa semanal de rádio do município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>RQV</t>
   </si>
   <si>
     <t>Requerimentos/ofícios/solicitações</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_abono_falta_-fernando.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_abono_falta_-fernando.pdf</t>
   </si>
   <si>
     <t>Requerimento para abono de falta</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_abono_falta_-gustavo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_abono_falta_-gustavo.pdf</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>JOVP</t>
   </si>
   <si>
     <t>Projeto de lei - jovem Vereador</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_no_01.2023_-_jovem_vereador_-_cordao_do_girassol._ofc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_no_01.2023_-_jovem_vereador_-_cordao_do_girassol._ofc.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de conscientização sobre as deficiências ocultas, dispõe sobre a disponibilização do Cordão de Girassol para pessoas com deficiências ocultas no âmbito do Município de Tunápolis-SC e, dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>MJOV</t>
   </si>
   <si>
     <t>Moção Jovens Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_no_01.2023_-_jaine.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_no_01.2023_-_jaine.pdf</t>
   </si>
   <si>
     <t>Apela-se para que seja realizada a instalação de rede trifásica no interior do Municipio.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Lairton Hahn</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/994/mocao_no_02.2023_-_de_apoio_-_lairton_hahn.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/994/mocao_no_02.2023_-_de_apoio_-_lairton_hahn.pdf</t>
   </si>
   <si>
     <t>Em apoio a pauta do sindicato dos trabalhadores em educação na rede pública de ensino do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/inclusao_do_projeto_de_lei_no_44.2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/inclusao_do_projeto_de_lei_no_44.2023.pdf</t>
   </si>
   <si>
     <t>Solicitaque seja incluída na Ordem do Dia da sessão Ordinária do dia 27 de novembro de 2023 a única deliberação do Projeto de Lei nº 44/2023</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto de Lei substutivo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_substituto_ao_03.2023_-_altera_plano_de_cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_substituto_ao_03.2023_-_altera_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 03/2023. Altera a redação do Anexo I, letra “B” e “D”, do Anexo II, letra “B”, do Anexo III, do Anexo IV e das letras “B” e “F” do Anexo V, da Lei Complementar nº 70, de 20 de julho de 2022, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém Outras Providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 505.000,00, alterando a Lei Orçamentária nº 1.541, de 09 de novembro de 2022, e contém outras providências.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Marino José Frey</t>
   </si>
   <si>
     <t>Veto integral do Projeto de Lei que "Declara de Utilidade Pública Municipal a Associação Folclórica Alemã de Tunápolis-AFAT, do Município de Tunápolis-SC".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -2055,67 +2055,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_decreto_no_01.2023_-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_resolucao_no_03.2023_-_diarias_5.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_de_resolucao_no_04.2023_-_teletrabalho_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_01.2023_-_credito_especial_escolinhas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_02.2023_-_altera_a_lei_854_cis_amesosc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_no_03.2023_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_04.2023_-_altera_plano_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_no_05.2023_-_consad_alteracao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_no_06.2023_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_no_07.2023_-_emenda_plano_de_cargos_camara_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_08.2023_-_cis_ameosc_ratificacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_09.2023_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_no_10.2023_-_entidades_educacionais_002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_11.2023_-_credito_especial_cincatarina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_no_12.2023_-_cincatarina.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_no_13.2023_-_substituido_pela_emenda_no_02.2023.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_14.2023_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_15.2023_-_altera_tabela_iss.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_16.2023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_17.2023_-_auxilio_estudante.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_18.2023_-_repasse_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/964/projeto_de_lei_no_19.2023_-_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_20.2023__-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_21.2023_-_vale_livro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_no_22.2023_-_fundo_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/980/prpjeto_de_lei_no_23.2023_-_alteracao_aris.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_no_24.2023_-_ratifica_as_metas_do_plano_de_saneamento.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_25.2023_-_cria_area_mista_com_vocacao_comercial_e_administrativa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_no_26.2023_-_gustavo_-_consientizacao_idosos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_no_27.2023_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_28.2023_-_custeio_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_29.2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_no_30.2023_-_diagnostico_socioambiental.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_31.2023_-_emenda_parcelamento_de_solo_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/projeto_de_lei_no_32.2023_-_pro_empresa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_no_33.2023_-_alteracoes_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_lei_no_34.2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_no_35.2023_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_no_36.2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/projeto_de_lei_no_37.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/projeto_de_lei_no_38.2023_-_incentivos_economicos_e_fiscais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_39.2023_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_no_40.2023_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_no_41.2023_-_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_no_42.2023_-_venda_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_no_43.2023_-_amplia_perimetro_urbano_e_recebe_por_doacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/projeto_de_lei_no_44.2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_no_45.2023_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/projeto_de_lei_no_46.2023_-_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/projeto_de_lei_no_48.2023_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/928/mocao_no_01.2023_-_renato_-_prosolo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_no_02.2023_-_neide.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_no_03.2023_-volnei_-_contribuicao_professores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_no_04.2023__-2023_-bortolini_-_apoio_pl_escolas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_no_05.2023_-fernando_-_sc496_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/953/mocao_no_06.2023_-_todos-_pesar_-_ernesto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_no_07.2023_-_fake_news.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_no_08.2023_-_luz_trifasica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_no_09.2023_-_gaucho_-_reducao_de_precos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/983/mocao_no_10.2023_-_elisabeth_-_importacao_de_leite.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_no_11.2023_-_substituida__fernando_-_uti_infantil_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/996/mocao_no_12.2023_-_grupo_de_dancas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/999/mocao_no_13.2023_-_de_apelo_leite.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/mocao_no_14.2023_-_jovens_empreendedores_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_16.2023_-_gaucho_e_elisa_-_aborto_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/mocao_no_17.2023_-_todos-_pesar_-_egon_lawisch.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/mocao_no_18.2023_-_bortolini_-_vivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_no_19.2023_-_grupo_de_teatro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_no_20.2023_-_gustavo_-_exame_trombofilia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/mocao_no_21.2023_-_bortolini_-_agendamentos_sus.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_01.2023_-_condominio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_no_02.2023_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_no_03.2023_-_renato_-_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_no_04.2023_-_fernando_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_05.2023_-_elisa_-_jv.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_06.2023_-_obras_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_07.2023_-_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_08.2023_-_obras_-_todos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_09.2023_-_rojane_-_coleta_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_10.2023_-_fernando_-_conselhos_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_no_11.2023_-_todos_-_professores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_12.2023_-_processo_licitatorio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_01.2023_-_renato_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_02.2023_-_leandro_-_cameras_escolas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_03.2023-_gustavo_-_centro_esportivo_bv.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_no_04.2023_-_gustavo_-_alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_05.2023_-_gaucho_-_alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_06.2023_-_vonei_-_programa_recolhe_de_animais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_07.2023_-_vonei_-_programa_pics.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_08.2023-_renato_-_placa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_09.2023_-_vonei_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_10.2023_-_vonei_-_rotula.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_11.2023-_gaucho_-_tubulacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_12.2023_-_leandro_-_seguranca_armado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_13.2023_-_fernando_-_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/957/indicacao_no_14.2023-_aloisio_-_ginasio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_15.2023_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/975/indicacao_16.2023_-_repasse_sao_sebastiao_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_17.2023_-_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_18.2023_-_gaucho_-_reforma_educacao_e_auditorio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_19.023_-_gaucho_-_campo_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_20.2023_-_rojane_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_21.2023_-_de_pracinha_na_comunidade_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_22.2023-_rojane_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_23.2023-_rojane_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_24.2023_-_planilha_de_gastos_camara_de_vereadores1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_25.2023_-_aluguel_casa_mortuaria1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_26.2023_-_captacao_de_agua1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_27.2023-_aloisio_-_projetos_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_28.2023-_gaucho_-_campo_raigao_baixo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_29.2023_-_todos_-_limpeza_de_pontes_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_30.2023-_gustavo_-_estradas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_31.2023-_fernando_-_rota_alternativa_fatima.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_32.2023_-_fernando_-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_33.2023-_gaucho_-_pmg.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_34.2023-_elisabeth_-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_35.2023_-_vonei_-_parque.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_36.2023_-_fernando_acude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_37.2023_todos_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_38.2023_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/937/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2023_-_emenda_substitutiva_gustavo_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/966/indicacao_no_01.2023_-_vanessa_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_no_02.2023_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_no_03.2023_-_paula.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_no_04.2023_-_camile_weis_reis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_no_05.2023_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_n_06.2023_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/973/indicacao_no_07.2023_-_debora.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_no_08.2023_-_debora.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_09.2023_-_vanessa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_10.2023_-_paula_-_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_no_11.2023_-_maisa_-_oratoria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/995/indicacao_no_12.2023_-_camile_w._reis_asfalto_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_no_13.2023_-_jaine_-_parceria_com_castramovel_de_caes_e_gatos_em_tunapolis.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_14.2023_-_camile_w._reis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_15.2023_-_paula.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_16.2023_-_carlos_eduardo_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_17.2023_-_camile.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_18.2023_-_debora.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_abono_falta_-fernando.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_abono_falta_-gustavo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_no_01.2023_-_jovem_vereador_-_cordao_do_girassol._ofc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_no_01.2023_-_jaine.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/994/mocao_no_02.2023_-_de_apoio_-_lairton_hahn.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/inclusao_do_projeto_de_lei_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_substituto_ao_03.2023_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/projeto_de_decreto_no_01.2023_-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/922/projeto_de_resolucao_no_03.2023_-_diarias_5.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_de_resolucao_no_04.2023_-_teletrabalho_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_lei_no_01.2023_-_credito_especial_escolinhas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_lei_no_02.2023_-_altera_a_lei_854_cis_amesosc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_no_03.2023_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_no_04.2023_-_altera_plano_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_no_05.2023_-_consad_alteracao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_no_06.2023_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_no_07.2023_-_emenda_plano_de_cargos_camara_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_no_08.2023_-_cis_ameosc_ratificacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_no_09.2023_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_no_10.2023_-_entidades_educacionais_002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_no_11.2023_-_credito_especial_cincatarina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/935/projeto_de_lei_no_12.2023_-_cincatarina.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/936/projeto_de_lei_no_13.2023_-_substituido_pela_emenda_no_02.2023.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_lei_no_14.2023_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_15.2023_-_altera_tabela_iss.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_16.2023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_17.2023_-_auxilio_estudante.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_18.2023_-_repasse_a_entidades.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/964/projeto_de_lei_no_19.2023_-_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/965/projeto_de_lei_no_20.2023__-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/974/projeto_de_lei_no_21.2023_-_vale_livro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_no_22.2023_-_fundo_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/980/prpjeto_de_lei_no_23.2023_-_alteracao_aris.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_de_lei_no_24.2023_-_ratifica_as_metas_do_plano_de_saneamento.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/984/projeto_de_lei_no_25.2023_-_cria_area_mista_com_vocacao_comercial_e_administrativa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1003/projeto_de_lei_no_26.2023_-_gustavo_-_consientizacao_idosos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_no_27.2023_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/projeto_de_lei_no_28.2023_-_custeio_de_locomocao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/projeto_de_lei_no_29.2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/projeto_de_lei_no_30.2023_-_diagnostico_socioambiental.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/projeto_de_lei_no_31.2023_-_emenda_parcelamento_de_solo_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/projeto_de_lei_no_32.2023_-_pro_empresa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/projeto_de_lei_no_33.2023_-_alteracoes_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/projeto_de_lei_no_34.2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_no_35.2023_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_no_36.2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/projeto_de_lei_no_37.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/projeto_de_lei_no_38.2023_-_incentivos_economicos_e_fiscais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_39.2023_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_no_40.2023_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_no_41.2023_-_declara_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/projeto_de_lei_no_42.2023_-_venda_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/projeto_de_lei_no_43.2023_-_amplia_perimetro_urbano_e_recebe_por_doacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/projeto_de_lei_no_44.2023_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_no_45.2023_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1052/projeto_de_lei_no_46.2023_-_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1053/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/projeto_de_lei_no_48.2023_-_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/928/mocao_no_01.2023_-_renato_-_prosolo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/931/mocao_no_02.2023_-_neide.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_no_03.2023_-volnei_-_contribuicao_professores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/946/mocao_no_04.2023__-2023_-bortolini_-_apoio_pl_escolas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/949/mocao_no_05.2023_-fernando_-_sc496_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/953/mocao_no_06.2023_-_todos-_pesar_-_ernesto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/963/mocao_no_07.2023_-_fake_news.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/976/mocao_no_08.2023_-_luz_trifasica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/978/mocao_no_09.2023_-_gaucho_-_reducao_de_precos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/983/mocao_no_10.2023_-_elisabeth_-_importacao_de_leite.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/986/mocao_no_11.2023_-_substituida__fernando_-_uti_infantil_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/996/mocao_no_12.2023_-_grupo_de_dancas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/999/mocao_no_13.2023_-_de_apelo_leite.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/mocao_no_14.2023_-_jovens_empreendedores_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_16.2023_-_gaucho_e_elisa_-_aborto_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/mocao_no_17.2023_-_todos-_pesar_-_egon_lawisch.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/mocao_no_18.2023_-_bortolini_-_vivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/mocao_no_19.2023_-_grupo_de_teatro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1042/mocao_no_20.2023_-_gustavo_-_exame_trombofilia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/mocao_no_21.2023_-_bortolini_-_agendamentos_sus.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_01.2023_-_condominio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_no_02.2023_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_no_03.2023_-_renato_-_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/947/requerimento_no_04.2023_-_fernando_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/959/requerimento_no_05.2023_-_elisa_-_jv.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_06.2023_-_obras_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/962/requerimento_no_07.2023_-_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/985/requerimento_no_08.2023_-_obras_-_todos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/989/requerimento_no_09.2023_-_rojane_-_coleta_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_no_10.2023_-_fernando_-_conselhos_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_no_11.2023_-_todos_-_professores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_no_12.2023_-_processo_licitatorio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/912/indicacao_01.2023_-_renato_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_02.2023_-_leandro_-_cameras_escolas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_03.2023-_gustavo_-_centro_esportivo_bv.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_no_04.2023_-_gustavo_-_alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_05.2023_-_gaucho_-_alargamento_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_06.2023_-_vonei_-_programa_recolhe_de_animais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/938/indicacao_07.2023_-_vonei_-_programa_pics.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/939/indicacao_08.2023-_renato_-_placa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/942/indicacao_09.2023_-_vonei_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/943/indicacao_10.2023_-_vonei_-_rotula.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_11.2023-_gaucho_-_tubulacao_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/951/indicacao_12.2023_-_leandro_-_seguranca_armado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/952/indicacao_13.2023_-_fernando_-_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/957/indicacao_no_14.2023-_aloisio_-_ginasio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_15.2023_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/975/indicacao_16.2023_-_repasse_sao_sebastiao_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/977/indicacao_17.2023_-_piso_salarial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/982/indicacao_18.2023_-_gaucho_-_reforma_educacao_e_auditorio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/987/indicacao_19.023_-_gaucho_-_campo_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/988/indicacao_20.2023_-_rojane_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/998/indicacao_21.2023_-_de_pracinha_na_comunidade_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1001/indicacao_22.2023-_rojane_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1002/indicacao_23.2023-_rojane_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/indicacao_24.2023_-_planilha_de_gastos_camara_de_vereadores1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_25.2023_-_aluguel_casa_mortuaria1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/indicacao_26.2023_-_captacao_de_agua1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1012/indicacao_27.2023-_aloisio_-_projetos_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_28.2023-_gaucho_-_campo_raigao_baixo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_29.2023_-_todos_-_limpeza_de_pontes_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_30.2023-_gustavo_-_estradas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_31.2023-_fernando_-_rota_alternativa_fatima.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_32.2023_-_fernando_-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_33.2023-_gaucho_-_pmg.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_34.2023-_elisabeth_-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_35.2023_-_vonei_-_parque.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_36.2023_-_fernando_acude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_37.2023_todos_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_38.2023_-_volnei.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/937/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2023_-_emenda_substitutiva_gustavo_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_emenda_substutiva_ao_projeto_de_lei_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/966/indicacao_no_01.2023_-_vanessa_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/967/indicacao_no_02.2023_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/968/indicacao_no_03.2023_-_paula.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/969/indicacao_no_04.2023_-_camile_weis_reis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/970/indicacao_no_05.2023_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/972/indicacao_n_06.2023_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/973/indicacao_no_07.2023_-_debora.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/990/indicacao_no_08.2023_-_debora.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/991/indicacao_no_09.2023_-_vanessa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/992/indicacao_no_10.2023_-_paula_-_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/993/indicacao_no_11.2023_-_maisa_-_oratoria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/995/indicacao_no_12.2023_-_camile_w._reis_asfalto_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/997/indicacao_no_13.2023_-_jaine_-_parceria_com_castramovel_de_caes_e_gatos_em_tunapolis.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_14.2023_-_camile_w._reis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_15.2023_-_paula.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_16.2023_-_carlos_eduardo_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_17.2023_-_camile.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_18.2023_-_debora.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/926/requerimento_abono_falta_-fernando.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/927/requerimento_abono_falta_-gustavo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/projeto_de_lei_no_01.2023_-_jovem_vereador_-_cordao_do_girassol._ofc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/971/mocao_no_01.2023_-_jaine.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/994/mocao_no_02.2023_-_de_apoio_-_lairton_hahn.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/inclusao_do_projeto_de_lei_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_substituto_ao_03.2023_-_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_lei_no_47.2023_-_credito_suplementar_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>