--- v0 (2025-10-28)
+++ v1 (2026-05-07)
@@ -54,1539 +54,1539 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, Orçamentos e contas do Município</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_decreto_no_01.2024_-aprova_contas_prefeito_2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_decreto_no_01.2024_-aprova_contas_prefeito_2022.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_decreto_no_02.2024_-aprova_contas_prefeito_2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_decreto_no_02.2024_-aprova_contas_prefeito_2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora 2024</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_resolucao_no_01.2024_-_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_resolucao_no_01.2024_-_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e diretrizes para a aplicação da Lei Federal nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Tunápolis/SC.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_resolucao_no_02.2024_-_fixacao_subsidios_vereadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_resolucao_no_02.2024_-_fixacao_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de Tunápolis, SC, para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_resolucao_no_03.2024_-_regulamenta_uso_notebook.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_resolucao_no_03.2024_-_regulamenta_uso_notebook.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para utilização do notebook de propriedade da Câmara Municipal de Vereadores de Tunápolis.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_resolucao_no_04.2024_-_posse.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_resolucao_no_04.2024_-_posse.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre organização da Sessão Solene de Posse dos Eleitos e Instalação da Legislatura 2025/2028 no Município de Tunápolis-SC.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_no_01.2024_-_termo_de_fomento_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_no_01.2024_-_termo_de_fomento_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação Hospitalar de Tunápolis de Tunápolis.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_no_02.2024_-_alteracao_cvc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_no_02.2024_-_alteracao_cvc.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste do valor da contribuição mensal ao Consórcio Intermunicipal Velho Coronel – CVC, alterando a Lei nº 1351, de 08 de abril de 2018, de 02 de abril de 2018 e reconhecimento de débito de parcelas anteriores conforme especifica.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_no_03.2024_-_pix_-_fernando.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_no_03.2024_-_pix_-_fernando.pdf</t>
   </si>
   <si>
     <t>Institui a Lei do Pix no Município De Tunápolis-SC e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1079/projeto_de_lei_no_04.2024_-_alteracao_sim.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1079/projeto_de_lei_no_04.2024_-_alteracao_sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inspeção industrial e sanitária dos produtos de origem animal e institui o Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA), revogando a Lei nº 1366, de 12 de setembro de 2018.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_no_05.2024_-_credito_especial_conder_-_lixo_zero.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_no_05.2024_-_credito_especial_conder_-_lixo_zero.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 17.858,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_no_06.2024_-_credito_especial_terreno_la_pitangueira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_no_06.2024_-_credito_especial_terreno_la_pitangueira.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 38.500,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_no_07.2024_-_aporte_financeiro_lixo_zero.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_no_07.2024_-_aporte_financeiro_lixo_zero.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tunápolis a aderir ao “Programa Lixo Zero”, instituído pelo Consórcio de Desenvolvimento Regional – CONDER, firmando os respectivos Contratos de Programa e aporte Financeiro de ingresso ao programa e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_lei_no_08.2024_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_lei_no_08.2024_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de área conforme especifica, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_no_09.2024_-_amplia_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_no_09.2024_-_amplia_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_lei_no_10.2024_-_acordo_de_cooperacao_tecnica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_lei_no_10.2024_-_acordo_de_cooperacao_tecnica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Termo de Cooperação Técnica que entre si celebram o Poder Legislativo e o Poder Executivo do Município de Tunápolis, Santa Catarina, visando o aproveitamento de toda a equipe de Licitação do Poder Executivo Municipal no que concerne à realização de procedimento licitatório com fulcro na Lei nº 14.133/2021 e estabelece outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_no_11.2024.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar termo de fomento com entidades educacionais que especifica, e contém outras providências.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_no_12.2024__-_fixacao_subsidios_prefeito.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_no_12.2024__-_fixacao_subsidios_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e o pagamento do subsídio de prefeito, de vice-prefeito e de secretários municipais para a legislatura 2025 a 2028, no município de Tunápolis, SC.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_10.05.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_10.05.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_n._14.2024_-_autismo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_n._14.2024_-_autismo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE TUNÁPOLIS A “SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_11.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_11.pdf</t>
   </si>
   <si>
     <t>Institui incentivos fiscais para prestadores de serviços de Licenciamento ou cessão de direito de uso de programas de computação, alterando a Lei Complementar nº 65, de 27 de maio de 2021, que dispõe sobre legislação tributária do município de Tunápolis, especificamente do Imposto Sobre Serviços de Qualquer Natureza; e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_no_16.2024_-_revoga_inciso_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_no_16.2024_-_revoga_inciso_1.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso II do art. 2º da Lei nº 797/2006, de 03 de maio de 2006, que “Institui o Conselho Municipal de Trânsito no Município de Tunápolis e da outras providências”.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_14_credito_suplementar__alterar_metas_fisicas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_14_credito_suplementar__alterar_metas_fisicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, no valor de R$ 110.900,00, na forma em que especifica abaixo, e contém outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_12_revogacao_das_leis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_12_revogacao_das_leis.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1579, de 28 de setembro de 2023 e a Lei Complementar nº 78, de 11 de outubro de 2023.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_13_loteamento_vola_germanica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_13_loteamento_vola_germanica.pdf</t>
   </si>
   <si>
     <t>Aprova o Projeto e a implantação do “Loteamento Vila Germânica” de propriedade de Loteamento Vila Germânica Spe Ltda.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_015_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_015_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 270.000,00, alterando a Lei Orçamentária nº 1.590, de 28 de novembro de 2023, na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_016_-_alterar_metas_fisicas_-_fmsaude_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_016_-_alterar_metas_fisicas_-_fmsaude_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de Metas Físicas no Plano Plurianual do município de Tunápolis para o quadriênio 2022/2025; na Lei de Diretrizes  orçamentárias do exercício de 2024; e, na Lei Orçamentária Anual de 2024, e contém outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_no_22.2024_-_denomina_centro_espor_anibaldo_reis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_no_22.2024_-_denomina_centro_espor_anibaldo_reis.pdf</t>
   </si>
   <si>
     <t>Denomina Centro Esportivo Anibaldo Reis e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_14_parceria_com_o_sesc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_14_parceria_com_o_sesc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo municipal a firmar termo de parceria com o Serviço Social do Comércio – Sesc, e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_15_inclusao_de_area_no_perimetro_urbano.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_15_inclusao_de_area_no_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_16_digitalizado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_16_digitalizado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 951, de 10 de novembro de 2009, que “Inclui áreas, ampliando o perímetro urbano do Município, e contém outras providencias.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_17_digitalizado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_17_digitalizado.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo municipal, a proceder em nome do município a doação de bem móvel ao estado de Santa Catarina, especificamente para o Fundo de Melhoria da Polícia Civil e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_019_-_ldo_2025-completo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_019_-_ldo_2025-completo.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes para elaboração da Lei Orçamentária do Município de Tunápolis, Estado de Santa Catarina para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_018_-_alteracoes_ppa_2022-2025-completo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_018_-_alteracoes_ppa_2022-2025-completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do PPA – Plano Plurianual 2022/2025, do Município de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_21_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_21_juntado.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_20_alteracao_cis_assinado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_20_alteracao_cis_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tunápolis a ratificar o Contrato de Consórcio Público do Consórcio Intermunicipal de Saúde da AMEOSC – CIS/AMEOSC e dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_022_-_loa_2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_022_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Tunápolis, Estado de Santa Catarina, para o exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_32.2024_-_nomina_rua_por_do_sol.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_32.2024_-_nomina_rua_por_do_sol.pdf</t>
   </si>
   <si>
     <t>Denomina Via Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/pl_23_digitalizado_apae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/pl_23_digitalizado_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Tunápolis – APAE.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_no_34.2024_-_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_no_34.2024_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 720.000,00, alterando a Lei Orçamentária nº 1.590, de 28 de novembro de 2023, na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Volnei Deters, Aloísio José Lehmen, Arno Muller, Elisabeth Scherer, Fernando Weiss, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1082/mocao_no_01.2024_-_arbitro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1082/mocao_no_01.2024_-_arbitro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, que solicita seja encaminhada ao Árbitro Diego Alves Rei, em razão do ato heroico praticado no salvamento do gandula Maikon Luiz Walter.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1085/mocao_no_02.2024_-_fernando_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1085/mocao_no_02.2024_-_fernando_1.pdf</t>
   </si>
   <si>
     <t>Mocao de apelo para que viabilizem esforços e investimentos para a implantação de um centro de radioterapia junto ao Hospital Regional Terezinha Gaio Basso.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>Fernando Weiss, Aloísio José Lehmen, Arno Muller, Elisabeth Scherer, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Renato Gluitz, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1097/mocao_no_03.2024_-fernando_-_apoio_i.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1097/mocao_no_03.2024_-fernando_-_apoio_i.pdf</t>
   </si>
   <si>
     <t>Apoio ao Projeto de Lei Nº 0232/2023, em trâmite na Assembleia Legislativa.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>Fernando Weiss, Renato Gluitz, Aloísio José Lehmen, Elisabeth Scherer, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_no_04.2024_-fernando_e_renato_-_apoio_pm.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_no_04.2024_-fernando_e_renato_-_apoio_pm.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, solicitando que adotem as medidas necessárias para viabilizar a convocação dos aprovados, em consonância com os princípios da administração pública e visando o fortalecimento da segurança em nosso estado.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>Volnei Deters, Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini, Neide Bamberg, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1102/mocao_no_05.2024_-volnei_-_apelo_professores_sc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1102/mocao_no_05.2024_-volnei_-_apelo_professores_sc.pdf</t>
   </si>
   <si>
     <t>Apelando em defesa dos professores das escolas Estaduais de Santa Catarina, pela descompactação da tabela salarial e um novo plano de carreira que proporcione oportunidades claras de progressão salarial e desenvolvimento profissional, realização de concurso público e implementação de hora atividade para todos os profissionais da educação.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>Fernando Weiss, Aloísio José Lehmen, Elisabeth Scherer, Gustavo Lawisch, Leandro Bortolini, Neide Bamberg, Renato Gluitz, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1103/mocao_no_06.2024_-_fernando_-_trilheiros_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1103/mocao_no_06.2024_-_fernando_-_trilheiros_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, que solicita seja encaminhada a associação Trilheiros Acelera Forte de Tunápolis/SC, como forma de demonstrar grande apreço pela organização e sucesso na realização da 9ª Trilha do Alemão.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Arno Muller, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini, Neide Bamberg, Renato Gluitz, Rogério Recktenvald</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1119/mocao_no_07.2024_-aloisio_-_apoio_fundo_eleitoral.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1119/mocao_no_07.2024_-aloisio_-_apoio_fundo_eleitoral.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei nº 1551/2024, em tramitação na Câmara dos Deputados.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1133/mocao_no_08.2024_-__pesar_-_adelio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1133/mocao_no_08.2024_-__pesar_-_adelio.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Adélio Marx, Prefeito Municipal de Iporã do Oeste.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_no_09.2024_-leandro_-_apoio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_no_09.2024_-leandro_-_apoio.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio em forma de incentivo a célere tramitação e aprovação do projeto de Lei N. 2161/2024, de autoria do Deputado Ismael dos Santos.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_no_10.2024_-_leandro_-_repudio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_no_10.2024_-_leandro_-_repudio.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio que solicita seja encaminhada ao Governo de Luís Inácio Lula da Silva, a Câmara dos Deputados e ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, JORGINHO MELLO em razão da NOTA TÉCNICA CONJUNTA Nº 118/2023 emitida pelo Ministério da Saúde, que incorpora a vacina contra o COVID-19 ao calendário vacinal do Programa Nacional de Imunizações (PNI), tornando-a obrigatória para crianças de 06 meses a 5 anos</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>Elisabeth Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/mocao_no_11.2024_-_aplausos_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/mocao_no_11.2024_-_aplausos_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos que solicitam seja encaminhada a Vilmar Ebbing, Coordenador do Conselho da Comunidade de São Pedro, Adair Sehn, Presidente da Associação Cultural e Esportiva São Pedro, pelo esforço, dinamismo e competência com a qual foi realizada a festa comunitária alusiva aos 80 anos da celebração da primeira missa em Linha São Pedro e 60 anos de vida religiosa de Ilani Reis.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_no_12.2024_-_aadt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_no_12.2024_-_aadt.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Associação Atlética Desportiva de Tunápolis – AADT, em nome da sua presidente Jaine Hennicka, diante da brilhante atuação da equipe de futebol feminino adulto durante o Campeonato Estadual.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/mocao_no_13.2024_-_charles_becker.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/mocao_no_13.2024_-_charles_becker.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Árbitro Charles Becker pela sua estreia como árbitro no Futebol Profissional.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_no_14.2024_-_aplausos_70_anos_e._pe_balduino_rambo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_no_14.2024_-_aplausos_70_anos_e._pe_balduino_rambo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Ex e atual Diretores da Escola de Educação Básica Pe. Balduino Rambo, parabenizando pelos 70 anos de fundação.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_no_01.2024_-_obras_-_todos_2024_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_no_01.2024_-_obras_-_todos_2024_2.pdf</t>
   </si>
   <si>
     <t>Requer ao informação as Digníssimas Comissões constituídas pelo Prefeito Municipal através das Portarias 6301 e 6296 de 2023, para que informe a esta Casa Legislativa em que situação se encontram as sindicâncias.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_no_02.2024_-_revitalizacao_da_avenida.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_no_02.2024_-_revitalizacao_da_avenida.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Senhor Prefeito Municipal de Tunápolis/SC, solicitando à sua Excelência apresentar à esta Casa Legislativa cópia do Projeto da revitalização da Avenida Cerro Largo.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>Gustavo Lawisch</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_no_03.2024_-_energia_eletrica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_no_03.2024_-_energia_eletrica.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal apresente à esta Casa Legislativa o valor total gasto com energia elétrica pelos setores do Poder Executivo, incluindo o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1104/requerimento_no_04.2024_-_gustavo_-_par.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1104/requerimento_no_04.2024_-_gustavo_-_par.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal de Tunápolis, para responda aos  questionamento acerca do Processo Administrativo de Responsabilidade de Pessoa jurídica -PAR instaurado a partir da denúncia de possíveis irregularidades em obras públicas municipais.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_no_05.2024__-_rede_trifasica_celesc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_no_05.2024__-_rede_trifasica_celesc.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja enviado o presente Pedido de Informação a CELESC Distribuição S.A, na pessoa do Chefe da Agência Regional de São Miguel do Oeste, Sr. Sandro José Valmorbida, solicitando que apresente à esta Casa Legislativa informações acerca da implantação de rede elétrica trifásica no interior do município de Tunápolis/SC.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_no_06.2024_-_fernando_-_vacina_covid.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_no_06.2024_-_fernando_-_vacina_covid.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja enviado o presente Pedido de Informação à Secretária Municipal de Educação, Cultura e Esporte de Tunápolis, Sra. Tatiane Thomas, solicitando que apresente à esta Casa Legislativa informações afim de elucidar aos Vereadores bem como demais munícipes, sobre a Orientação da Secretaria de Educação referente a vacinação para crianças entre 6 meses e 4 anos, 11 meses e 29 dias de idade, contra a Covid19.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/requerimento_no_07.2024_-_enterro_animais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/requerimento_no_07.2024_-_enterro_animais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações acerca da destinação das carcaças de animais, posto que Instrução Normativa GM/MAPA 48/2019 regulamentou o destino a ser dado aos animais mortos e resíduos.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Neide Bamberg, Aloísio José Lehmen, Fernando Weiss, Leandro Bortolini, Renato Gluitz, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1069/indicacao_no_01.2024_-_diarias_pacientes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1069/indicacao_no_01.2024_-_diarias_pacientes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a concessão de diárias de hospedagem com pernoite para pacientes e acompanhantes no centro oncológico de Cascavel-CEONC.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_no_02.2024_-_l._led.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_no_02.2024_-_l._led.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  a instalação de lâmpadas led no trecho a partir do Condomínio Viver Bem até o Estádio Municipal Nilo Spies.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1072/indicacao_no_03.2024_-_elisa_-_placas_creche.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1072/indicacao_no_03.2024_-_elisa_-_placas_creche.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado estudo de viabilidade para implantação de redutor de velocidade e placas de regulamentação e advertência em frente ao centro de Educação Infantil Renilda Spies.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1074/indicacao_no_04.2024_-_gustavo_-_identificacao_de_veiculos1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1074/indicacao_no_04.2024_-_gustavo_-_identificacao_de_veiculos1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a identificação dos veículos e maquinários pertencentes ao município.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>Fernando Weiss, Aloísio José Lehmen, Elisabeth Scherer, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1075/indicacao_no_05.2024_-_cemiterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1075/indicacao_no_05.2024_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhoria das condições de acessibilidade e construção de banheiros no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>Leandro Bortolini, Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_no_06.2024_-_arborismo_nilo_spies.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_no_06.2024_-_arborismo_nilo_spies.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o plantio de arvores no estacionamento do Estadio Municipal Nilo Spies.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>Renato Gluitz, Aloísio José Lehmen, Elisabeth Scherer, Fernando Weiss, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_no_07.2024_-_gaucho_-_asfalto_sto_angelo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_no_07.2024_-_gaucho_-_asfalto_sto_angelo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o asfaltamento da rua Santo Angelo nos 295 metros faltantes e em 60 metros na rua Adão Eich.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_no_08.2024_-_gustavo_-_asfalto_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_no_08.2024_-_gustavo_-_asfalto_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o asfaltamento do centro Comunitário de Linha Fátima.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>Fernando Weiss, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_no_09.2024_-_fernando_-_acude_ns.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_no_09.2024_-_fernando_-_acude_ns.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o aumento na altura da tela lateral do campo do estádio municipal Nilo Spies.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_no_10.2024_-_gaucho_transporte_feira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_no_10.2024_-_gaucho_transporte_feira.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal a disponibilização de transporte coletivo para visitantes da EFACITUS 2024.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1092/indicacao_no_11.2024_-_bortolini_recibo_solicitacao_servico.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1092/indicacao_no_11.2024_-_bortolini_recibo_solicitacao_servico.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que a Secretaria de Agricultura/Obras passe a entregar recibo de solicitação de serviços.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_no_12.2024-_bortolini_-_subsidio_silagem.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_no_12.2024-_bortolini_-_subsidio_silagem.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que através da Secretaria da Agricultura, seja criado programa de incentivo a agricultura com o pagamento por hectare da produção de silagem.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>Renato Gluitz, Aloísio José Lehmen, Elisabeth Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1114/indicacao_no_13.2024_-_gaucho_ampliacao_area_coberta.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1114/indicacao_no_13.2024_-_gaucho_ampliacao_area_coberta.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a ampliação da estrutura da área coberta no centro do município.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Fernando Weiss, Aloísio José Lehmen, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_no_14.2024-_fernando_e_elisa_-_adotar_um_cidade.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_no_14.2024-_fernando_e_elisa_-_adotar_um_cidade.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que adote um dos municípios do Rio Grande do Sul que tenha sido atingido pelas enchentes recentes afim de centralizar esforços e doações.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>Elisabeth Scherer, Aloísio José Lehmen, Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_no_15.2024_-_elisa_-reativacao_museu.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_no_15.2024_-_elisa_-reativacao_museu.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a reativação do museu público Municipal Ida Schneider.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>Fernando Weiss, Aloísio José Lehmen, Elisabeth Scherer, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_no_16.2024-_fernando_-_grama_sintetica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_no_16.2024-_fernando_-_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a colocação de grama sintética e construção de estrutura no campo do centro Poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>Arno Muller</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao_no_17.2024-_arno_-_estrada_interior.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao_no_17.2024-_arno_-_estrada_interior.pdf</t>
   </si>
   <si>
     <t>Sugere ao Podr Executivo Municipal que seja realizado a recuperação e melhoria da estrada da Linha Corinthians</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_no_18.2024_-_gaucho_-_banheiros_vestiario.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_no_18.2024_-_gaucho_-_banheiros_vestiario.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a reforma com inclusão de banheiros nos vestiários do centro poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_no_19.2024-_elisabeth_-_asfalto_rua_da_matriz.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_no_19.2024-_elisabeth_-_asfalto_rua_da_matriz.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado serviços de melhorias e recapeamento asfáltico da Rua da Matriz.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_no_20.2024_-_fernando_-_estrada_interior.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_no_20.2024_-_fernando_-_estrada_interior.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado obras de recuperação e melhoria da estrada da Linha Raigão Baixo entre as propriedades de Genésio Francener e Isidoro Wilbert.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao_no_21.2024-_fernando_e_elisa_-_area_industrial.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao_no_21.2024-_fernando_e_elisa_-_area_industrial.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de nova “área industrial”.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_22.2024-fernando_-_asfalto_ruas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_22.2024-fernando_-_asfalto_ruas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja  elaborado projeto de pavimentação asfáltica do prolongamento da Rua São Francisco e Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1139/indicacao_no_23.2024-_fernando_-_cascalho_rodovia_front_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1139/indicacao_no_23.2024-_fernando_-_cascalho_rodovia_front_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o preenchimento com cascalho nas laterais da Rodovia da Fronteira.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_no_24.2024-_arno_-_rede_de_agua_avenida.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_no_24.2024-_arno_-_rede_de_agua_avenida.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal a realocação da rede de água do leito da Avenida Cerro Largo.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1142/indicacao_no_25.2024_-_volnei_-_aulas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1142/indicacao_no_25.2024_-_volnei_-_aulas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municiapal incluir na grade curricular da rede municipal de ensino aulas de agricultura e pecuária.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1143/indicacao_no_26.2024_-_gaucho_-e_fernando-_estacionamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1143/indicacao_no_26.2024_-_gaucho_-e_fernando-_estacionamento.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a identificação e divulgação do estacionamento localizado atrás do posto de saúde municipal.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_27.2024-_fernando_-_ceirs.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_27.2024-_fernando_-_ceirs.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado imediato investimento nos itens de necessidade prioritária do Centro de Educação Infantil de Tunapolis (CEIRS) elencados pela APP.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_no_28.2024_-_volnei_-_rede_de_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_no_28.2024_-_volnei_-_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a otimização da rede de água de São Sebastião e realocação da caixa de água.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_no_29.2024_-_aloisio_centro_esportivo_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_no_29.2024_-_aloisio_centro_esportivo_2.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize investimentos na estrutura do centro esportivo 2.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_no_30.2024_-_elisabeth_beac_h_tenis.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_no_30.2024_-_elisabeth_beac_h_tenis.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de uma quadra de beach tenis no Centro Poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Fernando Weiss, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_no_31.2024-_bortolini_-_rede_de_agua_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_no_31.2024-_bortolini_-_rede_de_agua_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja instalada rede de água para o clube de Linha Cnaleta.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_no_32.2024_fernando_-_lombada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_no_32.2024_fernando_-_lombada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  a construção de uma faixa elevada ou Lombada na Rua Santo Cristo.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_33.2024_-_calcada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_33.2024_-_calcada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a construção de calçada no prolongamento da Avenida Cerro Largo até a propriedade de Albina Schoenberger.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_34.2024_gaucho_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_34.2024_gaucho_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam construídos pontos de ônibus em locais estratégicos do município.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_35.2024_-_parque.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_35.2024_-_parque.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  que seja realizado o conserto da grama sintética no parque infantil no centro Poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_no_36.2024_viaduto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_no_36.2024_viaduto.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado estudo de viabilidade de construção de um viaduto no cruzamento da Linha Felipe Schmidt que vai para as comunidades de Linha Raigão Baixo e Alto.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_no_37.2024_todos_-_devolucao_de_recursos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_no_37.2024_todos_-_devolucao_de_recursos.pdf</t>
   </si>
   <si>
     <t>Sugere que a administração municipal utilize os recursos a serem devolvidos por esta Casa, no final do presente exercício financeiro, para firmar novo termo de fomento com a Associação Hospitalar de Tunápolis-AHT e Associação de Pais e Amigos dos Excepcionais, além daqueles já autorizados para o exercício de 2024, a fim de que possam continuar investindo em suas necessidades de maior relevância.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>Projeto de Emenda Substitutiva</t>
   </si>
   <si>
     <t>CJLRF - Comissão de Justiça, Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_emenda_substutiva_no_01.2024_-_pl_cvc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_emenda_substutiva_no_01.2024_-_pl_cvc.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Substitutiva nº 01/2024 que visa substituir o Projeto de Lei Ordinária nº 02/2024, que visa reajustar o valor da contribuição mensal repassada ao Consórcio Velho Coronel, e reconhecer débito anterior respectivo a reajuste aprovado em assembleia.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>JOV</t>
   </si>
   <si>
     <t>Indicação Jovem Vereador</t>
   </si>
   <si>
     <t>Manueli Hahn</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1105/indicacao_no_01.2024_-_manueli.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1105/indicacao_no_01.2024_-_manueli.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja revista a qualidade da água que é distribuida na Linha Real visando diminuir o gosto e odor de cloro.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>Camile Weis Reis</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_no_02.2024_-_camile_implantacao_de_cameras_de_vigilancia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_no_02.2024_-_camile_implantacao_de_cameras_de_vigilancia.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de câmeras de videomonitoramento no centro das comunidades de Tunápolis.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Diogo Frantz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_no_03.2024_-_diogo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_no_03.2024_-_diogo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada uma avaliação da infraestrutura das lixeiras públicas em nosso município.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Paula Luiza Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1108/indicacao_no_04.2024_-_paula.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1108/indicacao_no_04.2024_-_paula.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de oficinas de defesa pessoal com os alunos da rede municipal.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>Luana Isabelly Groth</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1109/indicacao_no_05.2024_-_luana_-_lixeiras_pitangueira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1109/indicacao_no_05.2024_-_luana_-_lixeiras_pitangueira.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a instalação de mais lixeiras no centro da comunidade de Linha Pitangueira, visando deixar a comunidade mais limpa e organizada.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>Guilherme Nicknig</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_no_06.2024_-_guilherme.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_no_06.2024_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja intensificada a fiscalização para a prevenção da dengue.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>Maisa Zoz Ludwig</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_no_07.2024_-_maisa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_no_07.2024_-_maisa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de curso de primeiros socorros para a população em geral.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao_no_08.2024_-_luana_-_faixas_de_pedestres_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao_no_08.2024_-_luana_-_faixas_de_pedestres_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja feita a repintura das faixas de pedestres do centro do município.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao_no_09.2024_-_paula_-_vacinacao_pets.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao_no_09.2024_-_paula_-_vacinacao_pets.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de programas de incentivo à vacinação de animais de estimação.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1125/indicacao_no_10.2024_-_maisa_-_sete_tombos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1125/indicacao_no_10.2024_-_maisa_-_sete_tombos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a manutenção do pátio do centro da comunidade de Linha Sete Tombos.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Estevão Schneider</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1126/indicacao_no_11.2024_-_estevao_-_instalacao_dos_sistemas_fotovoltaicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1126/indicacao_no_11.2024_-_estevao_-_instalacao_dos_sistemas_fotovoltaicos.pdf</t>
   </si>
   <si>
     <t>Sugere á administração municipal a instalação de equipamentos de energia fotovoltaica em prédios públicos municipais.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_no_12.2024_-_diogo_-_alimentacao_saudavel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_no_12.2024_-_diogo_-_alimentacao_saudavel.pdf</t>
   </si>
   <si>
     <t>Sugere a Administração Municipal a implantação de curso sobre alimentação saudável na rede municipal.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>Vitor Thomas</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_no_13.2024_-vitor_-__estradas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_no_13.2024_-vitor_-__estradas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a manutenção das estradas do interior do municipio.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_no_14.2024_-_camile_melhoria_nos_acessos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_no_14.2024_-_camile_melhoria_nos_acessos.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal que seja realizada melhoria nos acessos das propriedades.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_no_15.2024_-_guilherme.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_no_15.2024_-_guilherme.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a substituição da placa de estacionamento exclusivo do grupo prioritario.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_no_16.2024_-_estevao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_no_16.2024_-_estevao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhorias na estrada que conecta ao Raigão, a fim de garantir condições adequadas de tráfego e segurança dos usuários.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/indicacao_no_17.2024_-_diogo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/indicacao_no_17.2024_-_diogo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhoria das condições das calçadas no município.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_no_18.2024_-_manu.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_no_18.2024_-_manu.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que adote o protocolo eletrônico.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_no_19.2024_-_luana.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_no_19.2024_-_luana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de terrenos com vegetação.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_no_20.2024_-_maisa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_no_20.2024_-_maisa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a revitalização das placas que estão localizadas no início do território municipal.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_no_21.2024_-_paula.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_no_21.2024_-_paula.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que análise a possibilidade de construção de uma calçada conectando a calçada da avenida Cerro Largo até o pórtico da entrada de Tunápolis.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_22.2024_-_revitalizacao_do_asfalto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_22.2024_-_revitalizacao_do_asfalto.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada revitalização do asfalto em Linha São Pedro.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_23.2024_-_luana.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_23.2024_-_luana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Legislativo Municipal que seja firmado convênio com outras entidades, a fim de que sejam ministrados cursos preparatórios para os novos componentes do Legislativo.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_no_24.2024_-_diogo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_no_24.2024_-_diogo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a revitalização e conservação dos equipamentos da praça pública.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_no_25.2024_-_guilherme_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_no_25.2024_-_guilherme_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de iluminação na pista de caminhada e de todo o Centro Multiplo uso Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_no_26.2024_-_manu.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_no_26.2024_-_manu.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_no_27.2024_-_maisa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_no_27.2024_-_maisa.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a contratação eletiva de um médico ginecologista para atuar no posto de saúde.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_28.2024_-_paula.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_28.2024_-_paula.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implantação de uma geladeiroteca na praça municipal.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_29.2024_-_camile.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_29.2024_-_camile.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a possibilidade de instalação de academias ao ar livre nas comunidades do município.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_30.2024_-_estevao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_30.2024_-_estevao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a revitalização da quadra de areia do Centro Poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_31.2024_-_vitor.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_31.2024_-_vitor.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  a padronização de endereços das Linhas do interior do municipio.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>MJOV</t>
   </si>
   <si>
     <t>Moção Jovens Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1131/mocao_no_01.2024_-_luana.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1131/mocao_no_01.2024_-_luana.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a todos os munícipes que de alguma forma prestaram ajudas ao estado do Rio Grande do Sul, seja ela por doações de alimentos, roupas, brinquedos, itens de higiene, etc, ou disponibilizando-se para ir até o estado ajudando na limpeza, separação das doações, cozinhando.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1089/oficio_10_vereadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1089/oficio_10_vereadores.pdf</t>
   </si>
   <si>
     <t>teste</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>Presidente - PRES</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/423_-_oficio_a_camara_de_vereadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/423_-_oficio_a_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito referente ao exercício de 2023.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/oficio_cmv_inclusao_da_mocao_14.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/oficio_cmv_inclusao_da_mocao_14.pdf</t>
   </si>
   <si>
     <t>Solicita que seja incluída na Ordem do Dia da sessão Ordinária do dia 16 de dezembro a Moção nº 14/2024.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>REJV</t>
   </si>
   <si>
     <t>Requerimento Jovem Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_no_01.2024_-_manueli_agua.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_no_01.2024_-_manueli_agua.pdf</t>
   </si>
   <si>
     <t>Pedido de informações ao Poder executivo Muncipal acerca da qualidade de água distribuida na Linha Real.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_no_02.2024_-_asfalto_da_fronteira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_no_02.2024_-_asfalto_da_fronteira.pdf</t>
   </si>
   <si>
     <t>Pedido de informações ao Poder Executivo Municipal acerca da situação se encontra a obra do Asfalto da Fronteira, a previsão de conclusão e o projeto da pavimentação do trajeto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1893,67 +1893,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_decreto_no_01.2024_-aprova_contas_prefeito_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_decreto_no_02.2024_-aprova_contas_prefeito_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_resolucao_no_01.2024_-_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_resolucao_no_02.2024_-_fixacao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_resolucao_no_03.2024_-_regulamenta_uso_notebook.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_resolucao_no_04.2024_-_posse.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_no_01.2024_-_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_no_02.2024_-_alteracao_cvc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_no_03.2024_-_pix_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1079/projeto_de_lei_no_04.2024_-_alteracao_sim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_no_05.2024_-_credito_especial_conder_-_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_no_06.2024_-_credito_especial_terreno_la_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_no_07.2024_-_aporte_financeiro_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_lei_no_08.2024_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_no_09.2024_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_lei_no_10.2024_-_acordo_de_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_no_12.2024__-_fixacao_subsidios_prefeito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_10.05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_n._14.2024_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_11.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_no_16.2024_-_revoga_inciso_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_14_credito_suplementar__alterar_metas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_12_revogacao_das_leis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_13_loteamento_vola_germanica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_015_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_016_-_alterar_metas_fisicas_-_fmsaude_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_no_22.2024_-_denomina_centro_espor_anibaldo_reis.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_14_parceria_com_o_sesc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_15_inclusao_de_area_no_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_16_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_17_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_019_-_ldo_2025-completo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_018_-_alteracoes_ppa_2022-2025-completo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_21_juntado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_20_alteracao_cis_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_022_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_32.2024_-_nomina_rua_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/pl_23_digitalizado_apae.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_no_34.2024_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1082/mocao_no_01.2024_-_arbitro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1085/mocao_no_02.2024_-_fernando_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1097/mocao_no_03.2024_-fernando_-_apoio_i.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_no_04.2024_-fernando_e_renato_-_apoio_pm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1102/mocao_no_05.2024_-volnei_-_apelo_professores_sc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1103/mocao_no_06.2024_-_fernando_-_trilheiros_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1119/mocao_no_07.2024_-aloisio_-_apoio_fundo_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1133/mocao_no_08.2024_-__pesar_-_adelio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_no_09.2024_-leandro_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_no_10.2024_-_leandro_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/mocao_no_11.2024_-_aplausos_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_no_12.2024_-_aadt.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/mocao_no_13.2024_-_charles_becker.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_no_14.2024_-_aplausos_70_anos_e._pe_balduino_rambo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_no_01.2024_-_obras_-_todos_2024_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_no_02.2024_-_revitalizacao_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_no_03.2024_-_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1104/requerimento_no_04.2024_-_gustavo_-_par.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_no_05.2024__-_rede_trifasica_celesc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_no_06.2024_-_fernando_-_vacina_covid.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/requerimento_no_07.2024_-_enterro_animais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1069/indicacao_no_01.2024_-_diarias_pacientes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_no_02.2024_-_l._led.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1072/indicacao_no_03.2024_-_elisa_-_placas_creche.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1074/indicacao_no_04.2024_-_gustavo_-_identificacao_de_veiculos1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1075/indicacao_no_05.2024_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_no_06.2024_-_arborismo_nilo_spies.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_no_07.2024_-_gaucho_-_asfalto_sto_angelo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_no_08.2024_-_gustavo_-_asfalto_fatima.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_no_09.2024_-_fernando_-_acude_ns.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_no_10.2024_-_gaucho_transporte_feira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1092/indicacao_no_11.2024_-_bortolini_recibo_solicitacao_servico.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_no_12.2024-_bortolini_-_subsidio_silagem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1114/indicacao_no_13.2024_-_gaucho_ampliacao_area_coberta.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_no_14.2024-_fernando_e_elisa_-_adotar_um_cidade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_no_15.2024_-_elisa_-reativacao_museu.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_no_16.2024-_fernando_-_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao_no_17.2024-_arno_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_no_18.2024_-_gaucho_-_banheiros_vestiario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_no_19.2024-_elisabeth_-_asfalto_rua_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_no_20.2024_-_fernando_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao_no_21.2024-_fernando_e_elisa_-_area_industrial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_22.2024-fernando_-_asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1139/indicacao_no_23.2024-_fernando_-_cascalho_rodovia_front_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_no_24.2024-_arno_-_rede_de_agua_avenida.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1142/indicacao_no_25.2024_-_volnei_-_aulas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1143/indicacao_no_26.2024_-_gaucho_-e_fernando-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_27.2024-_fernando_-_ceirs.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_no_28.2024_-_volnei_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_no_29.2024_-_aloisio_centro_esportivo_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_no_30.2024_-_elisabeth_beac_h_tenis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_no_31.2024-_bortolini_-_rede_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_no_32.2024_fernando_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_33.2024_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_34.2024_gaucho_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_35.2024_-_parque.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_no_36.2024_viaduto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_no_37.2024_todos_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_emenda_substutiva_no_01.2024_-_pl_cvc.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1105/indicacao_no_01.2024_-_manueli.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_no_02.2024_-_camile_implantacao_de_cameras_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_no_03.2024_-_diogo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1108/indicacao_no_04.2024_-_paula.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1109/indicacao_no_05.2024_-_luana_-_lixeiras_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_no_06.2024_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_no_07.2024_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao_no_08.2024_-_luana_-_faixas_de_pedestres_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao_no_09.2024_-_paula_-_vacinacao_pets.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1125/indicacao_no_10.2024_-_maisa_-_sete_tombos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1126/indicacao_no_11.2024_-_estevao_-_instalacao_dos_sistemas_fotovoltaicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_no_12.2024_-_diogo_-_alimentacao_saudavel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_no_13.2024_-vitor_-__estradas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_no_14.2024_-_camile_melhoria_nos_acessos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_no_15.2024_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_no_16.2024_-_estevao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/indicacao_no_17.2024_-_diogo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_no_18.2024_-_manu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_no_19.2024_-_luana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_no_20.2024_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_no_21.2024_-_paula.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_22.2024_-_revitalizacao_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_23.2024_-_luana.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_no_24.2024_-_diogo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_no_25.2024_-_guilherme_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_no_26.2024_-_manu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_no_27.2024_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_28.2024_-_paula.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_29.2024_-_camile.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_30.2024_-_estevao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_31.2024_-_vitor.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1131/mocao_no_01.2024_-_luana.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1089/oficio_10_vereadores.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/423_-_oficio_a_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/oficio_cmv_inclusao_da_mocao_14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_no_01.2024_-_manueli_agua.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_no_02.2024_-_asfalto_da_fronteira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_decreto_no_01.2024_-aprova_contas_prefeito_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/projeto_de_decreto_no_02.2024_-aprova_contas_prefeito_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_resolucao_no_01.2024_-_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_resolucao_no_02.2024_-_fixacao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1160/projeto_de_resolucao_no_03.2024_-_regulamenta_uso_notebook.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/projeto_de_resolucao_no_04.2024_-_posse.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_no_01.2024_-_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_no_02.2024_-_alteracao_cvc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_no_03.2024_-_pix_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1079/projeto_de_lei_no_04.2024_-_alteracao_sim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_no_05.2024_-_credito_especial_conder_-_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_no_06.2024_-_credito_especial_terreno_la_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_no_07.2024_-_aporte_financeiro_lixo_zero.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_lei_no_08.2024_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_no_09.2024_-_amplia_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_lei_no_10.2024_-_acordo_de_cooperacao_tecnica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_no_12.2024__-_fixacao_subsidios_prefeito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_10.05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_n._14.2024_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1117/pl_11.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_no_16.2024_-_revoga_inciso_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_14_credito_suplementar__alterar_metas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1145/projeto_12_revogacao_das_leis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_13_loteamento_vola_germanica.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_015_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_016_-_alterar_metas_fisicas_-_fmsaude_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_no_22.2024_-_denomina_centro_espor_anibaldo_reis.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_14_parceria_com_o_sesc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_15_inclusao_de_area_no_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/pl_16_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/pl_17_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/pl_019_-_ldo_2025-completo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_018_-_alteracoes_ppa_2022-2025-completo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_21_juntado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/pl_20_alteracao_cis_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/pl_022_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_no_32.2024_-_nomina_rua_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/pl_23_digitalizado_apae.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/projeto_de_lei_no_34.2024_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1082/mocao_no_01.2024_-_arbitro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1085/mocao_no_02.2024_-_fernando_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1097/mocao_no_03.2024_-fernando_-_apoio_i.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1101/mocao_no_04.2024_-fernando_e_renato_-_apoio_pm.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1102/mocao_no_05.2024_-volnei_-_apelo_professores_sc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1103/mocao_no_06.2024_-_fernando_-_trilheiros_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1119/mocao_no_07.2024_-aloisio_-_apoio_fundo_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1133/mocao_no_08.2024_-__pesar_-_adelio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1137/mocao_no_09.2024_-leandro_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1153/mocao_no_10.2024_-_leandro_-_repudio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/mocao_no_11.2024_-_aplausos_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_no_12.2024_-_aadt.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/mocao_no_13.2024_-_charles_becker.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_no_14.2024_-_aplausos_70_anos_e._pe_balduino_rambo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1067/requerimento_no_01.2024_-_obras_-_todos_2024_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1076/requerimento_no_02.2024_-_revitalizacao_da_avenida.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_no_03.2024_-_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1104/requerimento_no_04.2024_-_gustavo_-_par.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1151/requerimento_no_05.2024__-_rede_trifasica_celesc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_no_06.2024_-_fernando_-_vacina_covid.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/requerimento_no_07.2024_-_enterro_animais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1069/indicacao_no_01.2024_-_diarias_pacientes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_no_02.2024_-_l._led.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1072/indicacao_no_03.2024_-_elisa_-_placas_creche.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1074/indicacao_no_04.2024_-_gustavo_-_identificacao_de_veiculos1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1075/indicacao_no_05.2024_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_no_06.2024_-_arborismo_nilo_spies.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_no_07.2024_-_gaucho_-_asfalto_sto_angelo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_no_08.2024_-_gustavo_-_asfalto_fatima.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_no_09.2024_-_fernando_-_acude_ns.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_no_10.2024_-_gaucho_transporte_feira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1092/indicacao_no_11.2024_-_bortolini_recibo_solicitacao_servico.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_no_12.2024-_bortolini_-_subsidio_silagem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1114/indicacao_no_13.2024_-_gaucho_ampliacao_area_coberta.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_no_14.2024-_fernando_e_elisa_-_adotar_um_cidade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_no_15.2024_-_elisa_-reativacao_museu.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_no_16.2024-_fernando_-_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1122/indicacao_no_17.2024-_arno_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1132/indicacao_no_18.2024_-_gaucho_-_banheiros_vestiario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_no_19.2024-_elisabeth_-_asfalto_rua_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1135/indicacao_no_20.2024_-_fernando_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1136/indicacao_no_21.2024-_fernando_e_elisa_-_area_industrial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_22.2024-fernando_-_asfalto_ruas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1139/indicacao_no_23.2024-_fernando_-_cascalho_rodovia_front_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_no_24.2024-_arno_-_rede_de_agua_avenida.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1142/indicacao_no_25.2024_-_volnei_-_aulas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1143/indicacao_no_26.2024_-_gaucho_-e_fernando-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_no_27.2024-_fernando_-_ceirs.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_no_28.2024_-_volnei_-_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_no_29.2024_-_aloisio_centro_esportivo_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_no_30.2024_-_elisabeth_beac_h_tenis.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_no_31.2024-_bortolini_-_rede_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_no_32.2024_fernando_-_lombada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_no_33.2024_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_no_34.2024_gaucho_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_no_35.2024_-_parque.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_no_36.2024_viaduto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_no_37.2024_todos_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_emenda_substutiva_no_01.2024_-_pl_cvc.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1105/indicacao_no_01.2024_-_manueli.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_no_02.2024_-_camile_implantacao_de_cameras_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1107/indicacao_no_03.2024_-_diogo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1108/indicacao_no_04.2024_-_paula.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1109/indicacao_no_05.2024_-_luana_-_lixeiras_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_no_06.2024_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_no_07.2024_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1123/indicacao_no_08.2024_-_luana_-_faixas_de_pedestres_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao_no_09.2024_-_paula_-_vacinacao_pets.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1125/indicacao_no_10.2024_-_maisa_-_sete_tombos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1126/indicacao_no_11.2024_-_estevao_-_instalacao_dos_sistemas_fotovoltaicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_no_12.2024_-_diogo_-_alimentacao_saudavel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_no_13.2024_-vitor_-__estradas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_no_14.2024_-_camile_melhoria_nos_acessos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_no_15.2024_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_no_16.2024_-_estevao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/indicacao_no_17.2024_-_diogo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_no_18.2024_-_manu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_no_19.2024_-_luana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_no_20.2024_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_no_21.2024_-_paula.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_no_22.2024_-_revitalizacao_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_no_23.2024_-_luana.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_no_24.2024_-_diogo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_no_25.2024_-_guilherme_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_no_26.2024_-_manu.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_no_27.2024_-_maisa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_no_28.2024_-_paula.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_no_29.2024_-_camile.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_no_30.2024_-_estevao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_no_31.2024_-_vitor.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1131/mocao_no_01.2024_-_luana.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1089/oficio_10_vereadores.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/423_-_oficio_a_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/oficio_cmv_inclusao_da_mocao_14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1112/requerimento_no_01.2024_-_manueli_agua.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2024/1113/requerimento_no_02.2024_-_asfalto_da_fronteira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>