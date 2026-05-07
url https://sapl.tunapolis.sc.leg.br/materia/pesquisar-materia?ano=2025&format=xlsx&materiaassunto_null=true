--- v2 (2026-02-05)
+++ v3 (2026-05-07)
@@ -54,2658 +54,2658 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>CJLRF - Comissão de Justiça, Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_decreto_no_01.2025_-licenca_prefeito.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_decreto_no_01.2025_-licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo municipal a ausentar-se do país e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_decreto_no_02.2025_-_revoga_licenca_prefeito_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_decreto_no_02.2025_-_revoga_licenca_prefeito_1.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto Legislativo n. 01/2025.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora 2025</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_decreto_no_03.2025_-suplementacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_decreto_no_03.2025_-suplementacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar no orçamento de 2025, da Câmara Municipal de Vereadores de Tunápolis-SC.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/projeto_de_resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/projeto_de_resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste das diárias do legislativo municipal e contem outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_resolucao_no_02.2025_-_reajuste_vale_2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_resolucao_no_02.2025_-_reajuste_vale_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vale alimentação dos servidores do legislativo municipal e contem outras providências.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_resolucao_no_03.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_resolucao_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno dos Jovens Vereadores da Câmara Municipal de Tunápolis-SC.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_lei_no_01.2025_-_reajuste_salarios.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_lei_no_01.2025_-_reajuste_salarios.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores do legislativo municipal e contém outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/pl_01_termo_hospital.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/pl_01_termo_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação Hospitalar de Tunápolis.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_02_vale_alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_02_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1380,  de 20 de dezembro de 2018, que Autoriza o poder executivo a dispor sobre a concessão mensal de vale-alimentação por dia trabalhado aos servidores públicos ativos da administração pública do município de Tunápolis e adota outras providências.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_004_-_credito_suplementar__alterar_metas_fisicas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_004_-_credito_suplementar__alterar_metas_fisicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, no valor de R$ 2.375.000,00, na forma em que especifica abaixo, e contém outras providências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_03_lei_secetaria_da_agricultura.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_03_lei_secetaria_da_agricultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os incentivos agropecuários no Município de Tunápolis, objetivando beneficiar produtores rurais, através de programas conforme especifica.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no_06.2025_-_emenda_vale_alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no_06.2025_-_emenda_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI 1.391/2019 QUE AUTORIZA O PODER LEGISLATIVO A DISPOR SOBRE A CONCESSÃO DO VALE ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA DE VEREADORES DE TUNÁPOLIS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_05_termo_de_cessao_de_uso_raio_x.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_05_termo_de_cessao_de_uso_raio_x.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Cessão de Uso de Aparelho Raio-X, com a Associação Hospitalar de Tunápolis.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1249/pl_07_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1249/pl_07_juntado.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Tunápolis – APAE.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_08_soberanas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_08_soberanas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS REALIZADAS COM AS SOBERANAS DO MUNICÍPIO DE TUNÁPOLIS – SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1261/pl_09_repasse_funpom_aquisicao_de_arma.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1261/pl_09_repasse_funpom_aquisicao_de_arma.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a efetivar o repasse de recursos financeiros ao Fundo de Melhoria da Polícia  Militar de Santa Termo de Santa Catarina – FUNPOM, para aquisição de arma conforme especifica.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1262/pl_10_termo_de_fomento_apae_emenda_parlamentar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1262/pl_10_termo_de_fomento_apae_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Fernando Weiss</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei_no_12.2025_-_identificacao_carros_oficiais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei_no_12.2025_-_identificacao_carros_oficiais.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de identificação nos veículos oficiais da Prefeitura e da Câmara Municipal de Tunápolis/SC e dá outras providências</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1265/pl__11__novo_plano_de_cargos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1265/pl__11__novo_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1266/pl_12_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1266/pl_12_juntado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1268/pl_13_termo_de_fomento_apas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1268/pl_13_termo_de_fomento_apas.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a firmar termo de fomento com a ASSOCIAÇÃO DE PAIS E AMIGOS DOS SURDOS DE SMOESTE –SC.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no_16.2025_-_fibromialgia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no_16.2025_-_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Institui a carteirinha de identificação do portador de fibromialgia, no âmbito do município de Tunápolis/SC e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_14_altera_a_lei_1206_protesto_de_titulos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_14_altera_a_lei_1206_protesto_de_titulos.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II, do Art. 2º da Lei 1.206, de 15 de dezembro de 2014.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_15_alteracao_conder.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_15_alteracao_conder.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas na 11ª alteração contratual de consórcio público do consórcio de Desenvolvimento Regional – CONDER.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_17_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_17_juntado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de área conforme especifica, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_20.2025_-_nomina_rua_erna_rempel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_20.2025_-_nomina_rua_erna_rempel.pdf</t>
   </si>
   <si>
     <t>Denomina Via Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/pl_18_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/pl_18_juntado.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de contribuição de melhoria em decorrência de obra pública de urbanização, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/pl_19_altera_sistema_municipal_de_educacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/pl_19_altera_sistema_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 10 da Lei Complementar 001, de 01 de julho de 1999, que Estabelece as Diretrizes e Bases da Educação Municipal.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/pl_20_prorroga_efeitos_da_lei_1229_de_2015.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/pl_20_prorroga_efeitos_da_lei_1229_de_2015.pdf</t>
   </si>
   <si>
     <t>Prorroga, até a data de 31 de dezembro de 2025, a vigência do plano municipal de educação, aprovado pela lei nº 1229, de 30 de junho de 2015.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/pl_21_valor_minimo_para_execucao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/pl_21_valor_minimo_para_execucao.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALOR MÍNIMO DE AJUIZAMENTO DE EXECUÇÃO FISCAL PARA A COBRANÇA DE DÍVIDA ATIVA DA FAZENDA PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Fernando Weiss, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_25.2025_-_nomina_rua_baumgratz.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_25.2025_-_nomina_rua_baumgratz.pdf</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1331/pl_22_altera_tabela_iss.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1331/pl_22_altera_tabela_iss.pdf</t>
   </si>
   <si>
     <t>Institui incentivos fiscais para prestadores de serviços de Licenciamento ou cessão de direito de uso de programas de computação, alterando a Lei Complementar nº 65, de 27 de maio de 2021, que dispõe sobre legislação tributária do município de Tunápolis, especificamente do Imposto Sobre Serviços de Qualquer Natureza; e dá outras providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/pl_23_implementacao_da_educacao_para_as_relacoes_etnico-raciais.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/pl_23_implementacao_da_educacao_para_as_relacoes_etnico-raciais.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Tunápolis, SC a obrigatoriedade da implementação da Educação para as Relações Étnico-Raciais e o ensino da História e Cultura Afro-Brasileira, Africana e dos Povos Indígenas, conforme disposto nas Leis Federais nº 10.639/2003 e nº 11.645/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1333/pl_24_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1333/pl_24_juntado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº n.º 1351, de 02 de abril de 2018, que “Autorizou o ingresso do Município nos programas do Consórcio Intermunicipal Velho Coronel – CVC”, bem como o repasse de valores mensais, e a necessidade de aprovação da 3ª alteração do Protocolo de Intenções.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/pl_25_conselho_da_cultura.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/pl_25_conselho_da_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Cultura do Município de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_26_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_26_juntado.pdf</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_no_31.2025_-_emenda_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_no_31.2025_-_emenda_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da lei 1.569/2023 que Institui o Programa Municipal de vigilância e monitoramento da Rede Municipal de ensino de Tunápolis e da outras providências.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1353/pl_027_-_credito_especial_terreno_pre_escola_completo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1353/pl_027_-_credito_especial_terreno_pre_escola_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 255.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/pl_28_sistema_municipal_de_ensino.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/pl_28_sistema_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei das Diretrizes e Bases do Sistema Municipal de Ensino de Tunápolis–SC.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/pl_29_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/pl_29_juntado.pdf</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/pl_030_-_credito_suplementar__alterar_metas_fisicas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/pl_030_-_credito_suplementar__alterar_metas_fisicas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, no valor de R$ 600.000,00, na forma em que especifica abaixo, e contém outras providências.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1360/pl_31_altera_plano_de_cargos_.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1360/pl_31_altera_plano_de_cargos_.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo I, letra B, Anexo II, letra A e B, da Lei Complementar nº 080, de 07 de maio de 2025, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/pl_32_plano_de_carreira_do_magisterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/pl_32_plano_de_carreira_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 81, de 14 de maio de 2025, que “Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências.”</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/pl_33_fundo_municipal_do_idoso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/pl_33_fundo_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DO IDOSO, CRIA O FUNDO MUNICIPAL DO IDOSO E O CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO, REVOGA A LEI MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_034_-_credito_especial_area_industrial_completo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_034_-_credito_especial_area_industrial_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de Crédito Especial no valor de R$ 400.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Lauricio Nicodem</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_no_40.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_no_40.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO GRATUITA DE USO TEMPORÁRIO DOS PAVILHOES DA EFACITUS PARA REALIZAÇÃO DE FEIRAS INDIVIDUAIS OU COLETIVAS POR EMPRESAS INSTALADAS NO MUNICÍPIO DE TUNÁPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_35_cria_o_sistema_municipal_de_defesa_civil_simpdec.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_35_cria_o_sistema_municipal_de_defesa_civil_simpdec.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema Municipal de Defesa Civil (SIMPDEC), o Grupo Integrado de Ações Coordenadas de Defesa Civil (GRAC no Município de Tunápolis - SC e dá outras providências.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_no_42.2025_-_termo_de_fomento_apae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_no_42.2025_-_termo_de_fomento_apae.pdf</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_no_43.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_no_43.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO GRATUITA DE USO TEMPORÁRIO DOS PAVILHOES DA EFACITUS PARA REALIZAÇÃO DE FEIRAS INDIVIDUAIS OU COLETIVAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Liane Jacinta Finger Heck</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_44.2025_-_cessao_de_uso_de_equipamentos_agricolas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_44.2025_-_cessao_de_uso_de_equipamentos_agricolas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cessão de uso precário de equipamentos e implementos agrícolas com grupos organizados de agricultores do município de Tunápolis/SC; e dá outras providências.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_37_nota_fiscal_eletronica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_37_nota_fiscal_eletronica.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE TUNÁPOLIS A ADERIR AO EMISSOR NACIONAL DA NOTA FISCAL DE SERVIÇO ELETRÔNICA EM CONVÊNIO COM A RECEITA FEDERAL DO BRASIL, ESTABELECE OS CRITÉRIOS PARA A UTILIZAÇÃO DO SERVIÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/pl_38_acordo_cooperacao_embrapa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/pl_38_acordo_cooperacao_embrapa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM A EMBRAPA – EMPRESA BRASILEIRA DE PESQUISA AGROPECUÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/pl_39_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/pl_39_juntado.pdf</t>
   </si>
   <si>
     <t>Ratifica a 3ª alteração do Contrato de Consórcio do Consórcio Intermunicipal e Interestadual de Municípios – Santa Catarina, Paraná e Rio Grande do Sul – de Segurança Alimentar, Atenção a Sanidade Agropecuária e Desenvolvimento Local - CONSAD e dá outras providências.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/ppa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, PARA O QUADRIÊNIO 2026–2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/ldo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/ldo.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes para elaboração da Lei Orçamentária do Município de Tunápolis, Estado de Santa Catarina para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/loa.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Tunápolis, Estado de Santa Catarina, para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/pl_43_credito_suplementar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/pl_43_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, no valor de R$ 1.253.000,00, na forma em que especifica abaixo, e contém outras providências.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/plano_diretor.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/plano_diretor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Plano Diretor Municipal, por meio da Revisão da Legislação Municipal de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_45_codigo_de_obras.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_45_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Código de Obras e Edificações de Tunápolis e dá outras providências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_46_denomina_centro_de_educacao_infantil_bom_conselho.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_46_denomina_centro_de_educacao_infantil_bom_conselho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nova nomenclatura para a unidade municipal escolar em Linha Pitangueira passando a denominar-se como “CENTRO DE EDUCAÇÃO INFANTIL BOM CONSELHO”.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/pl_47_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/pl_47_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Institui a Lei do Parcelamento, Uso e Ocupação do Solo do Município de Tunápolis e dá outras providências</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/pl_48_plano_de_carreira_do_magisterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/pl_48_plano_de_carreira_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 81, de 14 de maio de 2025, que “Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/pl_49_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/pl_49_juntado.pdf</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/pl_51_efacitus.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/pl_51_efacitus.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DA EFACITUS – EXPOSIÇÃO FEIRA AGROPECUÁRIA, COMERCIAL E INDUSTRIAL DE TUNÁPOLIS, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/pl_50_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/pl_50_juntado.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/pl_52_juntado.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/pl_52_juntado.pdf</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/mocao_no_01.2025_-_renato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/mocao_no_01.2025_-_renato.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, manifestando pedido para a prorrogação do prazo de adequação que vence em novembro de 2025 conforme prevê a Lei nº 10.267/01, complementada pelo Decreto nº 4.449/02, que estabelecem o georreferenciamento de imóveis rurais no Brasil.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_no_02.2025_-_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_no_02.2025_-_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo pelo cumprimento da lei complementar nº 826, de 20 de abril de 2023, e demais medidas de segurança anunciadas para as escolas.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1253/mocao_no_03.2025_-_renato_-_inss_pericias_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1253/mocao_no_03.2025_-_renato_-_inss_pericias_1.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo com o intuito de manifestar apoio aos contribuintes e segurados do Instituto Nacional do Seguro Social – INSS, do Município de Tunápolis/SC e de toda a microrregião do Extremo Oeste Catarinense, tendo em vista que não se pode tolerar a falta de celeridade e eficiência na análise dos pedidos administrativos.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1256/mocao_no_04.2025_-_bortolini_-_subestacao1_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1256/mocao_no_04.2025_-_bortolini_-_subestacao1_1.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Excelentíssimo Governador do Estado, Sr. Jorginho Mello, ao Excelentíssimo Presidente da CELESC, Sr. Tarcísio Estefano Rosa,ao Diretor de Distribuição da Celesc – Central de Florianópolis, Excelentíssimo Sr Cláudio Varella do Nascimento,  ao Presidente da Assembleia Legislativa, Excelentíssimo Sr. Julio Garcia, Apelando seja imediatamente viabilizada a instalação da subestação de energia elétrica em nosso Município.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>Fernando Weiss, Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1257/mocao_no_05.2025_afat.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1257/mocao_no_05.2025_afat.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja encaminhada a ASSOCIAÇÃO FOLCLÓRICA ALEMÃ DE TUNÁPOLIS – AFAT, que celebra quase 30 anos de dedicação e preservação da cultura folclórica alemã, e ao GRUPO DE DANÇAS HELLERSTERN, pelos 7 anos de incrível contribuição à arte e à cultura em nossa comunidade.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1283/mocao_no_06.2025_-_agricultura_familiar.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1283/mocao_no_06.2025_-_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A PROPOSTA DE ISENÇÃO DE IMPOSTO DE RENDA AOS AGRICULTORES FAMILIARES.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/mocao_no_07.2025_-_universidade.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/mocao_no_07.2025_-_universidade.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, solicita que seja esta encaminhada ao Excelentíssimo senhor Camilo Santana, Ministro de Estado da Educação e João Alfredo Braida, magnifico reitor da Universidade Federal da Fronteira Sul – UFFS, no sentido de implantar campus da UFFS no Extremo Oeste, contemplando o curso de medicina e outros cursos.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_no_08.2025_-_fernando_-_hemocentro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_no_08.2025_-_fernando_-_hemocentro.pdf</t>
   </si>
   <si>
     <t>A presente moção de apelo solicita a instalação urgente de uma unidade de coleta do centro de hematologia e hemoterapia de Santa Catarina (HEMOSC), ou de uma unidade móvel, em São Miguel do Oeste.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_no_09.2025_-_georreferenciamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_no_09.2025_-_georreferenciamento.pdf</t>
   </si>
   <si>
     <t>Moção de APELO para que o Governo do Estado de Santa Catarina, por intermédio da Secretaria de Estado da Agricultura, continue procedendo à realização gratuita do georreferenciamento dos imóveis rurais até 4 (quatro) módulos fiscais, pertencentes a agricultores que ainda não foram contemplados com este benefício.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>Leandro Bortolini, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/mocao_no_10.2025_-_bortolini_-_leite.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/mocao_no_10.2025_-_bortolini_-_leite.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Excelentíssimo Senhor Presidente da República Luiz Inácio Lula da Silva, ao Ministro da Agricultura, Pecuária e Abastecimento Carlos Fávaro, ao Presidente da Câmara dos Deputados Hugo Motta, ao presidente do Senado Federal Davi Alcolumbre, bem como ao Governador de Santa Catarina Jorginho Mello e ao Secretário de Agricultura e Pecuária Carlos Chiodini, solicitando a adoção de medidas legislativas e administrativas a respeito da manutenção do preço pago ao litro do leite e a proibição de importação de leite a preços muito inferiores ao preço de produção do mesmo em nosso país.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/mocao_no_11.2025_aest_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/mocao_no_11.2025_aest_1.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada a ASSOCIAÇÃO EMPRESARIAL DE SANTA HELENA E TUNÁPOLIS – AEST, em nome da Sra. Luize Schroeder, Presidente da entidade, pela celebração de seus 20 anos de fundação.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/mocao_no_12.2025_-_gaucho_-_fanfarra_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/mocao_no_12.2025_-_gaucho_-_fanfarra_1.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada ao Regente da Fanfarra Municipal Sr. Gabriel Thomas, estendida aos demais integrantes, por ocasião da apresentação e condução da Fanfarra Municipal nos sete dias que antecedem a comemoração do dia 7 de Setembro.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_13.2025_-_georreferenciamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_13.2025_-_georreferenciamento.pdf</t>
   </si>
   <si>
     <t>Moção de APELO solicitando que o Governo do Estado de Santa Catarina, por intermédio da Secretaria de Estado da Agricultura, proceda ao ajuste das irregularidades apontadas pelo Judiciário no Programa Terra Legal e dê continuidade à realização gratuita do georreferenciamento dos imóveis rurais pertencentes a pequenos agricultores que ainda não foram contemplados com este benefício.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/mocao_no_14.2025_-_lions_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/mocao_no_14.2025_-_lions_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, que solicita seja encaminhada a LIONS CLUBE DE TUNÁPOLIS, representada pela Presidente da Sra. Elise Gretzler Trenhago, pela celebração de seus 10 anos de fundação.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/mocao_no_15.2025_-_gaucho_-_pl_768-2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/mocao_no_15.2025_-_gaucho_-_pl_768-2025.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei nº 768/2025 de autoria do Deputado Altair Silva, que “Proíbe a reconstituição de leite em pó de origem importada para venda como leite fluído no Estado de Santa Catarina e estabelece sanções aos infratores”, em trâmite na Assembleia Legislativa de Santa Catarina.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_no_16.2025_-_pet_scan.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_no_16.2025_-_pet_scan.pdf</t>
   </si>
   <si>
     <t>Moção de Apela para que o Estado faça a aquisição e instalação de um aparelho de PET Scan (Tomografia por Emissão de Pósitrons) na região do Extremo Oeste catarinense.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/mocao_no_17.2025_-_hospital_universitario.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/mocao_no_17.2025_-_hospital_universitario.pdf</t>
   </si>
   <si>
     <t>A moção manifesta amplo APOIO para a implantação de um Hospital Universitário da Universidade Federal da Fronteira Sul – Campus de Chapecó, Santa Catarina.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/mocao_no_18.2025_-prorrogacao_de_dividas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/mocao_no_18.2025_-prorrogacao_de_dividas.pdf</t>
   </si>
   <si>
     <t>Moção de apelo, a qual solicita a adoção de medidas legislativas e administrativas emergenciais de prorrogação, alongamento ou renegociação das dívidas rurais dos produtores de leite do município e região.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Liane Jacinta Finger Heck, Cristian Junior Mallmann, Lauricio Nicodem</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_01.2025_-_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_01.2025_-_fatima.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal, solicitando que apresente à esta Casa Legislativa informações referentes aos questionamentos a seguir em relação ao terreno e estrutura da antiga escola da comunidade da Linha Fátima;</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1234/requerimento_no_02.2025_-_enterro_animais_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1234/requerimento_no_02.2025_-_enterro_animais_2.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja enviado o presente pedido de informação ao Prefeito Municipal, questionando acerca da destinação das carcaças de animais, posto que Instrução Normativa GM/MAPA 48/2019 regulamentou o destino a ser dado aos animais mortos e resíduos.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_no_03.2025_-_conselhos_3.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_no_03.2025_-_conselhos_3.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal de Tunápolis, para que responda aos questionamentos acerca dos Conselhos Municipais.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1243/requerimento_no_04.2025_-_celesc.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1243/requerimento_no_04.2025_-_celesc.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja enviado o presente pedido de informação ao Gerente Regional da Celesc, Sr. Sandro Valmorbida, para fins de que preste informações acerca das recorrentes quedas de energia em nosso Município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_no_05.2025_-_fernando_-_licitacao_seguranca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_no_05.2025_-_fernando_-_licitacao_seguranca.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, seja enviado o presente Pedido de Informação a Excelentíssima Secretária da Educação, Cultura e Desporto de Tunápolis, para responda aos seguintes questionamentos acerca do pregão eletrônico 12/2024, que constitui como objeto da licitação a contratação de empresa especializada em prestação de serviços continuados de controlador de acesso, o qual encontra-se suspenso desde 08/2024.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>Adilson Prasido Borba</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_no_06.2025_-_borba_-_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_no_06.2025_-_borba_-_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal, para responda aos questionamentos acerca da situação envolvendo os lotes urbanos e arruamento na comunidade de São Pedro.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Lauricio Nicodem, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_no_07.2025_-_escola_bom_conselho.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_no_07.2025_-_escola_bom_conselho.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal, para que responda aos questionamentos acerca da situação da Escola do Bom Conselho de Linha Pitangueira.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/requerimento_no_08.2025_-_licenca_prefeito.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/requerimento_no_08.2025_-_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal, para que responda aos questionamentos considerando o afastamento do Prefeito de Tunápolis, Marino José Frey, por motivos de saúde, conforme publicado na rede social do Município de Tunápolis no dia 16 de abril de 2025.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no_09.2025_-_requerimento_par_-_fernando-_20251_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no_09.2025_-_requerimento_par_-_fernando-_20251_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente pedido de informação as Digníssimas Comissões constituídas pelo Prefeito Municipal através das Portarias 6301 e 6296 de 2023 e 6.729 de 2024, para que apresentem um panorama detalhado sobre o estado atual das sindicâncias, incluindo informações sobre aquelas que já foram finalizadas, acompanhadas dos respectivos relatórios, acordos de leniência e quaisquer outros documentos ou dados que possam ser relevantes para uma adequada análise e acompanhamento das circunstâncias envolvidas.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_10.2025_-_recursos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_10.2025_-_recursos.pdf</t>
   </si>
   <si>
     <t>Requer que após ouvido o Plenário, que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal, solicitando que apresente a esta Casa Legislativa informações referentes a todos os projetos e solicitações de recursos, bem como obras, equipamentos ou máquinas cadastradas pelo Município de Tunápolis em programas do Governo Federal, nos diferentes ministérios, assim como em programas do Governo do Estado.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_11.2025_-_gaucho_-_maquinario.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_11.2025_-_gaucho_-_maquinario.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal de Tunápolis, através da Secretaria de Obras e Urbanismo, juntamente com o setor de Patrimonio, para que elenque a quantidade de veículos e máquinas vinculados a Secretaria de Obras e Urbanismo, indicando na resposta o seu respectivo ano e modelo.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/requerimento_no_12.2025__-_espelho.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/requerimento_no_12.2025__-_espelho.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal de Tunápolis e a Comissão Municipal de Trânsito, para que responda aos questionamentos, baseados na indicação n. 09/2025, a qual sugere a instalação de um espelho convexo no cruzamento da Rua São Miguel com a Rua São José.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>Cristian Junior Mallmann</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n_13.2025_-_raio-x.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n_13.2025_-_raio-x.pdf</t>
   </si>
   <si>
     <t>Requer que seja o presente pedido de informações enviado a Secretária Municipal da Saúde e ao Presidente da Associação Hospitalar de Tunápolis, para que responda aos seguintes questionamentos referente ao Termo de Cessão de Uso do aparelho de Raio-X.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_no_13.2025_-_raio-x.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_no_13.2025_-_raio-x.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente Pedido de Informação ao Excelentíssimo Prefeito Municipal de Tunápolis, a Secretária Municipal da Saúde e ao Presidente da Associação Hospitalar de Tunápolis, para que responda aos seguintes questionamentos referente ao Termo de Cessão de Uso do aparelho de Raio-X.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>Adilson Prasido Borba, Fernando Weiss, Lauricio Nicodem, Leandro Bortolini, Leocádia Thomas Welter, Liane Jacinta Finger Heck, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_15.2025_-_aadt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_15.2025_-_aadt.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente pedido de informação a Secretária da Educação, Sra Naíssa Carmine Schaurich, para apresentem a esta Casa Legislativa a integra do Termo de Colaboração n. 02/2025, firmado com a Associação Atlética Desportiva Tunense, bem como, responda aos questionamentos.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_16.2025_-_consulta_publica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_16.2025_-_consulta_publica.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de todas as informações e manifestações coletadas na Consulta Pública referente à elaboração do PPA 2026–2029 e demais peças orçamentárias.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/requerimento_no_17.2025_-_agua_-_bortolini_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/requerimento_no_17.2025_-_agua_-_bortolini_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado o presente pedido de informação ao Ilmo. Sr. Prefeito Municipal, para que responda aos questionamentos acerca da qualidade de água que vem sendo fornecida aos munícipes.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_no_18.2025_-_aadt_-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_no_18.2025_-_aadt_-.pdf</t>
   </si>
   <si>
     <t>Requer que sejam apresentados a esta Casa Legislativa a íntegra dos Termos de Colaboração firmados com a AADT, bem como, os planos de trabalho e relatórios mensais apresentados pela entidade durante todo período em que está à frente das escolinhas de futsal e futebol.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>Adilson Prasido Borba, Fernando Weiss, Hugo Bohnenberger, Leandro Bortolini, Leocádia Thomas Welter, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_no_19.2025_-_evento_idosos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_no_19.2025_-_evento_idosos.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimento acerca da realização de evento.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_01.2025_-_cristian_-_eta_fatima.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_01.2025_-_cristian_-_eta_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que através do órgão competente, promova a construção de uma nova estação de tratamento de água para Linha Fátima.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1208/indicacao_no_02.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1208/indicacao_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja criado e oferecido um programa de atividades físicas para os idosos, com acompanhamento de profissional da área e avaliação com equipe multiprofissional.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_03.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a  ampliação/adequação da atual estação de tratamento de água, ou, que seja construída uma nova estação de tratamento de água na comunidade da Linha Fátima, sendo esta última, a opção ideal.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_04.2025_-_bortolini_-_parque_de_maquinas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_04.2025_-_bortolini_-_parque_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de piso junto ao parque de máquinas do municipio.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_05.2025_-_fernando_-_diarias_pacientes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_05.2025_-_fernando_-_diarias_pacientes.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal, através da secretaria da saúde, que seja realizada a concessão de diárias de hospedagem com pernoite para pacientes e acompanhantes no centro oncológico de Cascavel-CEONC.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_06.2025-_adilson_-_academia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_06.2025-_adilson_-_academia.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de uma academia ao ar livre no centro da comunidade de São Pedro.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_07.2025_-_renato_-_placas_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_07.2025_-_renato_-_placas_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de placas de curva acentuada na curva da propriedade de Leonardo Babick em Linha São Pedro.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_08.2025_-_escolinhas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_08.2025_-_escolinhas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  que a administração municipal, através do setor competente, descentralize para mais comunidades algumas atividades das escolinhas desportivas e aulas culturais, ou viabilize transporte para as crianças e adolescentes das comunidades do interior poderem participar ao menos uma vez por semana, sem obstáculos.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_09.2025_-_espelho_convexo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_09.2025_-_espelho_convexo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que através do conselho de trânsito seja realizada a instalação de um espelho convexo no cruzamento da Rua São Miguel com a Rua São José.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_10.2025_-_lauricio_-_estrada_real.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_10.2025_-_lauricio_-_estrada_real.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo MUnicipal que seja realizado o alargamento e melhoria da estrada geral de Linha Real.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Hugo Bohnenberger</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_11.2025-_hugo_-_estrada_interior.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_11.2025-_hugo_-_estrada_interior.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja finalizado o cascalhamento, patrolamento e a compactação da estrada da Linha Corinthians a partir das propriedades de Jair Costa e Antônio Walter.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_12.2025_-_hugo_embarque.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_12.2025_-_hugo_embarque.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja delimitado um espaço para embarque e desembarque, com sinalização especifica, em frente ao centro dos idosos.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Leocádia Thomas Welter</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_13.2025_-_leocadia-_idosos_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_13.2025_-_leocadia-_idosos_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de ventiladores de parede no centro municipal de idosos.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1224/indicacao_no_14.2025_-_fernando_-_reforma_da_escadaria.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1224/indicacao_no_14.2025_-_fernando_-_reforma_da_escadaria.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a revitalização da escadaria que dá acesso ao Bairro Colina.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_no_15.2025_-_cristian_-_ponte.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_no_15.2025_-_cristian_-_ponte.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja promovida a construção de uma ponte nova sobre o rio jundiá, entre as comunidades de Fátima e Cristo Rei.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_no_16.2026_-_adilson_-_sinalizacao_morro_do_facao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_no_16.2026_-_adilson_-_sinalizacao_morro_do_facao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de guardrails no cruzamento de acesso as comunidades do "Morro do Facão".</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_no_17.2025_-_cristian_-_placa_piazito.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_no_17.2025_-_cristian_-_placa_piazito.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a alteração do local de instalação e/ou supressão da vegetação no entorno da placa de direcionamento junto a rótula de Linha São Jorge.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_no_18.2025_-_adilson_-_ginasio_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_no_18.2025_-_adilson_-_ginasio_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que finalize as obras do ginásio municipal de Linha São Pedro.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_no_19.2025_-_fernando_-_centro_de_treinamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_no_19.2025_-_fernando_-_centro_de_treinamento.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um centro de treinamento junto ao estádio municipal Nilo Spies.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_20.2025_-_leocadia_-_maquina_quebra-galho.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_20.2025_-_leocadia_-_maquina_quebra-galho.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que o municipio adquira uma máquina trituradora de galhos.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_21.2025_-_adilson_-_ponte_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_21.2025_-_adilson_-_ponte_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a limpeza/supressão da vegetação no acesso em ambos os lados da ponte da Linha Schorr.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_22.2025_-_cristian_-_vigilantes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_22.2025_-_cristian_-_vigilantes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a contratação de vigilantes para as escolas municipais, nos termos do art. 2º da lei 1.569/2023.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_23.2025_-_cristian_-_sinalizacao_linha_scherer.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_23.2025_-_cristian_-_sinalizacao_linha_scherer.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja procedida a instalação de placas de sinalização do tipo A31 e A35 próximo a propriedade de Gervásio Scherer.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_24.2025_-_horario_estendido.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_24.2025_-_horario_estendido.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizado horário estendido de atendimento odontológico, da sala de vacinas e da farmácia, na unidade básica de saúde do município.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_25.2025_-_hugo_-_uniformes_patinacao_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_25.2025_-_hugo_-_uniformes_patinacao_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja disponibilizado uniforme esportivo também para os alunos da escolinha de patinação.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_26.2025_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_26.2025_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de iluminação pública no centro da comunidade de Linha São Jorge.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_27.2025_-_gaucho_-_ventiladores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_27.2025_-_gaucho_-_ventiladores.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de ventiladores em todos os ginásios municipais.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_28.2025_-_rede_de_agua_canaleta1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_28.2025_-_rede_de_agua_canaleta1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja instalada rede de água para o clube de Linha Canaleta.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_29.2025_-_pics_-_lauricio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_29.2025_-_pics_-_lauricio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a incorporação de condutas terapêuticas visando a conscientização e complementação ao tratamento da depressão</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_30.2025_-_gaucho_-_tubulacao_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_30.2025_-_gaucho_-_tubulacao_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de tubulação para escoamento de água no acesso a propriedade de Francisco Horn.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>Adilson Prasido Borba, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao_no_31.2025_-_rede_de_energia_escola_sp.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao_no_31.2025_-_rede_de_energia_escola_sp.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a substituição da rede de energia elétrica da Escola de São Pedro para trifásica.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1251/indicacao_no_32.2025_-_som_e_taxa_casa_mortuaria.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1251/indicacao_no_32.2025_-_som_e_taxa_casa_mortuaria.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabiliza a instalação de sistema de som com microfone na casa mortuária municipal e que a administração municipal reconsidere o valor da taxa de aluguel pela realização dos funerais na casa mortuária, prevista no art. 5º da lei municipal 1468/2021.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/indicacao_no_33.2025-_lauricio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/indicacao_no_33.2025-_lauricio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a manutenção com cascalhamento, patrolamento e a compactação da estrada entre a propriedade da granja de aves Schorr até a propriedade de Arno Schoenberger.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_no_34.2024_-_fernando_e_elisa_-_area_industrial1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_no_34.2024_-_fernando_e_elisa_-_area_industrial1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de nova “área industrial”.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_no_35.2025-_cristian_-_ginasio_fatima_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_no_35.2025-_cristian_-_ginasio_fatima_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que adeque a estrutura da quadra do ginásio de Linha Fátima para instalação de rede de volei, bem como, viabilize a reforma e substituição do local de instalação do parquinho infantil.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_36.2025-_leocadia_-_centro_poliesportivo_bv.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_36.2025-_leocadia_-_centro_poliesportivo_bv.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o embelezamento do centro poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_37.2025_-_coleta_de_agua_da_chuva.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_37.2025_-_coleta_de_agua_da_chuva.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que implante sistemas de coleta de água da chuva para atender prédios públicos e crie um programa de incentivo para instalação de sistemas de coleta de água da chuva para usos diversos na limpeza e afins.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_38.2025_-_gaucho_-_reforma_educacao_e_auditorio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_38.2025_-_gaucho_-_reforma_educacao_e_auditorio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal seja relizada a reforma da casa da cultura Albano Bieger e auditório José Leo Werlang.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_39.2025_-_cristian_-_lixeiras.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_39.2025_-_cristian_-_lixeiras.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que proceda a instalação de mais lixeiras na Rua Santo Ângelo.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_40.2025_-_folha_de_pagamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_40.2025_-_folha_de_pagamento.pdf</t>
   </si>
   <si>
     <t>Sugere que a Administração Municipal disponibilize a folha de pagamento digital aos servidores municipais com, pelo menos, três dias de antecedência à data de pagamento, contendo a especificação clara e detalhada dos descontos e vantagens aplicados ao salário de cada servidor, de maneira que o documento seja completo e facilmente compreendido.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_41.2025_-_fernando_-_sc_bem_mais_simples.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_41.2025_-_fernando_-_sc_bem_mais_simples.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize a adesão ao programa SC bem mais simples.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_42.2025_-_ampliacao_eta1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_42.2025_-_ampliacao_eta1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a modernização e ampliação da estação de tratamento de água do município.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_43.2025_-_hugo_-_reforma_da_eta_pitangueira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_43.2025_-_hugo_-_reforma_da_eta_pitangueira.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que promova a reforma da estação de tratamento de água de Linha Pitangueira.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_44.2025_-_estruturas_moveis_para_eventos_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_44.2025_-_estruturas_moveis_para_eventos_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que considere a viabilidade de aquisição de duas a três tendas, modelo piramidal ou similar, para uso na feira Efacitus e para empréstimo a associações comunitárias, quando da realização de festas e eventos.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_45.2025_-_fernando_-_calcada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_45.2025_-_fernando_-_calcada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a construção de calçada no prolongamento da avenida Cerro Largo até a propriedade de Albina Schoenberger.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_46.2025-_lauricio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_46.2025-_lauricio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a substituição da rede de energia elétrica por trifasica da bomba de água localizada no poço artesiano da comunidade de Pitangueira.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/indicacao_no_47.2025_-_bortolini_-.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/indicacao_no_47.2025_-_bortolini_-.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a instalação de um fraldário junto ao banheiro público do centro poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_no_48.2025_-_gaucho_-_moto_samae.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_no_48.2025_-_gaucho_-_moto_samae.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de duas ou três motocicletas novas para o setor de água – SAMAE.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_no_49.2025_-_cristian_-_medico_pediatra.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_no_49.2025_-_cristian_-_medico_pediatra.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a disponibilização de atendimento de um médico pediatra as crianças.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_no_50.2025_-_fernando_-_cobertura_rua_ginasio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_no_50.2025_-_fernando_-_cobertura_rua_ginasio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada ampliação da estrutura coberta em frente ao Ginásio Municipal Cacildo Froelich.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_51.2025_-_magisterio_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_51.2025_-_magisterio_1.pdf</t>
   </si>
   <si>
     <t>Sugere que a Administração Municipal encaminhe Projeto de Lei ao Legislativo, prevendo o pagamento do Piso Salarial Nacional do Magistério no vencimento inicial, conforme estabelecido na Lei Federal nº 11.738/2008.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_52.2025_-_alargamento_estrada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_52.2025_-_alargamento_estrada.pdf</t>
   </si>
   <si>
     <t>Sugere que a Administração Municipal, por meio da secretaria competente, providencie o alargamento da estrada no trecho situado nas proximidades da residência do Sr. Dailor Vogt, bem como na curva localizada um pouco adiante, na estrada geral em direção à Linha Fátima.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_53.2025_-_renato_-_proner.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_53.2025_-_renato_-_proner.pdf</t>
   </si>
   <si>
     <t>Sugere a elaboração do projeto asfáltico de São Pedro a Iporã do Oeste.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_54.2025_-_bortolini_e_borba_-_iluminacao_e_arquibancadas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_54.2025_-_bortolini_e_borba_-_iluminacao_e_arquibancadas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de iluminação e conclusão das arquibancadas no campo de Linha São Pedro.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_55.2025_-_renato_-_pintura_escola_sao_pedro.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_55.2025_-_renato_-_pintura_escola_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a reforma e pintura da escola de Linha São Pedro.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Leandro Bortolini, Leocádia Thomas Welter</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_56.2025_-_bortolini_e_leocadia_-_asfalto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_56.2025_-_bortolini_e_leocadia_-_asfalto.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a pavimentação asfáltica em direção a Linha Canaleta</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>Hugo Bohnenberger, Lauricio Nicodem, Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_57.2025-_lauricio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_57.2025-_lauricio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo municipal que realize a construção do acostamento e passeio público no centro de Linha Pitangueira.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a ampliação e reforma dos banheiros do ginásio municipal Francisco Cacildo Froelich.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>Hugo Bohnenberger, Leandro Bortolini</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_59.2025_-_bortolini_e_hugo_-_alargamento_estrada_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_59.2025_-_bortolini_e_hugo_-_alargamento_estrada_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o alargamento e cascalhamento da estrada entre a residencia de Blásio Weiss até a saída de Bruno Heberle.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>Fernando Weiss, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_60.2025_-_fernando_-_cobertura_parque_bv.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_60.2025_-_fernando_-_cobertura_parque_bv.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a cobertura completa do parque localizado no Centro Poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Volnei Deters</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_61.2025_-_volnei_-_projetos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_61.2025_-_volnei_-_projetos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que todos os projetos de pavimentação novos ou atualizados contemplem meio fio e calçada.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_62.2025_-_gaucho_-_sinalizacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_62.2025_-_gaucho_-_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja procedida a instalação/melhoria das placas de sinalização viária no trecho do Morro do Facão.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_63.2025_-_borba_-_morro_do_facao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_63.2025_-_borba_-_morro_do_facao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o alargamento e manutenção do acesso a estrada rural de Linha Baumgratz.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_64.2025_-_volnei_-_aulas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_64.2025_-_volnei_-_aulas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal incluir na grade curricular da rede municipal de ensino aulas de agricultura e pecuária.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_65.2025-_gaucho-wi-fi_posto_de_saude.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_65.2025-_gaucho-wi-fi_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a instalação de rede de internet wi-fi livre e gratuita nas dependencias do posto de saúde municipal.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_66.2025_cristian_-_incentivo_terraplanagem.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_66.2025_cristian_-_incentivo_terraplanagem.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a possibilidade de ressarcimento integral do incentivo “crédito para construção rural” previsto na lei 1.634/2025.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_67.2025_-_leocadia_-_laser.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_67.2025_-_leocadia_-_laser.pdf</t>
   </si>
   <si>
     <t>Sugere que o municipio adquira um aparelho a laser para cicatrização/tratamento de feridas e fissuras.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_68.2025_-_estacionamento_cras.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_68.2025_-_estacionamento_cras.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executio Municipal que seja viabilizada a construção de uma garagem para os veículos do Cras.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_69.2025_-_gaucho_-_alargamento_estrada.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_69.2025_-_gaucho_-_alargamento_estrada.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado o alargamento da estrada entre São Pedro e Vale Pio.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_70.2025_-_programa_melhoramento_genetico_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_70.2025_-_programa_melhoramento_genetico_1.pdf</t>
   </si>
   <si>
     <t>Sugere que a Administração Municipal, por meio da secretaria competente, realize um estudo de viabilidade para a inclusão da opção de sêmen sexado no programa de melhoramento genético.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_71.2025_-_fernando_-_pesquisa_habitacional.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_71.2025_-_fernando_-_pesquisa_habitacional.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada pesquisa por meio de plataforma online oficial do município com o objetivo de apurar e identificar potenciais interessados na aquisição da moradia própria.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_72.2025_-_gaucho_-_limpeza_e_pintura_da_praca_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_72.2025_-_gaucho_-_limpeza_e_pintura_da_praca_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a revitalização da praça municipal Willy Eidt.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_73.2025_-_leocadia_-_fisioterapia_pelvica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_73.2025_-_leocadia_-_fisioterapia_pelvica.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a disponibilização de fisioterapia pélvica por meio da secretária da saúde municipal.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_74.2025-_lauricio_-_campo_raigao_baixo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_74.2025-_lauricio_-_campo_raigao_baixo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a ampliação da extensão do comprimento e laterais do campo de futebol da Linha Raigão Baixo.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_75.2025-_gaucho-_mini_escavadeira.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_75.2025-_gaucho-_mini_escavadeira.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de uma mini retroescavadeira.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_76.2025_-_videomonitoramento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_76.2025_-_videomonitoramento.pdf</t>
   </si>
   <si>
     <t>Sugere que a Administração Municipal, em parceria com a Secretaria de Segurança Pública do Estado de Santa Catarina, viabilize a instalação de câmeras de videomonitoramento nos centros comunitários do interior do município.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_77.2025-_gaucho-_cabeceira_de_ponte.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_77.2025-_gaucho-_cabeceira_de_ponte.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a construção de proteção lateral em todas as cabeceiras de ponte do município.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_78.2025_-_bortolini_-_pontes_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_78.2025_-_bortolini_-_pontes_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja viabilizada a substituição das pontes de madeira existentes no município por pontes de concreto.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_79.2025_-_leocadia_-_cemiterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_79.2025_-_leocadia_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que se promova a construção de banheiros públicos junto ao cemitério municipal.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_80.2025_-_fernando_-_quadra_ginasio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_80.2025_-_fernando_-_quadra_ginasio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que promova a instalação de proteções emborrachadas ou estofadas nas laterais da quadra municipal.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_81.2025_-_indicacao-_contentores_de_vidro-_fernando.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_81.2025_-_indicacao-_contentores_de_vidro-_fernando.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de contentores grandes para coletas de vidros, na cidade e no interior.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_82.2025-_gaucho_-_rotula_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_82.2025-_gaucho_-_rotula_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja procedida a instalação de uma rotatoria no cruzamento da Rua São Miguel com a Rua São José.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_83.2025_-_todos_-_devolucao_de_recursos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_83.2025_-_todos_-_devolucao_de_recursos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Excutivo Municipal que utilize os recursos a serem devolvidos por esta casa, no final do presente exercício financeiro, para firmar termo de fomento com entidades sociais.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_84.2025_-_reitera_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_84.2025_-_reitera_1.pdf</t>
   </si>
   <si>
     <t>Reitera demandas já indicadas anteriormente, solicitando que sejam incluídas, por meio das secretarias competentes, no planejamento das ações da Administração Municipal para o início do próximo exercício.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_modificativa_no_01.2025_-_pl_magisterio1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_modificativa_no_01.2025_-_pl_magisterio1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2025 AO PROJETO DE LEI SUBSTITUTIVO Nº 02/2025 que “Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_aditiva_no_01.2025_-_magisterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_aditiva_no_01.2025_-_magisterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA Nº 01/2025, AO PROJETO DE LEI SUBSTITUTIVO Nº 02/2025 que “Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_emenda_aditiva_no_02.2025_-_emenda_ldb_municipal.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_emenda_aditiva_no_02.2025_-_emenda_ldb_municipal.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PROJETO DE LEI Nº 33/2025 que “Dispõe sobre a Lei das Diretrizes e Bases do Sistema Municipal de Ensino de Tunápolis–SC”.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/projeto_de_emenda_aditiva_no_03.2025_projeto_de_lei_no_58.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/projeto_de_emenda_aditiva_no_03.2025_projeto_de_lei_no_58.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda aditiva nº 01/2025 que altera o Projeto de Lei Complementar nº 58/2025, que “Dispõe Sobre a Realização Da Efacitus – Exposição Feira Agropecuária, Comercial E Industrial De Tunápolis, E Contém Outras Providências”.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>PLDEE</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/emenda_supressiva_no_01.2025_-_plano_de_cargos_adm.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/emenda_supressiva_no_01.2025_-_plano_de_cargos_adm.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva nº 01/2025 que altera o Projeto de Lei nº 13/2025, do Executivo, que “Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_supressiva_no_02.2025_-_plano_de_cargos_adm.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_supressiva_no_02.2025_-_plano_de_cargos_adm.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva nº 02/2025 que altera o Projeto de Lei nº 13/2025, do Executivo, que “Dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_supressiva_no_03.2025_-_plano_de_cargos_mag_-_psico_e_nutri.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_supressiva_no_03.2025_-_plano_de_cargos_mag_-_psico_e_nutri.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva nº 03/2025 que altera o Projeto Substitutivo ao Projeto de Lei nº 14/2025, que “Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>Adilson Prasido Borba, Cristian Junior Mallmann, Fernando Weiss, Hugo Bohnenberger, Lauricio Nicodem, Leandro Bortolini, Leocádia Thomas Welter, Liane Jacinta Finger Heck, Renato Gluitz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_supressiva_no_04.2025_-_plano_de_cargos_mag_4.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_supressiva_no_04.2025_-_plano_de_cargos_mag_4.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva nº 04/2025 que altera o Projeto de Lei Substitutivo ao Projeto de lei nº 14/2025, do Executivo, que “Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_emenda_supressiva_no_05.2025_-_plano_de_cargos_adm.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_emenda_supressiva_no_05.2025_-_plano_de_cargos_adm.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva nº 05/2025 que altera o Projeto de Lei nº 36/2025, do Executivo, que “Dá nova redação ao Anexo I, letra B, Anexo II, letra A e B, da Lei Complementar nº 080, de 07 de maio de 2025, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências”.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>JOV</t>
   </si>
   <si>
     <t>Indicação Jovem Vereador</t>
   </si>
   <si>
     <t>Dayane Rodrigues Da Silva</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_01.2025_-_placas-_jovem_vereador-_dayane.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_01.2025_-_placas-_jovem_vereador-_dayane.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição e colocação de novas placas no interior e na cidade.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>Débora Baumgratz Staub, Eduardo Rempel</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_02.2025_-_eduardo_e_debora_-_para_praca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_02.2025_-_eduardo_e_debora_-_para_praca.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a reforma da praça municipal, do parquinho, da academia ao ar livre e a instalação de câmeras de segurança.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_03.2025_-_kit__de_primeiros_socorros_-_jovem_vereador_-_dayane.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_03.2025_-_kit__de_primeiros_socorros_-_jovem_vereador_-_dayane.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de kit de primeiros socorros para o transporte público municipal e a capacitação dos motoristas para o uso do mesmo.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>Isabela da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_04.2025_-_isabela.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_04.2025_-_isabela.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal a reconstrução e melhoria das calçadas do município.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>Dayane Rodrigues Da Silva, Gabriel Luís Hofer, Tais Lauschner Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_05.2025_-_lixeiras_novas_-_jovem_vereador-_dayane.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_05.2025_-_lixeiras_novas_-_jovem_vereador-_dayane.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de lixeiras maiores, com tampa, divisória, sinalização e identificação do tipo de resíduo, que as mesmas sejam colocadas em pontos estratégicos no município, e que possa ser estudada a possibilidade de aumentar os dias de recolha do lixo.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>Gabriel Luís Hofer, Maikon Luiz Walter</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_06.2025_-_gabriel_e_maikon.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_06.2025_-_gabriel_e_maikon.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja estudada a possibilidade de asfaltamento ou concretagem no chão da garagem de máquinas pesadas localizada no centro de Tunápolis, com sua realização ocorrendo até 01/02/2026.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>Gabriela Tais Scherer, Mariana Scheren</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_07.2025_-_mariana_e_gabriela.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_07.2025_-_mariana_e_gabriela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a construção de cobertura no acesso ao lar dos idosos.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>Eduardo Rempel</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_08.2025_-_eduardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_08.2025_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a limpeza do terreno atrás da escola municipal da linha de São Pedro.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_09.2025_-_1o_ventiladores_e_exaustores_para_o_ginasio_municipal-_jovem_vereador-_daya.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_09.2025_-_1o_ventiladores_e_exaustores_para_o_ginasio_municipal-_jovem_vereador-_daya.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de ventiladores e climatizadores, para que os mesmos sejam colocados tanto dentro do ginásio como nos vestiarios do ginásio municipal de esportes Francisco Cacildo Fröelich.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>Dayane Rodrigues Da Silva, Eduardo Rempel, Gabriela Tais Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_10.2025_-_reforma_das_pontes-_jovem_vereador-_dayane_e_gabriela_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_10.2025_-_reforma_das_pontes-_jovem_vereador-_dayane_e_gabriela_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal que sejam realizadas reformas das pontes no interior do munícipio, conforme a necessidade, realizando vistorias, ajustes e concretagem das mesmas.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>Mariana Scheren</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_11.2025_-_cemiterio.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_11.2025_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhoria da acessibilidade ao cemitério municipal.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Eduardo Rempel, Gabriela Tais Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_12.2025_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_12.2025_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizado um levantamento completo das condições da iluminação pública nas comunidades do interior, com em seguida a execução de serviços de manutenção, substituição de lâmpadas queimadas ou danificadas, e, quando necessário, instalação de novos pontos de luz.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_13.2025_-_isabela_bueiros.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_13.2025_-_isabela_bueiros.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhoria na manutenção e limpeza dos bueiros da cidade.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Débora Baumgratz Staub, Tais Lauschner Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_14.2025_-_indicacao_sobre_o_vidro_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_14.2025_-_indicacao_sobre_o_vidro_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a coleta de vidros no interior do município.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>Tais Lauschner Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_15.2025_-_indicacao_dos_eletroeletronicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_15.2025_-_indicacao_dos_eletroeletronicos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a coleta dos eletroeletrônicos no interior do município.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_16.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_16.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o estudo da possibilidade de melhoria da Rua 25 de Julho, o que inclui o asfaltamento do local, bem como o tratamento das calçadas da mesma.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_17.2025_-_eduardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_17.2025_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal  a criação de uma horta comunitária nas dependências do Hospital Municipal de Tunápolis.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_18.2025_-_eduardo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_18.2025_-_eduardo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal para que estude a viabilidade de instituir o “prêmio professor criativo”, a ser concedido anualmente aos docentes da rede municipal de ensino que se destacarem pelo uso de metodologias inovadoras e práticas pedagógicas diferenciadas.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_19.2025_-_daia.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_19.2025_-_daia.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que crie um evento, com cursos e palestras, para qualquer faixa etaria, sobre diversos assuntos ligados a capacitação da população: a semana do conhecimento e da oportunidade.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>Dayane Rodrigues Da Silva, Tais Lauschner Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_20.2025_-_espaco_da_afat-_dayane-_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_20.2025_-_espaco_da_afat-_dayane-_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que ceda um espaço do ginásio municipal, Francisco Cacildo Fröelich, para a Associação Folclórica Alemã de Tunápolis (AFAT).</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_21.2025_-_pro-casa-_dayane-_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_21.2025_-_pro-casa-_dayane-_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja retomado edições do projeto Pró-Casa.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>Débora Baumgratz Staub, Isabela da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_22.2025_-_tomadas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_22.2025_-_tomadas.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a colocação de tomadas com proteção no centro poliesportivo e parquinho.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>Gabriela Tais Scherer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_23.2025_-_poliesportivo.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_23.2025_-_poliesportivo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que sejam realizadas melhorias no centro poliesportivo Bertilo Wiggers.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>Gabriel Luís Hofer, Maikon Luiz Walter, Tais Lauschner Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_24.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_24.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um espaço fechado ou a realocação dos eletroeletrônicos, tábuas, pneus, entre outros, presentes nos pavilhões cobertos da EFACITUS.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_25.2025_-_indicacao_isa_e_deboara.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_25.2025_-_indicacao_isa_e_deboara.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a revitalização da quadra de tênis municipal, com melhorias na estrutura, pintura, portão e cobertura.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_26.2025_-_mariana.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_26.2025_-_mariana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a reforma dos banheiros no ginasio municipal Casildo Froelich.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_27.2025_-_indicacao__piso_metalico_para_a_efacitus-_dayane-_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_27.2025_-_indicacao__piso_metalico_para_a_efacitus-_dayane-_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a aquisição de piso metálico a serem utilizados nas edições da Efacitus.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_28.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_28.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja analisada a utilidade e possíveis ineficácias dos chimarródromos distribuídos pelo sicoob na cidade, realizando pesquisa para sua verificação.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_29.2025_-_indicacao_-para_a_manutencao_das_cameras_de_segurancas_de_locais_publicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_29.2025_-_indicacao_-para_a_manutencao_das_cameras_de_segurancas_de_locais_publicos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a manutenção mensal nas cameras de seguranças de locais publicos.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_30.2025_-_calcamento.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_30.2025_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização da construção de calçada na lateral da avenida Cerro Largo até na nova rotatória.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_31.2025_-_trocas_dos_portoes_do_ginasio_minicipal_de_esportes-_dayane-_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_31.2025_-_trocas_dos_portoes_do_ginasio_minicipal_de_esportes-_dayane-_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a substituição dos portões do ginásio municipal de esportes Francisco Cacildo Fröelich.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>Dayane Rodrigues Da Silva, Débora Baumgratz Staub, Eduardo Rempel, Gabriel Luís Hofer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_32.2025_-_indicacao-_contentores_de_vidro-_ideia_floripa-_dayane-_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_32.2025_-_indicacao-_contentores_de_vidro-_ideia_floripa-_dayane-_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_33.2025_-gabriela.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_33.2025_-gabriela.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo municipal que através da secretaria municipal de saúde, realize campanha sobre o descarte correto de medicamentos vencidos e suas embalagens, medicamentos vencidos e suas embalagens.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Dayane Rodrigues Da Silva, Débora Baumgratz Staub, Eduardo Rempel, Gabriel Luís Hofer, Gabriela Tais Scherer, Mariana Scheren, Tais Lauschner Zoz</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_34.2025_-_indicacao-_galeria_jovem_vereador-_dayane-__jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_34.2025_-_indicacao-_galeria_jovem_vereador-_dayane-__jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Sugere a Mesa diretora da Câmara Municipal de Vereadores a criação da galeria jovem vereador.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Gabriel Luís Hofer</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_35.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_35.2025.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizada discussão na câmara para a criação de uma lei municipal co-oficialicando as línguas alemã e hunsriquena no Municipio de Tunápolis;</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>MJOV</t>
   </si>
   <si>
     <t>Moção Jovens Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_no_01.2025_-_15o_jats_-_dayane_mariana_e_tais_-jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_no_01.2025_-_15o_jats_-_dayane_mariana_e_tais_-jovem_vereador.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, que seja encaminhada a CME (Centro de Municipal de Esportes de Tunápolis), aos ATLETAS, ASSOCIAÇÕES E RESPONSÁVEIS pela realização do 15º JATS (Jogos Abertos de Tunápolis).</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_no_02.2025_-_cavalgada_-_tais_jovem_vereadora__1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_no_02.2025_-_cavalgada_-_tais_jovem_vereadora__1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, que seja encaminhada ao PIQUE COXILHA DOS PAMPAS na pessoa de Lucas Freiberger, a CME (Centro Municipal de Esportes de Tunápolis) nas pessoas de Edson Bieger e Cristiano Oberger, aos CAVALEIROS na pessoa de Delmar Claudio Gaike e as COMUNIDADES E LOCAIS QUE OS ACOLHERAM nas pessoas de Edson Bieger e Luiz Zoz, responsáveis pela realização da CAVALGADA CHAMA CRIOULA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_no_03.2025_-xiii__semana_de_incentivo_a_leitura_e_cultura_-eduardo_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_no_03.2025_-xiii__semana_de_incentivo_a_leitura_e_cultura_-eduardo_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para que seja encaminhada à Associação Folclórica Alemã de Tunápolis – AFAT, à Secretaria Municipal de Educação, Cultura e Esporte e a todos os envolvidos na XIII Semana de Incentivo à Leitura e à Cultura, realizada de 1º a 14 de novembro de 2025, no município de Tunápolis.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_no_04.2025_-_aadt.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_no_04.2025_-_aadt.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para as meninas do sub-14 de futebol de campo que participaram do campeonato catarinese escolar de futebol de 2025, responsáveis pela conquista do segundo lugar do Estadual do campeonato Catarinense escolar de futebol de 2025.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/mocao_no_05.2025_-_artesanato.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/mocao_no_05.2025_-_artesanato.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ARTESANATO DE TUNÁPOLIS, por seu contínuo desempenho em prol da cultura, serviço comunitário e qualidade de seus produtos.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/oficio_no_135_-_prazo_encaminhamento_pecas_orcamentarias_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/oficio_no_135_-_prazo_encaminhamento_pecas_orcamentarias_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de prorrogação de prazo para encaminhamento das peças orçamentárias para exercício 2025.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto de Lei substutivo</t>
   </si>
   <si>
     <t>Marino José Frey</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_substitutivo_ao_projeto_de_lei_no_05.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_substitutivo_ao_projeto_de_lei_no_05.2025.pdf</t>
   </si>
   <si>
     <t>Substitui o Projeto de Lei nº 05/2025: Dispõe sobre os incentivos agropecuários no Município de Tunápolis, objetivando beneficiar produtores rurais, através de programas conforme especifica.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_substutivo_no_02.2025_ao_projeto_de_lei_no_14.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_substutivo_no_02.2025_ao_projeto_de_lei_no_14.2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 02/2025 AO PROJETO DE COMPLEMENTAR Nº 14/2025. Dispõe sobre o Plano de Carreira e Vencimentos do Magistério Público de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>REJV</t>
   </si>
   <si>
     <t>Requerimento Jovem Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento_no_01.2025_-_gabriel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento_no_01.2025_-_gabriel.pdf</t>
   </si>
   <si>
     <t>Requer que o presente pedido de informações seja encaminhado ao Poder Executivo Municipal para que responda ao questionamento.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>PR JV</t>
   </si>
   <si>
     <t>Projeto de Resolução Jovem</t>
   </si>
   <si>
     <t>Dayane Rodrigues Da Silva, Gabriel Luís Hofer, Maikon Luiz Walter</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_resolucao_no_01.2025.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_resolucao_no_01.2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3009,67 +3009,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_decreto_no_01.2025_-licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_decreto_no_02.2025_-_revoga_licenca_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_decreto_no_03.2025_-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/projeto_de_resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_resolucao_no_02.2025_-_reajuste_vale_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_resolucao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_lei_no_01.2025_-_reajuste_salarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/pl_01_termo_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_02_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_004_-_credito_suplementar__alterar_metas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_03_lei_secetaria_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no_06.2025_-_emenda_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_05_termo_de_cessao_de_uso_raio_x.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1249/pl_07_juntado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_08_soberanas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1261/pl_09_repasse_funpom_aquisicao_de_arma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1262/pl_10_termo_de_fomento_apae_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei_no_12.2025_-_identificacao_carros_oficiais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1265/pl__11__novo_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1266/pl_12_juntado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1268/pl_13_termo_de_fomento_apas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no_16.2025_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_14_altera_a_lei_1206_protesto_de_titulos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_15_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_17_juntado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_20.2025_-_nomina_rua_erna_rempel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/pl_18_juntado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/pl_19_altera_sistema_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/pl_20_prorroga_efeitos_da_lei_1229_de_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/pl_21_valor_minimo_para_execucao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_25.2025_-_nomina_rua_baumgratz.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1331/pl_22_altera_tabela_iss.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/pl_23_implementacao_da_educacao_para_as_relacoes_etnico-raciais.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1333/pl_24_juntado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/pl_25_conselho_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_26_juntado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_no_31.2025_-_emenda_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1353/pl_027_-_credito_especial_terreno_pre_escola_completo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/pl_28_sistema_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/pl_29_juntado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/pl_030_-_credito_suplementar__alterar_metas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1360/pl_31_altera_plano_de_cargos_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/pl_32_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/pl_33_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_034_-_credito_especial_area_industrial_completo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_no_40.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_35_cria_o_sistema_municipal_de_defesa_civil_simpdec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_no_42.2025_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_no_43.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_44.2025_-_cessao_de_uso_de_equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_37_nota_fiscal_eletronica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/pl_38_acordo_cooperacao_embrapa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/pl_39_juntado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/ppa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/ldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/loa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/pl_43_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_45_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_46_denomina_centro_de_educacao_infantil_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/pl_47_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/pl_48_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/pl_49_juntado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/pl_51_efacitus.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/pl_50_juntado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/pl_52_juntado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/mocao_no_01.2025_-_renato.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_no_02.2025_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1253/mocao_no_03.2025_-_renato_-_inss_pericias_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1256/mocao_no_04.2025_-_bortolini_-_subestacao1_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1257/mocao_no_05.2025_afat.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1283/mocao_no_06.2025_-_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/mocao_no_07.2025_-_universidade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_no_08.2025_-_fernando_-_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_no_09.2025_-_georreferenciamento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/mocao_no_10.2025_-_bortolini_-_leite.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/mocao_no_11.2025_aest_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/mocao_no_12.2025_-_gaucho_-_fanfarra_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_13.2025_-_georreferenciamento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/mocao_no_14.2025_-_lions_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/mocao_no_15.2025_-_gaucho_-_pl_768-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_no_16.2025_-_pet_scan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/mocao_no_17.2025_-_hospital_universitario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/mocao_no_18.2025_-prorrogacao_de_dividas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_01.2025_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1234/requerimento_no_02.2025_-_enterro_animais_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_no_03.2025_-_conselhos_3.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1243/requerimento_no_04.2025_-_celesc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_no_05.2025_-_fernando_-_licitacao_seguranca.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_no_06.2025_-_borba_-_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_no_07.2025_-_escola_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/requerimento_no_08.2025_-_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no_09.2025_-_requerimento_par_-_fernando-_20251_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_10.2025_-_recursos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_11.2025_-_gaucho_-_maquinario.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/requerimento_no_12.2025__-_espelho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n_13.2025_-_raio-x.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_no_13.2025_-_raio-x.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_15.2025_-_aadt.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_16.2025_-_consulta_publica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/requerimento_no_17.2025_-_agua_-_bortolini_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_no_18.2025_-_aadt_-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_no_19.2025_-_evento_idosos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_01.2025_-_cristian_-_eta_fatima.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1208/indicacao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_04.2025_-_bortolini_-_parque_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_05.2025_-_fernando_-_diarias_pacientes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_06.2025-_adilson_-_academia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_07.2025_-_renato_-_placas_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_08.2025_-_escolinhas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_09.2025_-_espelho_convexo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_10.2025_-_lauricio_-_estrada_real.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_11.2025-_hugo_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_12.2025_-_hugo_embarque.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_13.2025_-_leocadia-_idosos_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1224/indicacao_no_14.2025_-_fernando_-_reforma_da_escadaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_no_15.2025_-_cristian_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_no_16.2026_-_adilson_-_sinalizacao_morro_do_facao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_no_17.2025_-_cristian_-_placa_piazito.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_no_18.2025_-_adilson_-_ginasio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_no_19.2025_-_fernando_-_centro_de_treinamento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_20.2025_-_leocadia_-_maquina_quebra-galho.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_21.2025_-_adilson_-_ponte_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_22.2025_-_cristian_-_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_23.2025_-_cristian_-_sinalizacao_linha_scherer.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_24.2025_-_horario_estendido.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_25.2025_-_hugo_-_uniformes_patinacao_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_26.2025_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_27.2025_-_gaucho_-_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_28.2025_-_rede_de_agua_canaleta1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_29.2025_-_pics_-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_30.2025_-_gaucho_-_tubulacao_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao_no_31.2025_-_rede_de_energia_escola_sp.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1251/indicacao_no_32.2025_-_som_e_taxa_casa_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/indicacao_no_33.2025-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_no_34.2024_-_fernando_e_elisa_-_area_industrial1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_no_35.2025-_cristian_-_ginasio_fatima_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_36.2025-_leocadia_-_centro_poliesportivo_bv.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_37.2025_-_coleta_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_38.2025_-_gaucho_-_reforma_educacao_e_auditorio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_39.2025_-_cristian_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_40.2025_-_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_41.2025_-_fernando_-_sc_bem_mais_simples.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_42.2025_-_ampliacao_eta1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_43.2025_-_hugo_-_reforma_da_eta_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_44.2025_-_estruturas_moveis_para_eventos_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_45.2025_-_fernando_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_46.2025-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/indicacao_no_47.2025_-_bortolini_-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_no_48.2025_-_gaucho_-_moto_samae.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_no_49.2025_-_cristian_-_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_no_50.2025_-_fernando_-_cobertura_rua_ginasio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_51.2025_-_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_52.2025_-_alargamento_estrada.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_53.2025_-_renato_-_proner.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_54.2025_-_bortolini_e_borba_-_iluminacao_e_arquibancadas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_55.2025_-_renato_-_pintura_escola_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_56.2025_-_bortolini_e_leocadia_-_asfalto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_57.2025-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_59.2025_-_bortolini_e_hugo_-_alargamento_estrada_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_60.2025_-_fernando_-_cobertura_parque_bv.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_61.2025_-_volnei_-_projetos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_62.2025_-_gaucho_-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_63.2025_-_borba_-_morro_do_facao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_64.2025_-_volnei_-_aulas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_65.2025-_gaucho-wi-fi_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_66.2025_cristian_-_incentivo_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_67.2025_-_leocadia_-_laser.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_68.2025_-_estacionamento_cras.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_69.2025_-_gaucho_-_alargamento_estrada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_70.2025_-_programa_melhoramento_genetico_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_71.2025_-_fernando_-_pesquisa_habitacional.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_72.2025_-_gaucho_-_limpeza_e_pintura_da_praca_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_73.2025_-_leocadia_-_fisioterapia_pelvica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_74.2025-_lauricio_-_campo_raigao_baixo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_75.2025-_gaucho-_mini_escavadeira.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_76.2025_-_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_77.2025-_gaucho-_cabeceira_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_78.2025_-_bortolini_-_pontes_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_79.2025_-_leocadia_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_80.2025_-_fernando_-_quadra_ginasio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_81.2025_-_indicacao-_contentores_de_vidro-_fernando.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_82.2025-_gaucho_-_rotula_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_83.2025_-_todos_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_84.2025_-_reitera_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_modificativa_no_01.2025_-_pl_magisterio1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_aditiva_no_01.2025_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_emenda_aditiva_no_02.2025_-_emenda_ldb_municipal.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/projeto_de_emenda_aditiva_no_03.2025_projeto_de_lei_no_58.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/emenda_supressiva_no_01.2025_-_plano_de_cargos_adm.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_supressiva_no_02.2025_-_plano_de_cargos_adm.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_supressiva_no_03.2025_-_plano_de_cargos_mag_-_psico_e_nutri.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_supressiva_no_04.2025_-_plano_de_cargos_mag_4.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_emenda_supressiva_no_05.2025_-_plano_de_cargos_adm.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_01.2025_-_placas-_jovem_vereador-_dayane.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_02.2025_-_eduardo_e_debora_-_para_praca.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_03.2025_-_kit__de_primeiros_socorros_-_jovem_vereador_-_dayane.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_04.2025_-_isabela.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_05.2025_-_lixeiras_novas_-_jovem_vereador-_dayane.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_06.2025_-_gabriel_e_maikon.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_07.2025_-_mariana_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_08.2025_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_09.2025_-_1o_ventiladores_e_exaustores_para_o_ginasio_municipal-_jovem_vereador-_daya.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_10.2025_-_reforma_das_pontes-_jovem_vereador-_dayane_e_gabriela_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_11.2025_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_12.2025_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_13.2025_-_isabela_bueiros.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_14.2025_-_indicacao_sobre_o_vidro_1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_15.2025_-_indicacao_dos_eletroeletronicos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_17.2025_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_18.2025_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_19.2025_-_daia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_20.2025_-_espaco_da_afat-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_21.2025_-_pro-casa-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_22.2025_-_tomadas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_23.2025_-_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_25.2025_-_indicacao_isa_e_deboara.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_26.2025_-_mariana.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_27.2025_-_indicacao__piso_metalico_para_a_efacitus-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_29.2025_-_indicacao_-para_a_manutencao_das_cameras_de_segurancas_de_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_30.2025_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_31.2025_-_trocas_dos_portoes_do_ginasio_minicipal_de_esportes-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_32.2025_-_indicacao-_contentores_de_vidro-_ideia_floripa-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_33.2025_-gabriela.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_34.2025_-_indicacao-_galeria_jovem_vereador-_dayane-__jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_no_01.2025_-_15o_jats_-_dayane_mariana_e_tais_-jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_no_02.2025_-_cavalgada_-_tais_jovem_vereadora__1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_no_03.2025_-xiii__semana_de_incentivo_a_leitura_e_cultura_-eduardo_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_no_04.2025_-_aadt.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/mocao_no_05.2025_-_artesanato.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/oficio_no_135_-_prazo_encaminhamento_pecas_orcamentarias_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_substitutivo_ao_projeto_de_lei_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_substutivo_no_02.2025_ao_projeto_de_lei_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento_no_01.2025_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_decreto_no_01.2025_-licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_decreto_no_02.2025_-_revoga_licenca_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_decreto_no_03.2025_-suplementacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/projeto_de_resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_resolucao_no_02.2025_-_reajuste_vale_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_resolucao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/projeto_de_lei_no_01.2025_-_reajuste_salarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/pl_01_termo_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_02_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_004_-_credito_suplementar__alterar_metas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_03_lei_secetaria_da_agricultura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no_06.2025_-_emenda_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_05_termo_de_cessao_de_uso_raio_x.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1249/pl_07_juntado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/pl_08_soberanas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1261/pl_09_repasse_funpom_aquisicao_de_arma.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1262/pl_10_termo_de_fomento_apae_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1264/projeto_de_lei_no_12.2025_-_identificacao_carros_oficiais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1265/pl__11__novo_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1266/pl_12_juntado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1268/pl_13_termo_de_fomento_apas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no_16.2025_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_14_altera_a_lei_1206_protesto_de_titulos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_15_alteracao_conder.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_17_juntado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_20.2025_-_nomina_rua_erna_rempel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/pl_18_juntado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/pl_19_altera_sistema_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/pl_20_prorroga_efeitos_da_lei_1229_de_2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/pl_21_valor_minimo_para_execucao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_25.2025_-_nomina_rua_baumgratz.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1331/pl_22_altera_tabela_iss.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/pl_23_implementacao_da_educacao_para_as_relacoes_etnico-raciais.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1333/pl_24_juntado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/pl_25_conselho_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/pl_26_juntado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_no_31.2025_-_emenda_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1353/pl_027_-_credito_especial_terreno_pre_escola_completo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/pl_28_sistema_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/pl_29_juntado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/pl_030_-_credito_suplementar__alterar_metas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1360/pl_31_altera_plano_de_cargos_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/pl_32_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/pl_33_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/pl_034_-_credito_especial_area_industrial_completo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_no_40.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/pl_35_cria_o_sistema_municipal_de_defesa_civil_simpdec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_no_42.2025_-_termo_de_fomento_apae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/projeto_de_lei_no_43.2025_-_cessao_pavilao_municipal_para_realizaccao_de_feiras_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_44.2025_-_cessao_de_uso_de_equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_37_nota_fiscal_eletronica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/pl_38_acordo_cooperacao_embrapa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/pl_39_juntado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/ppa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/ldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/loa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/pl_43_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/pl_45_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/pl_46_denomina_centro_de_educacao_infantil_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/pl_47_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/pl_48_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/pl_49_juntado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/pl_51_efacitus.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/pl_50_juntado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/pl_52_juntado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/mocao_no_01.2025_-_renato.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_no_02.2025_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1253/mocao_no_03.2025_-_renato_-_inss_pericias_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1256/mocao_no_04.2025_-_bortolini_-_subestacao1_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1257/mocao_no_05.2025_afat.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1283/mocao_no_06.2025_-_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/mocao_no_07.2025_-_universidade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_no_08.2025_-_fernando_-_hemocentro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/mocao_no_09.2025_-_georreferenciamento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/mocao_no_10.2025_-_bortolini_-_leite.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/mocao_no_11.2025_aest_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/mocao_no_12.2025_-_gaucho_-_fanfarra_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_no_13.2025_-_georreferenciamento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/mocao_no_14.2025_-_lions_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/mocao_no_15.2025_-_gaucho_-_pl_768-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/mocao_no_16.2025_-_pet_scan.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/mocao_no_17.2025_-_hospital_universitario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/mocao_no_18.2025_-prorrogacao_de_dividas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_01.2025_-_fatima.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1234/requerimento_no_02.2025_-_enterro_animais_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_no_03.2025_-_conselhos_3.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1243/requerimento_no_04.2025_-_celesc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_no_05.2025_-_fernando_-_licitacao_seguranca.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_no_06.2025_-_borba_-_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_no_07.2025_-_escola_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/requerimento_no_08.2025_-_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no_09.2025_-_requerimento_par_-_fernando-_20251_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_10.2025_-_recursos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_11.2025_-_gaucho_-_maquinario.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/requerimento_no_12.2025__-_espelho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/requerimento_n_13.2025_-_raio-x.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/requerimento_no_13.2025_-_raio-x.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_15.2025_-_aadt.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_16.2025_-_consulta_publica.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/requerimento_no_17.2025_-_agua_-_bortolini_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_no_18.2025_-_aadt_-.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_no_19.2025_-_evento_idosos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_01.2025_-_cristian_-_eta_fatima.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1208/indicacao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/indicacao_no_04.2025_-_bortolini_-_parque_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_05.2025_-_fernando_-_diarias_pacientes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_06.2025-_adilson_-_academia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_07.2025_-_renato_-_placas_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_08.2025_-_escolinhas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_09.2025_-_espelho_convexo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_10.2025_-_lauricio_-_estrada_real.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_11.2025-_hugo_-_estrada_interior.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_12.2025_-_hugo_embarque.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_13.2025_-_leocadia-_idosos_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1224/indicacao_no_14.2025_-_fernando_-_reforma_da_escadaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_no_15.2025_-_cristian_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_no_16.2026_-_adilson_-_sinalizacao_morro_do_facao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_no_17.2025_-_cristian_-_placa_piazito.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_no_18.2025_-_adilson_-_ginasio_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_no_19.2025_-_fernando_-_centro_de_treinamento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_20.2025_-_leocadia_-_maquina_quebra-galho.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_21.2025_-_adilson_-_ponte_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_22.2025_-_cristian_-_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_23.2025_-_cristian_-_sinalizacao_linha_scherer.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_24.2025_-_horario_estendido.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_25.2025_-_hugo_-_uniformes_patinacao_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_26.2025_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_27.2025_-_gaucho_-_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_28.2025_-_rede_de_agua_canaleta1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_29.2025_-_pics_-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_30.2025_-_gaucho_-_tubulacao_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao_no_31.2025_-_rede_de_energia_escola_sp.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1251/indicacao_no_32.2025_-_som_e_taxa_casa_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/indicacao_no_33.2025-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_no_34.2024_-_fernando_e_elisa_-_area_industrial1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_no_35.2025-_cristian_-_ginasio_fatima_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/indicacao_no_36.2025-_leocadia_-_centro_poliesportivo_bv.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_37.2025_-_coleta_de_agua_da_chuva.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_38.2025_-_gaucho_-_reforma_educacao_e_auditorio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_39.2025_-_cristian_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_40.2025_-_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_41.2025_-_fernando_-_sc_bem_mais_simples.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_42.2025_-_ampliacao_eta1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_43.2025_-_hugo_-_reforma_da_eta_pitangueira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_44.2025_-_estruturas_moveis_para_eventos_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_45.2025_-_fernando_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_46.2025-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/indicacao_no_47.2025_-_bortolini_-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_no_48.2025_-_gaucho_-_moto_samae.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_no_49.2025_-_cristian_-_medico_pediatra.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_no_50.2025_-_fernando_-_cobertura_rua_ginasio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no_51.2025_-_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_no_52.2025_-_alargamento_estrada.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no_53.2025_-_renato_-_proner.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_no_54.2025_-_bortolini_e_borba_-_iluminacao_e_arquibancadas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_55.2025_-_renato_-_pintura_escola_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_56.2025_-_bortolini_e_leocadia_-_asfalto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_57.2025-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/indicacao_no_59.2025_-_bortolini_e_hugo_-_alargamento_estrada_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/indicacao_no_60.2025_-_fernando_-_cobertura_parque_bv.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_no_61.2025_-_volnei_-_projetos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1330/indicacao_no_62.2025_-_gaucho_-_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_63.2025_-_borba_-_morro_do_facao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_64.2025_-_volnei_-_aulas.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_65.2025-_gaucho-wi-fi_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_66.2025_cristian_-_incentivo_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_67.2025_-_leocadia_-_laser.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_68.2025_-_estacionamento_cras.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_69.2025_-_gaucho_-_alargamento_estrada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_70.2025_-_programa_melhoramento_genetico_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_71.2025_-_fernando_-_pesquisa_habitacional.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_72.2025_-_gaucho_-_limpeza_e_pintura_da_praca_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_73.2025_-_leocadia_-_fisioterapia_pelvica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/indicacao_no_74.2025-_lauricio_-_campo_raigao_baixo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_75.2025-_gaucho-_mini_escavadeira.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_no_76.2025_-_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_77.2025-_gaucho-_cabeceira_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_no_78.2025_-_bortolini_-_pontes_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_79.2025_-_leocadia_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_no_80.2025_-_fernando_-_quadra_ginasio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_81.2025_-_indicacao-_contentores_de_vidro-_fernando.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_82.2025-_gaucho_-_rotula_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_83.2025_-_todos_-_devolucao_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_84.2025_-_reitera_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_modificativa_no_01.2025_-_pl_magisterio1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_aditiva_no_01.2025_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_emenda_aditiva_no_02.2025_-_emenda_ldb_municipal.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/projeto_de_emenda_aditiva_no_03.2025_projeto_de_lei_no_58.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/emenda_supressiva_no_01.2025_-_plano_de_cargos_adm.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_supressiva_no_02.2025_-_plano_de_cargos_adm.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_supressiva_no_03.2025_-_plano_de_cargos_mag_-_psico_e_nutri.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_supressiva_no_04.2025_-_plano_de_cargos_mag_4.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_emenda_supressiva_no_05.2025_-_plano_de_cargos_adm.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_01.2025_-_placas-_jovem_vereador-_dayane.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_02.2025_-_eduardo_e_debora_-_para_praca.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_03.2025_-_kit__de_primeiros_socorros_-_jovem_vereador_-_dayane.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_04.2025_-_isabela.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_05.2025_-_lixeiras_novas_-_jovem_vereador-_dayane.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_06.2025_-_gabriel_e_maikon.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_07.2025_-_mariana_e_gabriela.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_no_08.2025_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_09.2025_-_1o_ventiladores_e_exaustores_para_o_ginasio_municipal-_jovem_vereador-_daya.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_10.2025_-_reforma_das_pontes-_jovem_vereador-_dayane_e_gabriela_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_11.2025_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_12.2025_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_13.2025_-_isabela_bueiros.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_14.2025_-_indicacao_sobre_o_vidro_1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_15.2025_-_indicacao_dos_eletroeletronicos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_17.2025_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_18.2025_-_eduardo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_19.2025_-_daia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_20.2025_-_espaco_da_afat-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_21.2025_-_pro-casa-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_22.2025_-_tomadas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_no_23.2025_-_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_25.2025_-_indicacao_isa_e_deboara.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_26.2025_-_mariana.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_27.2025_-_indicacao__piso_metalico_para_a_efacitus-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_29.2025_-_indicacao_-para_a_manutencao_das_cameras_de_segurancas_de_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_30.2025_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_31.2025_-_trocas_dos_portoes_do_ginasio_minicipal_de_esportes-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_32.2025_-_indicacao-_contentores_de_vidro-_ideia_floripa-_dayane-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_33.2025_-gabriela.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_34.2025_-_indicacao-_galeria_jovem_vereador-_dayane-__jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_no_01.2025_-_15o_jats_-_dayane_mariana_e_tais_-jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_no_02.2025_-_cavalgada_-_tais_jovem_vereadora__1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_no_03.2025_-xiii__semana_de_incentivo_a_leitura_e_cultura_-eduardo_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_no_04.2025_-_aadt.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/mocao_no_05.2025_-_artesanato.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/oficio_no_135_-_prazo_encaminhamento_pecas_orcamentarias_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_substitutivo_ao_projeto_de_lei_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_substutivo_no_02.2025_ao_projeto_de_lei_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento_no_01.2025_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>