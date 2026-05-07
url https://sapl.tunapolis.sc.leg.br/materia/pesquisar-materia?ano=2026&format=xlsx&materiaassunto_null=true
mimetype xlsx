--- v1 (2026-03-22)
+++ v2 (2026-05-07)
@@ -10,85 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="175">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto</t>
+  </si>
+  <si>
+    <t>CJLRF - Comissão de Justiça, Legislação e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_decreto_no_01.2026_-aprova_contas_prefeito_2024.pdf</t>
+  </si>
+  <si>
+    <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1453</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora 2026</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_resolucao_no_01.2026_-_reajuste_vale_2026_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_01.2026_-_reajuste_salarios_2026.pdf</t>
@@ -162,50 +180,86 @@
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_mensagem_05_altera_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Anexo II, letra A, C, e D, Anexo IV e V, da Lei Complementar nº 080, de 07 de maio de 2025, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1465/pl_06_pagamentos_lei_federal_226.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento retroativo de vantagens funcionais aos servidores do Poder Executivo do Município de Tunápolis, referentes ao período de suspensão imposto pela Lei Complementar nº 173, de 27 de maio de 2020, nos termos da Lei Complementar nº 226, de 12 de janeiro de 2026.</t>
   </si>
   <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1484/pl_07_substitutivo__plano_diretor.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Instituição do Plano Diretor Municipal, por meio da Revisão da Legislação Municipal de Tunápolis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1487/pl_08_juntado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de área conforme especifica, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1488/pl_09_codigo_de_obras.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Novo Código de Obras e Edificações de Tunápolis e dá outras providências</t>
+  </si>
+  <si>
     <t>1455</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Leocádia Thomas Welter</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_no_01.2026_-_coral.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos que solicita seja encaminhada ao CORAL SANTA CECÍLIA, representado pelo Presidente da Sr. Rui Lauschner, em reconhecimento aos 71 anos de existência, parabenizando sua trajetória histórica, cultural e social junto à comunidade tunapolitana.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>Fernando Weiss, Hugo Bohnenberger</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1469/mocao_no_02.2026_park_lama.pdf</t>
@@ -216,50 +270,71 @@
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>Liane Jacinta Finger Heck</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1475/mocao_no_03.2026_-_hospitais_gerais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja encaminhada ao Governo do Estado de Santa Catarina, por meio da Secretaria de Estado da Saúde, para que proceda à revisão da legislação e das normativas estaduais que regulamentam a proporção de leitos de saúde mental em hospitais gerais.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Leandro Bortolini</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1477/mocao_no_04.2026_pl_vistorias_-_bortolini.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo em razão da tramitação do Projeto de Lei nº 3.507/2025, que propõe a instituição de vistoria veicular anual obrigatória mediante pagamento de taxa estimada em valor superior a R$ 195,00 (cento e noventa e cinco reais).</t>
   </si>
   <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>Fernando Weiss</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1481/mocao_no_05.2026_-_duplicacao_br_282_-_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Moção de apelo para que priorizem e viabilizem, com a máxima urgência, a duplicação da BR-282 no trecho do Grande Oeste Catarinense, especialmente de Chapecó á Lages e Chapecó a São Miguel do Oeste.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1482/mocao_no_06.2026_-_pedala_tunapolis.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS que solicita seja encaminhada à Associação de Ciclistas Bike Tunas, através de seu presidente, Vanduir Matias Deters, parabenizando pelo sucesso da 8ª edição do Pedala Tunápolis, Festa do Cicloturismo, ocorrida nos dias 14 e 15 de março de 2026.</t>
+  </si>
+  <si>
     <t>1460</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_01.2026_-_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca do Incentivo Financeiro Adicional (IFA – Lei nº 12.994/2014) e da ajuda de custo prevista na Lei nº 15.014/2024 aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>Lauricio Nicodem, Liane Jacinta Finger Heck</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_02.2026_-_licitacao_de_bebidas.pdf</t>
   </si>
   <si>
     <t>requerer informações ao Poder Executivo Municipal acerca do processo licitatório Pregão Eletrônico nº 11/2026, que tem por objeto a exploração da comercialização de bebidas alcoólicas/não alcoólicas bem como a venda de chopp pilsen, cerveja com e sem álcool, refrigerantes e água com gás e sem gás, bem como venda de bebidas quentes que envolve drinks, cachaças, energéticos e demais para a exposição feira agropecuária, comercial e industrial de Tunápolis - EFACITUS, que acontecerá entre os dias 24 a 26 de abril de 2026, nos pavilhões e demais dependências para a feira no município.</t>
@@ -270,59 +345,83 @@
   <si>
     <t>Lauricio Nicodem, Leandro Bortolini, Liane Jacinta Finger Heck</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1471/requerimento_no_03.2026_-_cobranca_efacitus.pdf</t>
   </si>
   <si>
     <t>Pedido de informações acerca da cobrança realizada para as empresas localizadas no espaço definido para realização da feira</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>Aloísio José Lehmen</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1472/requerimento_no_04.2026_-_aloisio.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal  para que apresentem a esta Casa Legislativa atualizações sobre a elaboração do projeto de Engenharia para recapeamento asfáltico de Tunápolis até a divisa de São João do Oeste.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>Fernando Weiss</t>
-[...2 lines deleted...]
-    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_04.2026_-_fernando.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_05.2026_-_fernando.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da atual situação da concessão à empresa Alver Klein.</t>
   </si>
   <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_no_06.2026_-_eta_de_fatima.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que sejam encaminhados a esta Casa Legislativa, no prazo legal, todos os documentos materializados (físicos) constantes no PROCESSO SGPE Nº SCC 4001/2025 – SEMAE, conforme trâmite no Sistema de Gestão de Processos Eletrônicos do Estado de Santa Catarina, referentes ao processo de instalação de uma Estação de Tratamento de Água (ETA), na comunidade de Linha Fátima</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_07.2026_-_programa_eti.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre adesão ao Programa Escola em Tempo Integral do Ministério da Educação.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1489/requerimento_no_08.2026_-_progressoes.pdf</t>
+  </si>
+  <si>
+    <t>Requer que após ouvido o Plenário, seja enviado o presente pedido de informação ao Prefeito Municipal, Sr. Marino José Frey e Controlador Interno, Sr. Cleverson Kerkhoff, para que apresentem a esta Casa Legislativa o relatório detalhado de servidores beneficiados com a Lei 1.679/2026, demonstrando o cálculo individualizado e detalhado de cada um com as respectivas incidências temporais.</t>
+  </si>
+  <si>
     <t>1448</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renato Gluitz</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_01.2026_-_renato_-_ginasio_sao_pedro_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que promova melhorias no ginásio municipal de Linha São Pedro.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>Lauricio Nicodem</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1459/indicacao_no_02.2026_-_estradas_-_lauricio.pdf</t>
@@ -337,50 +436,68 @@
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_03.2026_-_bortolini_-_majoracao_do_incentivo_cascalho.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que proceda ao aumento no valor permutado com o produtor pela carga de cascalho, disposto na lei 1.461/2021.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>Cristian Junior Mallmann</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_04.2026_-_projeto_asfaltico_-_cristian.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que elabore projeto técnico e posterior execução de pavimentação asfáltica no trecho compreendido entre o centro da cidade de Tunápolis até a ponte sobre o rio macaco em Fátima.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_05.2026_-_projeto_anatel.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal de Tunápolis, para que avalie a viabilidade de adesão do Município ao Projeto Piloto de Ambiente Regulatório Experimental da Agência Nacional de Telecomunicações – ANATEL, destinado ao uso de repetidores de radiofrequências e reforçadores de sinal, com vistas à ampliação da cobertura do Serviço Móvel Pessoal (SMP) nas localidades do interior.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_06.2026_-_aloisio_-_caixa_dagua_sao_pedro.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal que seja realizada a transferência das caixas de distribuição de água de Linha São Pedro para o morro do Facão.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_07.2026_-_cameras_comunidades.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal que promova a instalação de, ao menos, uma câmera de videomonitoramento em cada comunidade do interior do município.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_emenda_modificativa_no_01.2026_-_educador_fisico_ao_porjeto_de_lei_no_07.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa nº 01/2026 que altera o Projeto de Lei Complementar nº 07/2026, do Executivo, que “Dá nova redação ao Anexo II, letra A, C, e D, Anexo IV e V, da Lei Complementar no 080, de 07 de maio de 2025, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.”.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>PLDEE</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva</t>
   </si>
@@ -765,56 +882,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_resolucao_no_01.2026_-_reajuste_vale_2026_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_01.2026_-_reajuste_salarios_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1456/pl_01_altera_a_lei_1380_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_lei_02_servicos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_04.2026_-_emenda_vale_alimentacao_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1461/01_pl_03_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1462/pl_04_conselho_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_mensagem_05_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1465/pl_06_pagamentos_lei_federal_226.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_no_01.2026_-_coral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1469/mocao_no_02.2026_park_lama.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1475/mocao_no_03.2026_-_hospitais_gerais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1477/mocao_no_04.2026_pl_vistorias_-_bortolini.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_01.2026_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_02.2026_-_licitacao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1471/requerimento_no_03.2026_-_cobranca_efacitus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1472/requerimento_no_04.2026_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_04.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_01.2026_-_renato_-_ginasio_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1459/indicacao_no_02.2026_-_estradas_-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_03.2026_-_bortolini_-_majoracao_do_incentivo_cascalho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_04.2026_-_projeto_asfaltico_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_05.2026_-_projeto_anatel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_emenda_modificativa_no_01.2026_-_educador_fisico_ao_porjeto_de_lei_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1468/projeto_de_emensa_supressiva_n_01.2026__-_conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1466/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2026_-_pl_taxi_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1447/veto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_emenda_a_resolucao_no_01.2026_-_modifica_ri.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_decreto_no_01.2026_-aprova_contas_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_resolucao_no_01.2026_-_reajuste_vale_2026_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_01.2026_-_reajuste_salarios_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1456/pl_01_altera_a_lei_1380_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_lei_02_servicos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_04.2026_-_emenda_vale_alimentacao_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1461/01_pl_03_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1462/pl_04_conselho_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_mensagem_05_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1465/pl_06_pagamentos_lei_federal_226.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1484/pl_07_substitutivo__plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1487/pl_08_juntado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1488/pl_09_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_no_01.2026_-_coral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1469/mocao_no_02.2026_park_lama.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1475/mocao_no_03.2026_-_hospitais_gerais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1477/mocao_no_04.2026_pl_vistorias_-_bortolini.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1481/mocao_no_05.2026_-_duplicacao_br_282_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1482/mocao_no_06.2026_-_pedala_tunapolis.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_01.2026_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_02.2026_-_licitacao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1471/requerimento_no_03.2026_-_cobranca_efacitus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1472/requerimento_no_04.2026_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_05.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_no_06.2026_-_eta_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_07.2026_-_programa_eti.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1489/requerimento_no_08.2026_-_progressoes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_01.2026_-_renato_-_ginasio_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1459/indicacao_no_02.2026_-_estradas_-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_03.2026_-_bortolini_-_majoracao_do_incentivo_cascalho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_04.2026_-_projeto_asfaltico_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_05.2026_-_projeto_anatel.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_06.2026_-_aloisio_-_caixa_dagua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_07.2026_-_cameras_comunidades.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_emenda_modificativa_no_01.2026_-_educador_fisico_ao_porjeto_de_lei_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1468/projeto_de_emensa_supressiva_n_01.2026__-_conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1466/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2026_-_pl_taxi_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1447/veto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_emenda_a_resolucao_no_01.2026_-_modifica_ri.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -854,765 +971,1062 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>69</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="F16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>70</v>
       </c>
       <c r="F17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>70</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>70</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E21" t="s">
         <v>95</v>
       </c>
-      <c r="B21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F21" t="s">
+        <v>79</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" t="s">
+        <v>94</v>
+      </c>
+      <c r="E22" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H22" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H23" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" t="s">
+        <v>87</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" t="s">
+        <v>94</v>
+      </c>
+      <c r="E26" t="s">
+        <v>95</v>
+      </c>
+      <c r="F26" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B26" t="s">
-[...5 lines deleted...]
-      <c r="D26" t="s">
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D27" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="F27" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
+        <v>94</v>
       </c>
       <c r="E28" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="F28" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
+        <v>123</v>
+      </c>
+      <c r="E29" t="s">
+        <v>124</v>
+      </c>
+      <c r="F29" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" t="s">
+        <v>129</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
         <v>132</v>
       </c>
-      <c r="E29" t="s">
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" t="s">
+        <v>123</v>
+      </c>
+      <c r="E31" t="s">
+        <v>124</v>
+      </c>
+      <c r="F31" t="s">
+        <v>83</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="F29" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H31" t="s">
         <v>134</v>
       </c>
-      <c r="H29" t="s">
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
         <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" t="s">
+        <v>123</v>
+      </c>
+      <c r="E32" t="s">
+        <v>124</v>
+      </c>
+      <c r="F32" t="s">
+        <v>136</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" t="s">
+        <v>123</v>
+      </c>
+      <c r="E33" t="s">
+        <v>124</v>
+      </c>
+      <c r="F33" t="s">
+        <v>79</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H33" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" t="s">
+        <v>123</v>
+      </c>
+      <c r="E34" t="s">
+        <v>124</v>
+      </c>
+      <c r="F34" t="s">
+        <v>107</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H34" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" t="s">
+        <v>123</v>
+      </c>
+      <c r="E35" t="s">
+        <v>124</v>
+      </c>
+      <c r="F35" t="s">
+        <v>107</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>149</v>
+      </c>
+      <c r="E36" t="s">
+        <v>150</v>
+      </c>
+      <c r="F36" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>154</v>
+      </c>
+      <c r="E37" t="s">
+        <v>155</v>
+      </c>
+      <c r="F37" t="s">
+        <v>87</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>159</v>
+      </c>
+      <c r="E38" t="s">
+        <v>160</v>
+      </c>
+      <c r="F38" t="s">
+        <v>161</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H38" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>165</v>
+      </c>
+      <c r="E39" t="s">
+        <v>166</v>
+      </c>
+      <c r="F39" t="s">
+        <v>167</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H39" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>171</v>
+      </c>
+      <c r="E40" t="s">
+        <v>172</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>