--- v2 (2026-05-07)
+++ v3 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="294">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -78,71 +78,80 @@
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_decreto_no_01.2026_-aprova_contas_prefeito_2024.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA, RELATIVO AO EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora 2026</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_resolucao_no_01.2026_-_reajuste_vale_2026_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_resolucao_no_02.2026_-_resolucao_ri_art._160_1.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO CAMERAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>1454</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_01.2026_-_reajuste_salarios_2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES DO LEGISLATIVO MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1456/pl_01_altera_a_lei_1380_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1380, de 20 de dezembro de 2018, que “Autoriza o poder executivo a dispor sobre a concessão mensal de vale-alimentação por dia trabalhado aos servidores públicos ativos da administração pública do município de Tunápolis e adota outras providências.”</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_lei_02_servicos_de_taxi.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A EXPLORAÇÃO DO SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS - TÁXI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>4</t>
@@ -216,125 +225,254 @@
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1487/pl_08_juntado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de área conforme especifica, ampliando o perímetro Urbano do Município de Tunápolis e contém outras providencias.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1488/pl_09_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Código de Obras e Edificações de Tunápolis e dá outras providências</t>
   </si>
   <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1493/pl_10_codigo_de_posturas.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI N.º 610/2003, DO CÓDIGO DE POSTURAS E SUAS ATUALIZAÇÕES, E INSTITUI O NOVO CÓDIGO DE POSTURAS DE TUNÁPOLIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1506/pl_11_auxilio_estudantes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de auxílio financeiro para estudantes do ensino superior, pós médio e ensino médio técnico com residência comprovada no Município de Tunápolis</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1507/pl_12_carcacas_bovinas_e_suinas.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Tunápolis o Programa de destinação das carcaças e dejetos dos animais de grande porte mortos não abatidos, por meio da utilização e emprego de compostagem tradicional, compostagem acelerada e adota outras providências.</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1508/pl_13_tarifas_agua.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE CONDIÇÕES GERAIS PARA PRESTAÇÃO, COBRANÇA E PROCEDIMENTOS DE FISCALIZAÇÃO DA PRESTAÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA, CRIA A TARIFA SOCIAL, AUTORIZA APLICAÇÃO DE PENALIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1511/pl_14_altera_plano_de_cargos.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao Anexo II, letra A e D, Anexo IV e V, da Lei Complementar nº 080, de 07 de maio de 2025, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1513/projeto_de_lei_no_17.2026_-_apae.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o chefe do Poder Executivo Municipal a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Tunápolis – APAE.</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Liane Jacinta Finger Heck</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1516/projeto_de_lei_no_18.2026_-_a_politica_municipal_de_prevencao_e_enfrentamento_a_violencia_contra_a_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Prevenção e Enfrentamento à Violência contra a Mulher no Município de Tunápolis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1520/pl_16_juntado.pdf</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1521/pl_17_juntado.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica as alterações realizadas no Protocolo de Intenções consubstanciado no Contrato de Consórcio Público da Agência Reguladora Intermunicipal de Saneamento (ARIS), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_18_juntado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o chefe do Poder Executivo Municipal a firmar termo de fomento com a ASSOCIAÇÃO DE PAIS E AMIGOS DOS SURDOS DE SMOESTE –SC.</t>
+  </si>
+  <si>
     <t>1455</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Leocádia Thomas Welter</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_no_01.2026_-_coral.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos que solicita seja encaminhada ao CORAL SANTA CECÍLIA, representado pelo Presidente da Sr. Rui Lauschner, em reconhecimento aos 71 anos de existência, parabenizando sua trajetória histórica, cultural e social junto à comunidade tunapolitana.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>Fernando Weiss, Hugo Bohnenberger</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1469/mocao_no_02.2026_park_lama.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos em reconhecimento ao evento Park Lama, ocorrido no dia 28 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>Liane Jacinta Finger Heck</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1475/mocao_no_03.2026_-_hospitais_gerais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja encaminhada ao Governo do Estado de Santa Catarina, por meio da Secretaria de Estado da Saúde, para que proceda à revisão da legislação e das normativas estaduais que regulamentam a proporção de leitos de saúde mental em hospitais gerais.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>Leandro Bortolini</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1477/mocao_no_04.2026_pl_vistorias_-_bortolini.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo em razão da tramitação do Projeto de Lei nº 3.507/2025, que propõe a instituição de vistoria veicular anual obrigatória mediante pagamento de taxa estimada em valor superior a R$ 195,00 (cento e noventa e cinco reais).</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>Fernando Weiss</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1481/mocao_no_05.2026_-_duplicacao_br_282_-_fernando.pdf</t>
   </si>
   <si>
     <t>Moção de apelo para que priorizem e viabilizem, com a máxima urgência, a duplicação da BR-282 no trecho do Grande Oeste Catarinense, especialmente de Chapecó á Lages e Chapecó a São Miguel do Oeste.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1482/mocao_no_06.2026_-_pedala_tunapolis.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS que solicita seja encaminhada à Associação de Ciclistas Bike Tunas, através de seu presidente, Vanduir Matias Deters, parabenizando pelo sucesso da 8ª edição do Pedala Tunápolis, Festa do Cicloturismo, ocorrida nos dias 14 e 15 de março de 2026.</t>
   </si>
   <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>Cristian Junior Mallmann, Leandro Bortolini</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1492/mocao_no_07.2026_-_remanescentes-_bortolini.pdf</t>
+  </si>
+  <si>
+    <t>Em apoio ao pleito da Comissão de Aprovados, Excedentes e Remanescentes do Concurso da Polícia Civil do Estado de Santa Catarina (PCSC), referente aos Editais nº 1/2025 e nº 2/2025.</t>
+  </si>
+  <si>
     <t>1460</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_01.2026_-_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca do Incentivo Financeiro Adicional (IFA – Lei nº 12.994/2014) e da ajuda de custo prevista na Lei nº 15.014/2024 aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>Lauricio Nicodem, Liane Jacinta Finger Heck</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_02.2026_-_licitacao_de_bebidas.pdf</t>
   </si>
   <si>
     <t>requerer informações ao Poder Executivo Municipal acerca do processo licitatório Pregão Eletrônico nº 11/2026, que tem por objeto a exploração da comercialização de bebidas alcoólicas/não alcoólicas bem como a venda de chopp pilsen, cerveja com e sem álcool, refrigerantes e água com gás e sem gás, bem como venda de bebidas quentes que envolve drinks, cachaças, energéticos e demais para a exposição feira agropecuária, comercial e industrial de Tunápolis - EFACITUS, que acontecerá entre os dias 24 a 26 de abril de 2026, nos pavilhões e demais dependências para a feira no município.</t>
@@ -456,129 +594,348 @@
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_05.2026_-_projeto_anatel.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal de Tunápolis, para que avalie a viabilidade de adesão do Município ao Projeto Piloto de Ambiente Regulatório Experimental da Agência Nacional de Telecomunicações – ANATEL, destinado ao uso de repetidores de radiofrequências e reforçadores de sinal, com vistas à ampliação da cobertura do Serviço Móvel Pessoal (SMP) nas localidades do interior.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_06.2026_-_aloisio_-_caixa_dagua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que seja realizada a transferência das caixas de distribuição de água de Linha São Pedro para o morro do Facão.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_07.2026_-_cameras_comunidades.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que promova a instalação de, ao menos, uma câmera de videomonitoramento em cada comunidade do interior do município.</t>
   </si>
   <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1490/indicacao_no_08.2026-_tubulacao_fatima.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao poder executivo municipal que sejam adotadas providências visando à ampliação da rede de encanamento de água nas comunidades de Linha Fátima até Linha São José.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1491/indicacao_no_09.2026-_iptu_bortolini.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal que estude a viabilidade de encaminhar a esta casa legislativa projeto de lei que disponha sobre a isenção do imposto predial e territorial urbano (IPTU) para idosos cuja renda familiar não ultrapasse dois salários mínimos.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>Adilson Prasido Borba</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1509/indicacao_no_10.2026-_borba_-_curva.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal que providencie estudo técnico e posterior execução de melhorias na curvatura de estrada localizada na comunidade de São Pedro.</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1510/indicacao_no_11.2026_-_renato_-_placas.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal e a Comissão de Trânsito constituída a instalação de placas de regulamentação de velocidade e placas de sinalização de área escolar/velocidade nas proximidades da escola de São Pedro.</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_no_12.2026_-_internet.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que sejam adotadas providências visando à melhoria e modernização do sistema de transmissão de internet na comunidade de Linha Fátima, Tunápolis.</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_no_13.2026-_borba_-_caixas_dagu.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que promova melhorias na central de distribuição de água da comunidade de Linha São Pedro.</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1519/indicacao_no_14.2026_-_renato_-_estojo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal e a Secretaria Municipal da Saúde a disponibilização de um estojo organizador de medicamentos aos idosos do município.</t>
+  </si>
+  <si>
     <t>1473</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_emenda_modificativa_no_01.2026_-_educador_fisico_ao_porjeto_de_lei_no_07.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa nº 01/2026 que altera o Projeto de Lei Complementar nº 07/2026, do Executivo, que “Dá nova redação ao Anexo II, letra A, C, e D, Anexo IV e V, da Lei Complementar no 080, de 07 de maio de 2025, que dispõe sobre o Plano de Cargos, Carreira e Remuneração de Pessoal da Administração Pública do Município de Tunápolis, Estado de Santa Catarina e contém outras providências.”.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>PLDEE</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1468/projeto_de_emensa_supressiva_n_01.2026__-_conselho_turismo.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva nº 01/2026 que altera o Projeto de Lei nº 06/2026, do Executivo, que “Dispõe sobre o Conselho Municipal de Turismo do Município de Tunápolis (CMTT) e contém outras providências”.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>Projeto de Emenda Substitutiva</t>
   </si>
   <si>
     <t>CTDS - Comissões em conjunto</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1466/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2026_-_pl_taxi_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Substitutiva nº 01/2026 que visa substituir o Projeto de Lei Ordinária nº 03/2026, que regulamenta a exploração do serviço de transporte individual de passageiros - táxi, e dá outras providências.</t>
   </si>
   <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>JOV</t>
+  </si>
+  <si>
+    <t>Indicação Jovem Vereador</t>
+  </si>
+  <si>
+    <t>Amanda Feldhaus Bieger</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1494/indicacao_no_01.2026_-_amanda.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a ampliação das modalidades de esporte fornecidas no centro poliesportivo Bertilo Wiggers.</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>Rodrigo Arthur Wilpert Friedrich</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1495/indicacao_no_02.2026_-_rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a padronização e atualização de placas de orientação que indicam as comunidades e localidades do município.</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>Isadora Schommer Eidt</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_no_03.2026_-_isa.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a instalação de proteções laterais na ponte de Linha Canaleta.</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>Roberta Schonorrenberger</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1497/indicacao_no_04.2026_-_roberta_1.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a padronização de endereços das Linhas do interior do municipio.</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>Andressa Thessing Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1498/indicacao_no_05.2026_-_andressa_1.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal que sejam realizadas melhorias, reformas e investimentos no ginásio de esportes da comunidade de São Pedro.</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>Estefany Welchen Laufer</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1499/indicacao_no_06.2026_-_estefany.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de calçamento/pavimentação da Rua Santo Cristo.</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1500/indicacao_no_07.2026_-_rodrigo.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a criação de programas de incentivo específicos a suinocultores e avicultores.</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>Emanuelly Yasmim Kreisig Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1501/indicacao_no_08.2026_-_emanuelli.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal que seja realizada a reforma da escola da comunidade de Linha Fátima.</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1502/indicacao_no_09.2026_-_emanuelli_2.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a vinda de um castra móvel para o município de Tunápolis.</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>Cibele Maria Schneider Ávila de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1503/indicacao_no_10.2026_-_cibele.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal que através do setor competente efetue a realização de estudo de viabilidade para construção de uma ponte mais elevada na comunidade de Raigão Baixo, próximo às propriedades de Luis Immig e Élio Stülp.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>Larissa Baumann</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1504/indicacao_no_11.2026_-_larissa_7_1.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal  que seja incluída a Linha Águas Frias no cronograma de recolha de lixo, bem como aumentada a frequência da prestação do serviço.</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>MJOV</t>
+  </si>
+  <si>
+    <t>Moção Jovens Vereadores</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1505/mocao_no_01.2026_-_isadora_-_aadt.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS a qual solicita que seja encaminhada ao diretor da escola Pe. Balduíno Rambo, Sr. Renato Paulata, aos técnicos Luana Wink e Nilmar e as atletas do sub 15 a 17 da E. E.B.Pe Balduíno Rambo, EM RECONHECIMENTO A CLASSIFICAÇÃO PARA A PROXIMA FASE DOS JOGOS ESCOLARES DE SANTA CATARINA (JESC).</t>
+  </si>
+  <si>
     <t>1447</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Marino José Frey</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1447/veto.pdf</t>
   </si>
   <si>
     <t>Comunica Veto Parcial ao Projeto de Lei nº 58/2025.</t>
   </si>
   <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1517/oficio_136_cv_-_veto.pdf</t>
+  </si>
+  <si>
+    <t>Comunica Veto Parcial ao Autógrafo Legislativo que “Dispõe sobre a Instituição do Plano Diretor Municipal, por meio da Revisão da Legislação Municipal de Tunápolis e dá outras providências.”</t>
+  </si>
+  <si>
     <t>1474</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Projeto de Emenda a Resolução</t>
   </si>
   <si>
     <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_emenda_a_resolucao_no_01.2026_-_modifica_ri.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO CAMERAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -882,67 +1239,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_decreto_no_01.2026_-aprova_contas_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_resolucao_no_01.2026_-_reajuste_vale_2026_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_01.2026_-_reajuste_salarios_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1456/pl_01_altera_a_lei_1380_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_lei_02_servicos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_04.2026_-_emenda_vale_alimentacao_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1461/01_pl_03_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1462/pl_04_conselho_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_mensagem_05_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1465/pl_06_pagamentos_lei_federal_226.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1484/pl_07_substitutivo__plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1487/pl_08_juntado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1488/pl_09_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_no_01.2026_-_coral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1469/mocao_no_02.2026_park_lama.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1475/mocao_no_03.2026_-_hospitais_gerais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1477/mocao_no_04.2026_pl_vistorias_-_bortolini.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1481/mocao_no_05.2026_-_duplicacao_br_282_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1482/mocao_no_06.2026_-_pedala_tunapolis.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_01.2026_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_02.2026_-_licitacao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1471/requerimento_no_03.2026_-_cobranca_efacitus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1472/requerimento_no_04.2026_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_05.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_no_06.2026_-_eta_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_07.2026_-_programa_eti.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1489/requerimento_no_08.2026_-_progressoes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_01.2026_-_renato_-_ginasio_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1459/indicacao_no_02.2026_-_estradas_-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_03.2026_-_bortolini_-_majoracao_do_incentivo_cascalho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_04.2026_-_projeto_asfaltico_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_05.2026_-_projeto_anatel.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_06.2026_-_aloisio_-_caixa_dagua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_07.2026_-_cameras_comunidades.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_emenda_modificativa_no_01.2026_-_educador_fisico_ao_porjeto_de_lei_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1468/projeto_de_emensa_supressiva_n_01.2026__-_conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1466/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2026_-_pl_taxi_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1447/veto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_emenda_a_resolucao_no_01.2026_-_modifica_ri.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_decreto_no_01.2026_-aprova_contas_prefeito_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_resolucao_no_01.2026_-_reajuste_vale_2026_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1515/projeto_de_resolucao_no_02.2026_-_resolucao_ri_art._160_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_01.2026_-_reajuste_salarios_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1456/pl_01_altera_a_lei_1380_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_lei_02_servicos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_04.2026_-_emenda_vale_alimentacao_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1461/01_pl_03_termo_de_fomento_hospital.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1462/pl_04_conselho_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_mensagem_05_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1465/pl_06_pagamentos_lei_federal_226.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1484/pl_07_substitutivo__plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1487/pl_08_juntado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1488/pl_09_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1493/pl_10_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1506/pl_11_auxilio_estudantes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1507/pl_12_carcacas_bovinas_e_suinas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1508/pl_13_tarifas_agua.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1511/pl_14_altera_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1513/projeto_de_lei_no_17.2026_-_apae.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1516/projeto_de_lei_no_18.2026_-_a_politica_municipal_de_prevencao_e_enfrentamento_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1520/pl_16_juntado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1521/pl_17_juntado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_18_juntado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_no_01.2026_-_coral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1469/mocao_no_02.2026_park_lama.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1475/mocao_no_03.2026_-_hospitais_gerais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1477/mocao_no_04.2026_pl_vistorias_-_bortolini.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1481/mocao_no_05.2026_-_duplicacao_br_282_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1482/mocao_no_06.2026_-_pedala_tunapolis.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1492/mocao_no_07.2026_-_remanescentes-_bortolini.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_01.2026_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_02.2026_-_licitacao_de_bebidas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1471/requerimento_no_03.2026_-_cobranca_efacitus.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1472/requerimento_no_04.2026_-_aloisio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_05.2026_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_no_06.2026_-_eta_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_07.2026_-_programa_eti.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1489/requerimento_no_08.2026_-_progressoes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_01.2026_-_renato_-_ginasio_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1459/indicacao_no_02.2026_-_estradas_-_lauricio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_03.2026_-_bortolini_-_majoracao_do_incentivo_cascalho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_04.2026_-_projeto_asfaltico_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_05.2026_-_projeto_anatel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_06.2026_-_aloisio_-_caixa_dagua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_07.2026_-_cameras_comunidades.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1490/indicacao_no_08.2026-_tubulacao_fatima.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1491/indicacao_no_09.2026-_iptu_bortolini.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1509/indicacao_no_10.2026-_borba_-_curva.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1510/indicacao_no_11.2026_-_renato_-_placas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_no_12.2026_-_internet.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_no_13.2026-_borba_-_caixas_dagu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1519/indicacao_no_14.2026_-_renato_-_estojo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_emenda_modificativa_no_01.2026_-_educador_fisico_ao_porjeto_de_lei_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1468/projeto_de_emensa_supressiva_n_01.2026__-_conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1466/projeto_de_emenda_substitutiva_ao_projeto_de_lei_no_03.2026_-_pl_taxi_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1494/indicacao_no_01.2026_-_amanda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1495/indicacao_no_02.2026_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_no_03.2026_-_isa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1497/indicacao_no_04.2026_-_roberta_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1498/indicacao_no_05.2026_-_andressa_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1499/indicacao_no_06.2026_-_estefany.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1500/indicacao_no_07.2026_-_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1501/indicacao_no_08.2026_-_emanuelli.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1502/indicacao_no_09.2026_-_emanuelli_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1503/indicacao_no_10.2026_-_cibele.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1504/indicacao_no_11.2026_-_larissa_7_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1505/mocao_no_01.2026_-_isadora_-_aadt.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1447/veto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1517/oficio_136_cv_-_veto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_emenda_a_resolucao_no_01.2026_-_modifica_ri.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -988,1045 +1345,1909 @@
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
         <v>78</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...19 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" t="s">
+        <v>32</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B22" t="s">
-[...11 lines deleted...]
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" t="s">
+        <v>32</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B23" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" t="s">
+        <v>32</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
         <v>106</v>
-      </c>
-[...19 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
         <v>110</v>
-      </c>
-[...19 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>112</v>
+      </c>
+      <c r="E26" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="F27" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="E28" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="F28" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D29" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E29" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H29" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E30" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H30" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="F31" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H31" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D32" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E32" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="F32" t="s">
         <v>136</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H32" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E33" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F33" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E34" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F34" t="s">
-        <v>107</v>
+        <v>145</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E35" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="F35" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D36" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="E36" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="F36" t="s">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D37" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="E37" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D38" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="E38" t="s">
+        <v>141</v>
+      </c>
+      <c r="F38" t="s">
+        <v>97</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="F38" t="s">
+      <c r="H38" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>162</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="E39" t="s">
+        <v>141</v>
+      </c>
+      <c r="F39" t="s">
+        <v>97</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39" t="s">
         <v>164</v>
-      </c>
-[...19 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>56</v>
+      </c>
+      <c r="D40" t="s">
+        <v>140</v>
+      </c>
+      <c r="E40" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" t="s">
+        <v>129</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H40" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>169</v>
+      </c>
+      <c r="E41" t="s">
         <v>170</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="F41" t="s">
+        <v>171</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" t="s">
+        <v>169</v>
+      </c>
+      <c r="E42" t="s">
+        <v>170</v>
+      </c>
+      <c r="F42" t="s">
+        <v>175</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" t="s">
+        <v>169</v>
+      </c>
+      <c r="E43" t="s">
+        <v>170</v>
+      </c>
+      <c r="F43" t="s">
+        <v>125</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44" t="s">
+        <v>169</v>
+      </c>
+      <c r="E44" t="s">
+        <v>170</v>
+      </c>
+      <c r="F44" t="s">
+        <v>182</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" t="s">
+        <v>169</v>
+      </c>
+      <c r="E45" t="s">
+        <v>170</v>
+      </c>
+      <c r="F45" t="s">
+        <v>97</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H45" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" t="s">
+        <v>169</v>
+      </c>
+      <c r="E46" t="s">
+        <v>170</v>
+      </c>
+      <c r="F46" t="s">
+        <v>153</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H46" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" t="s">
+        <v>169</v>
+      </c>
+      <c r="E47" t="s">
+        <v>170</v>
+      </c>
+      <c r="F47" t="s">
+        <v>153</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>194</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" t="s">
+        <v>169</v>
+      </c>
+      <c r="E48" t="s">
+        <v>170</v>
+      </c>
+      <c r="F48" t="s">
+        <v>171</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H48" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>60</v>
+      </c>
+      <c r="D49" t="s">
+        <v>169</v>
+      </c>
+      <c r="E49" t="s">
+        <v>170</v>
+      </c>
+      <c r="F49" t="s">
+        <v>125</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H49" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>64</v>
+      </c>
+      <c r="D50" t="s">
+        <v>169</v>
+      </c>
+      <c r="E50" t="s">
+        <v>170</v>
+      </c>
+      <c r="F50" t="s">
+        <v>201</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H50" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>68</v>
+      </c>
+      <c r="D51" t="s">
+        <v>169</v>
+      </c>
+      <c r="E51" t="s">
+        <v>170</v>
+      </c>
+      <c r="F51" t="s">
+        <v>171</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H51" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>72</v>
+      </c>
+      <c r="D52" t="s">
+        <v>169</v>
+      </c>
+      <c r="E52" t="s">
+        <v>170</v>
+      </c>
+      <c r="F52" t="s">
+        <v>97</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>76</v>
+      </c>
+      <c r="D53" t="s">
+        <v>169</v>
+      </c>
+      <c r="E53" t="s">
+        <v>170</v>
+      </c>
+      <c r="F53" t="s">
+        <v>201</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>80</v>
+      </c>
+      <c r="D54" t="s">
+        <v>169</v>
+      </c>
+      <c r="E54" t="s">
+        <v>170</v>
+      </c>
+      <c r="F54" t="s">
+        <v>171</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>10</v>
       </c>
-      <c r="D40" t="s">
-[...5 lines deleted...]
-      <c r="F40" t="s">
+      <c r="D55" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" t="s">
+        <v>218</v>
+      </c>
+      <c r="F55" t="s">
+        <v>97</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>222</v>
+      </c>
+      <c r="E56" t="s">
+        <v>223</v>
+      </c>
+      <c r="F56" t="s">
+        <v>129</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H56" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>227</v>
+      </c>
+      <c r="E57" t="s">
+        <v>228</v>
+      </c>
+      <c r="F57" t="s">
+        <v>229</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H57" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>232</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>233</v>
+      </c>
+      <c r="E58" t="s">
+        <v>234</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>238</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>23</v>
+      </c>
+      <c r="D59" t="s">
+        <v>233</v>
+      </c>
+      <c r="E59" t="s">
+        <v>234</v>
+      </c>
+      <c r="F59" t="s">
+        <v>239</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H59" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>242</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60" t="s">
+        <v>233</v>
+      </c>
+      <c r="E60" t="s">
+        <v>234</v>
+      </c>
+      <c r="F60" t="s">
+        <v>243</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61" t="s">
+        <v>233</v>
+      </c>
+      <c r="E61" t="s">
+        <v>234</v>
+      </c>
+      <c r="F61" t="s">
+        <v>247</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H61" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>250</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62" t="s">
+        <v>233</v>
+      </c>
+      <c r="E62" t="s">
+        <v>234</v>
+      </c>
+      <c r="F62" t="s">
+        <v>251</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H62" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>254</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>48</v>
+      </c>
+      <c r="D63" t="s">
+        <v>233</v>
+      </c>
+      <c r="E63" t="s">
+        <v>234</v>
+      </c>
+      <c r="F63" t="s">
+        <v>255</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H63" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>258</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>52</v>
+      </c>
+      <c r="D64" t="s">
+        <v>233</v>
+      </c>
+      <c r="E64" t="s">
+        <v>234</v>
+      </c>
+      <c r="F64" t="s">
+        <v>239</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H64" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>261</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>56</v>
+      </c>
+      <c r="D65" t="s">
+        <v>233</v>
+      </c>
+      <c r="E65" t="s">
+        <v>234</v>
+      </c>
+      <c r="F65" t="s">
+        <v>262</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H65" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>265</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>60</v>
+      </c>
+      <c r="D66" t="s">
+        <v>233</v>
+      </c>
+      <c r="E66" t="s">
+        <v>234</v>
+      </c>
+      <c r="F66" t="s">
+        <v>262</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H66" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>268</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>64</v>
+      </c>
+      <c r="D67" t="s">
+        <v>233</v>
+      </c>
+      <c r="E67" t="s">
+        <v>234</v>
+      </c>
+      <c r="F67" t="s">
+        <v>269</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H67" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>272</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>68</v>
+      </c>
+      <c r="D68" t="s">
+        <v>233</v>
+      </c>
+      <c r="E68" t="s">
+        <v>234</v>
+      </c>
+      <c r="F68" t="s">
+        <v>273</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H68" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>276</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>277</v>
+      </c>
+      <c r="E69" t="s">
+        <v>278</v>
+      </c>
+      <c r="F69" t="s">
+        <v>243</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H69" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>281</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>282</v>
+      </c>
+      <c r="E70" t="s">
+        <v>283</v>
+      </c>
+      <c r="F70" t="s">
+        <v>284</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H70" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>287</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>23</v>
+      </c>
+      <c r="D71" t="s">
+        <v>282</v>
+      </c>
+      <c r="E71" t="s">
+        <v>283</v>
+      </c>
+      <c r="F71" t="s">
+        <v>284</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H71" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>290</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>291</v>
+      </c>
+      <c r="E72" t="s">
+        <v>292</v>
+      </c>
+      <c r="F72" t="s">
         <v>19</v>
       </c>
-      <c r="G40" s="1" t="s">
-[...3 lines deleted...]
-        <v>174</v>
+      <c r="G72" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H72" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>