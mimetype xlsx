--- v0 (2025-10-27)
+++ v1 (2026-05-14)
@@ -10,717 +10,729 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="202">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2026/485/resolucao_no_01.2026_-_modifica_ri.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO CAMERAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>446</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>RES</t>
-[...5 lines deleted...]
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/446/resolucao_no_02.2025_-_programa_jovem_vereador.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/446/resolucao_no_02.2025_-_programa_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno dos Jovens Vereadores da Câmara Municipal de Tunápolis-SC.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>1</t>
-[...2 lines deleted...]
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/385/resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/385/resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste das diárias do legislativo municipal e contem outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/368/resolucao_no_06.2024_-_regulamenta_uso_notebook.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/368/resolucao_no_06.2024_-_regulamenta_uso_notebook.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para utilização do notebook de propriedade da Câmara Municipal de Vereadores de Tunápolis.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/350/resolucao_no_05.2024_-_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/350/resolucao_no_05.2024_-_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e diretrizes para a aplicação da Lei Federal nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Tunápolis/SC.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/348/resolucao_no_04.2024_-_fixacao_subsidios_vereadores.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/348/resolucao_no_04.2024_-_fixacao_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de Tunápolis, SC, para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/321/resolucao_no_03.2023_-_reajuste_diarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/321/resolucao_no_03.2023_-_reajuste_diarias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DAS DIÁRIAS DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/320/resolucao_no_02.2023_-_reajuse_vale_2024.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/320/resolucao_no_02.2023_-_reajuse_vale_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO DOS SERVIDORES DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/319/resolucao_no_01.2023_-_rga_2024.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/319/resolucao_no_01.2023_-_rga_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VEREADORES E SERVIDORES DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/276/resolucao_no_04.2023_-_teletrabalho_1.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/276/resolucao_no_04.2023_-_teletrabalho_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de teletrabalho (home office) na Câmara Municipal de Vereadores de Tunápolis-SC.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/269/resolucao_no_03.2023_-_diarias_5.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/269/resolucao_no_03.2023_-_diarias_5.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para concessão de diárias e deslocamento para vereadores e servidores do Poder Legislativo Municipal de Tunápolis, Estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/258/resolucao_no_02.2023_-_reajuse_vale_2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/258/resolucao_no_02.2023_-_reajuse_vale_2023.pdf</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/251/resolucao_01.2023_-_rga_2023.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/251/resolucao_01.2023_-_rga_2023.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/264/resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/264/resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno dos Vereadores Mirim Jovens da Câmara Municipal de Tunápolis-SC.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/226/resolucao_no_04.2022.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/226/resolucao_no_04.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de Certificado Digital para aplicação de assinatura eletrônica em documentos públicos no âmbito da Câmara Municipal de Tunápolis-SC e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/225/resolucao_no_03.2022_-_reajuste_diarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/225/resolucao_no_03.2022_-_reajuste_diarias.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/216/resolucao_no_02.2022_-_reajuste_vale_alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/216/resolucao_no_02.2022_-_reajuste_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/215/resolucao_no_01.2022_-_revisao_geral_anual.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/215/resolucao_no_01.2022_-_revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/209/resolucao_no_08.2021_-_paga_vencidas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/209/resolucao_no_08.2021_-_paga_vencidas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DA REVISÃO GERAL ANUAL ÁS SERVIDORAS DESTA CASA RESPECTIVO AOS MESES DE MAIO DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/208/resolucao_07-2021_-_restabelece_rga_3.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/208/resolucao_07-2021_-_restabelece_rga_3.pdf</t>
   </si>
   <si>
     <t>RESTABELECE OS EFEITOS DAS RESOLUÇÕES N. 1 e 2 DE 15 DE JANEIRO DE 2021.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/32/resolucao_06.2021_-revoga_rga.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/32/resolucao_06.2021_-revoga_rga.pdf</t>
   </si>
   <si>
     <t>REVOGA AS RESOLUÇÕES N. 1 e 2 DE 15 DE JANEIRO DE 2021 E RESOLUÇÃO N. 4 DE 21 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/31/resolucao_05.2021_-_emenda_ri.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/31/resolucao_05.2021_-_emenda_ri.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Resolução n. 20 de 21 de Dezembro de 2017 que dispõe sobre os períodos legislativos e dá outras providências;</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/30/resolucao_04.2021_-_suspende_revisao_geral_anual.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/30/resolucao_04.2021_-_suspende_revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>SUSPENDE TEMPORARIAMENTE O PAGAMENTO DA REVISÃO GERAL AOS SERVIDORES DESTA CASA LEGISLATIVA</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/29/resolucao_03.2021_-_criacao_de_pagina.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/29/resolucao_03.2021_-_criacao_de_pagina.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÂMBITO DA CÂMARA DE VEREADORES DE TUNÁPOLIS-SC, A CRIAÇÃO DAS REDES SOCIAIS FACEBOOK E INSTAGRAM E ESTABELECE OS PARÂMETROS PARA O SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/28/resolucao_02.2021_-_reajuste_vale_alimentacao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/28/resolucao_02.2021_-_reajuste_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/27/resolucao_01.2021_-_revisao_geral_anual.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/27/resolucao_01.2021_-_revisao_geral_anual.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/72/resolucao-no-06.2020-regulamenta-posse.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/72/resolucao-no-06.2020-regulamenta-posse.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização de sessão_x000D_
 solene de posse e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/71/resolucao-no-05.2020-galeria-lilas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/71/resolucao-no-05.2020-galeria-lilas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da GALERIA LILÁS_x000D_
 NA CÂMARA DE VEREADORES DE_x000D_
 TUNÁPOLIS, SC, e dá outras providencias.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/70/resolucao-no-04.2020-regulamenta-sessoes-coronavirus.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/70/resolucao-no-04.2020-regulamenta-sessoes-coronavirus.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a realização_x000D_
 das Sessões Ordinárias e_x000D_
 Extraordinárias durante o período de_x000D_
 vigência do Decreto Legislativo que_x000D_
 determina medidas para enfrentamento_x000D_
 da emergência de saúde pública_x000D_
 decorrente do COVID-19 (Coronavírus).</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/69/resolucao-no-03.2020-regulamenta-sessao-extra-coronavirus.docx.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/69/resolucao-no-03.2020-regulamenta-sessao-extra-coronavirus.docx.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a realização das_x000D_
 Sessões Extraordinárias durante o período_x000D_
 de vigência do Decreto Legislativo que_x000D_
 determina medidas para enfrentamento da_x000D_
 emergência de saúde pública decorrente do_x000D_
 Covid-19 (Coronavírus).</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/68/resolucao_no_02.2020_-_diarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/68/resolucao_no_02.2020_-_diarias.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para concessão de diárias e/ou ajuda de_x000D_
 custo para vereadores/as e servidores/as do Poder_x000D_
 Legislativo municipal de Tunápolis, estado de Santa Catarina_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/67/resolucao-no-01.2020-revisao-geral.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/67/resolucao-no-01.2020-revisao-geral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VEREADORES_x000D_
 E SERVIDORES DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/77/resolucao-no-04.2019-carta-de-servicos.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/77/resolucao-no-04.2019-carta-de-servicos.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara de Vereadores_x000D_
 de Tunápolis, SC, a aplicação da Lei Federal nº_x000D_
 13.460, de 26 de junho de 2017, dispondo sobre a_x000D_
 operacionalização da Carta de Serviços, define a_x000D_
 organização e o funcionamento da ouvidoria_x000D_
 legislativa, e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/76/resolucao-no-03.2019-revisao-ressarcimento-combustivel.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/76/resolucao-no-03.2019-revisao-ressarcimento-combustivel.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para concessão de diárias e/ou ajuda_x000D_
 de custo para vereadores/as e servidores/as do Poder_x000D_
 Legislativo municipal de Tunápolis, estado de Santa_x000D_
 Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/75/resolucao-no-02.2019-revisao-diarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/75/resolucao-no-02.2019-revisao-diarias.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA RESOLUÇÃO Nº_x000D_
 09/2017, QUE ESTABELECE CRITÉRIOS PARA_x000D_
 CONCESSÃO DE DIÁRIAS E/OU AJUDA DE CUSTO_x000D_
 PARA VEREADORES E SERVIDORES DO PODER_x000D_
 LEGISLATIVO MUNICIPAL DE TUNÁPOLIS, ESTADO DE_x000D_
 SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/74/resolucao-no-01.2019-revisao-geral.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/74/resolucao-no-01.2019-revisao-geral.pdf</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/79/resolucao-no-02.2018-autoriza-despesas-com-sessao-solene.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/79/resolucao-no-02.2018-autoriza-despesas-com-sessao-solene.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EFETUAR DESPESAS COM A ORGANIZAÇÃO DA_x000D_
 SESSÃO SOLENE EM HOMENAGEM AOS ALUNOS CONDECORADOS COM_x000D_
 MEDALHAS OU MENÇÃO HONROSA EM PARTICIPAÇÕES NAS OLIMPÍADAS_x000D_
 BRASILEIRAS DE MATEMÁTICA DAS ESCOLAS PÚBLICAS – OBMEP, NO_x000D_
 PERÍODO DE 2005 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/78/resolucao-no-01.2018-revisao-salarial.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/78/resolucao-no-01.2018-revisao-salarial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES_x000D_
 DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/190/resolucao-no-20.2017-regimento-interno.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/190/resolucao-no-20.2017-regimento-interno.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE_x000D_
 TUNÁPOLIS, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/189/resolucao-no-19.2017-comissao-de-recesso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/189/resolucao-no-19.2017-comissao-de-recesso.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A COMISSÃO DE RECESSO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/188/resolucao-no-18.2017-abono-natalino.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/188/resolucao-no-18.2017-abono-natalino.pdf</t>
   </si>
   <si>
     <t>CONCEDE UM ABONO SALARIAL AOS SERVIDORES DO_x000D_
 LEGISLATIVO MUNICIPAL DE TUNÁPOLIS, NA FOLHA DE PAGAMENTO_x000D_
 DO MÊS DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/187/resolucao-no-17.2017-autoriza-participacao-em-congresso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/187/resolucao-no-17.2017-autoriza-participacao-em-congresso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DE REPRESENTANTES EM_x000D_
 CONGRESSO QUE ESPECIFÍCA._x000D_
 O PRESIDENTE DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 TUNÁPOLIS, ESTADO DE SANTA CATARINA, NO USO DE SUAS_x000D_
 ATRIBUIÇÕES LEGAIS, RESOLVE:</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/186/resolucao-no-016.2017-designa-membro-substituto.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/186/resolucao-no-016.2017-designa-membro-substituto.pdf</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO SUBSTITUTO EM COMISSÃO_x000D_
 PERMANENTE DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 TUNÁPOLIS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 A MESA DIRETORA DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE TUNÁPOLIS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS,_x000D_
 RESOLVE:</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/185/resolucao-no-15.2017-homologa-licenca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/185/resolucao-no-15.2017-homologa-licenca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PEDIDO DE LICENÇA PARA TRATAR DE_x000D_
 INTERESSES PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 O PRESIDENTE DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 TUNÁPOLIS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS,</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/184/resolucao-no-014.2017-substitui-membro-em-comissao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/184/resolucao-no-014.2017-substitui-membro-em-comissao.pdf</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO SUBSTITUTO EM COMISSÃO_x000D_
 PERMANENTE DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 TUNÁPOLIS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 A MESA DIRETORA DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE TUNÁPOLIS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS,</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/183/resolucao-no-13.2017-homologa-licenca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/183/resolucao-no-13.2017-homologa-licenca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PEDIDO DE LICENÇA PARA TRATAR DE_x000D_
 INTERESSES PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/182/resolucao-no-012.2017-substitui-membro-em-comissao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/182/resolucao-no-012.2017-substitui-membro-em-comissao.pdf</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO SUBSTITUTO EM COMISSÕES_x000D_
 PERMANENTES DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 TUNÁPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/181/resolucao-no-011.2017.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/181/resolucao-no-011.2017.pdf</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO SUBSTITUTO DE COMISSÃO_x000D_
 PERMANENTE DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 TUNÁPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/180/resolucao-no-10.2017-homologa-licenca.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/180/resolucao-no-10.2017-homologa-licenca.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/179/resolucao-no-09.2017-criterios-para-concessao-de-diarias.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/179/resolucao-no-09.2017-criterios-para-concessao-de-diarias.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA CONCESSÃO DE DIÁRIAS_x000D_
 E/OU AJUDA DE CUSTO PARA VEREADORES E SERVIDORES DO PODER_x000D_
 LEGISLATIVO MUNICIPAL DE TUNÁPOLIS, ESTADO DE SANTA CATARINA_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/178/resolucao-no-08.2017-comissao-de-recesso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/178/resolucao-no-08.2017-comissao-de-recesso.pdf</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/177/resolucao-no-07.2017-autoriza-participacao-em-curso-do-tce.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/177/resolucao-no-07.2017-autoriza-participacao-em-curso-do-tce.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DE REPRESENTANTES EM CURSO_x000D_
 QUE ESPECIFÍCA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/176/resolucao-no-06.2017-autoriza-participacao-em-curso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/176/resolucao-no-06.2017-autoriza-participacao-em-curso.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/175/resolucao-no-05.2017-adia-sessao.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/175/resolucao-no-05.2017-adia-sessao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ADIAR REALIZAÇÃO DA SESSÃO ORDINÁRIA QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/174/resolucao-no-04.2017-comissoes-permanentes.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/174/resolucao-no-04.2017-comissoes-permanentes.pdf</t>
   </si>
   <si>
     <t>DESIGNA O NÚMERO, OS MEMBROS, OS CARGOS E O HORÁRIO_x000D_
 DAS REUNIÕES DAS COMISSÕES PERMANENTES DA CÂMARA_x000D_
 MUNICIPAL DE VEREADORES PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/172/resolucao-no-03.2017-designa-lideres-de-banacadas.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/172/resolucao-no-03.2017-designa-lideres-de-banacadas.pdf</t>
   </si>
   <si>
     <t>DESIGNA OS LÍDERES DAS BANCADAS QUE COMPÕEM A_x000D_
 CÂMARA MUNICIPAL DE VEREADORES DE TUNÁPOLIS, ESTADO DE_x000D_
 SANTA CATARINA, PARA O EXERCÍCIO DE 2017 (DOIS MIL E_x000D_
 DEZESSETE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/171/resolucao-no02.2017-revisao-salarial.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/171/resolucao-no02.2017-revisao-salarial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES_x000D_
 DO LEGISLATIVO MUNICIPAL E CONTEM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/170/resolucao-no-01.2017-comissao-de-recesso.pdf</t>
+    <t>http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/170/resolucao-no-01.2017-comissao-de-recesso.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1024,67 +1036,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/446/resolucao_no_02.2025_-_programa_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/385/resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/368/resolucao_no_06.2024_-_regulamenta_uso_notebook.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/350/resolucao_no_05.2024_-_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/348/resolucao_no_04.2024_-_fixacao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/321/resolucao_no_03.2023_-_reajuste_diarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/320/resolucao_no_02.2023_-_reajuse_vale_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/319/resolucao_no_01.2023_-_rga_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/276/resolucao_no_04.2023_-_teletrabalho_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/269/resolucao_no_03.2023_-_diarias_5.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/258/resolucao_no_02.2023_-_reajuse_vale_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/251/resolucao_01.2023_-_rga_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/264/resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/226/resolucao_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/225/resolucao_no_03.2022_-_reajuste_diarias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/216/resolucao_no_02.2022_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/215/resolucao_no_01.2022_-_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/209/resolucao_no_08.2021_-_paga_vencidas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/208/resolucao_07-2021_-_restabelece_rga_3.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/32/resolucao_06.2021_-revoga_rga.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/31/resolucao_05.2021_-_emenda_ri.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/30/resolucao_04.2021_-_suspende_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/29/resolucao_03.2021_-_criacao_de_pagina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/28/resolucao_02.2021_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/27/resolucao_01.2021_-_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/72/resolucao-no-06.2020-regulamenta-posse.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/71/resolucao-no-05.2020-galeria-lilas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/70/resolucao-no-04.2020-regulamenta-sessoes-coronavirus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/69/resolucao-no-03.2020-regulamenta-sessao-extra-coronavirus.docx.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/68/resolucao_no_02.2020_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/67/resolucao-no-01.2020-revisao-geral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/77/resolucao-no-04.2019-carta-de-servicos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/76/resolucao-no-03.2019-revisao-ressarcimento-combustivel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/75/resolucao-no-02.2019-revisao-diarias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/74/resolucao-no-01.2019-revisao-geral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/79/resolucao-no-02.2018-autoriza-despesas-com-sessao-solene.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/78/resolucao-no-01.2018-revisao-salarial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/190/resolucao-no-20.2017-regimento-interno.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/189/resolucao-no-19.2017-comissao-de-recesso.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/188/resolucao-no-18.2017-abono-natalino.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/187/resolucao-no-17.2017-autoriza-participacao-em-congresso.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/186/resolucao-no-016.2017-designa-membro-substituto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/185/resolucao-no-15.2017-homologa-licenca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/184/resolucao-no-014.2017-substitui-membro-em-comissao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/183/resolucao-no-13.2017-homologa-licenca.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/182/resolucao-no-012.2017-substitui-membro-em-comissao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/181/resolucao-no-011.2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/180/resolucao-no-10.2017-homologa-licenca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/179/resolucao-no-09.2017-criterios-para-concessao-de-diarias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/178/resolucao-no-08.2017-comissao-de-recesso.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/177/resolucao-no-07.2017-autoriza-participacao-em-curso-do-tce.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/176/resolucao-no-06.2017-autoriza-participacao-em-curso.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/175/resolucao-no-05.2017-adia-sessao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/174/resolucao-no-04.2017-comissoes-permanentes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/172/resolucao-no-03.2017-designa-lideres-de-banacadas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/171/resolucao-no02.2017-revisao-salarial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/170/resolucao-no-01.2017-comissao-de-recesso.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2026/485/resolucao_no_01.2026_-_modifica_ri.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/446/resolucao_no_02.2025_-_programa_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2025/385/resolucao_no_01.2025_-_reajuste_diarias_2025_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/368/resolucao_no_06.2024_-_regulamenta_uso_notebook.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/350/resolucao_no_05.2024_-_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/348/resolucao_no_04.2024_-_fixacao_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/321/resolucao_no_03.2023_-_reajuste_diarias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/320/resolucao_no_02.2023_-_reajuse_vale_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2024/319/resolucao_no_01.2023_-_rga_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/276/resolucao_no_04.2023_-_teletrabalho_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/269/resolucao_no_03.2023_-_diarias_5.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/258/resolucao_no_02.2023_-_reajuse_vale_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2023/251/resolucao_01.2023_-_rga_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/264/resolucao_no_05.2022_-_ri_vereador_mirim_ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/226/resolucao_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/225/resolucao_no_03.2022_-_reajuste_diarias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/216/resolucao_no_02.2022_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2022/215/resolucao_no_01.2022_-_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/209/resolucao_no_08.2021_-_paga_vencidas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/208/resolucao_07-2021_-_restabelece_rga_3.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/32/resolucao_06.2021_-revoga_rga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/31/resolucao_05.2021_-_emenda_ri.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/30/resolucao_04.2021_-_suspende_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/29/resolucao_03.2021_-_criacao_de_pagina.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/28/resolucao_02.2021_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2021/27/resolucao_01.2021_-_revisao_geral_anual.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/72/resolucao-no-06.2020-regulamenta-posse.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/71/resolucao-no-05.2020-galeria-lilas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/70/resolucao-no-04.2020-regulamenta-sessoes-coronavirus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/69/resolucao-no-03.2020-regulamenta-sessao-extra-coronavirus.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/68/resolucao_no_02.2020_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2020/67/resolucao-no-01.2020-revisao-geral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/77/resolucao-no-04.2019-carta-de-servicos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/76/resolucao-no-03.2019-revisao-ressarcimento-combustivel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/75/resolucao-no-02.2019-revisao-diarias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2019/74/resolucao-no-01.2019-revisao-geral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/79/resolucao-no-02.2018-autoriza-despesas-com-sessao-solene.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2018/78/resolucao-no-01.2018-revisao-salarial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/190/resolucao-no-20.2017-regimento-interno.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/189/resolucao-no-19.2017-comissao-de-recesso.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/188/resolucao-no-18.2017-abono-natalino.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/187/resolucao-no-17.2017-autoriza-participacao-em-congresso.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/186/resolucao-no-016.2017-designa-membro-substituto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/185/resolucao-no-15.2017-homologa-licenca.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/184/resolucao-no-014.2017-substitui-membro-em-comissao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/183/resolucao-no-13.2017-homologa-licenca.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/182/resolucao-no-012.2017-substitui-membro-em-comissao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/181/resolucao-no-011.2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/180/resolucao-no-10.2017-homologa-licenca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/179/resolucao-no-09.2017-criterios-para-concessao-de-diarias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/178/resolucao-no-08.2017-comissao-de-recesso.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/177/resolucao-no-07.2017-autoriza-participacao-em-curso-do-tce.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/176/resolucao-no-06.2017-autoriza-participacao-em-curso.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/175/resolucao-no-05.2017-adia-sessao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/174/resolucao-no-04.2017-comissoes-permanentes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/172/resolucao-no-03.2017-designa-lideres-de-banacadas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/171/resolucao-no02.2017-revisao-salarial.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tunapolis.sc.leg.br/media/sapl/public/normajuridica/2017/170/resolucao-no-01.2017-comissao-de-recesso.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="129.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="128.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="189.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1095,1331 +1107,1354 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="G4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G16" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C17" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G19" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C22" t="s">
         <v>24</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G25" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G26" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="C27" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G27" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>24</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C30" t="s">
         <v>32</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C33" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G33" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>114</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>32</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C35" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B36" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G36" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B37" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G37" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>126</v>
       </c>
       <c r="B38" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G38" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B39" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D39" t="s">
-[...5 lines deleted...]
-      <c r="F39" s="1" t="s">
+      <c r="G39" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
+        <v>133</v>
+      </c>
+      <c r="B40" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>136</v>
       </c>
       <c r="G40" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C41" t="s">
         <v>139</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>140</v>
       </c>
       <c r="G41" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>142</v>
       </c>
       <c r="B42" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G42" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C43" t="s">
         <v>147</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G43" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>151</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>152</v>
       </c>
       <c r="G44" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C45" t="s">
         <v>155</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G45" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C46" t="s">
         <v>159</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>160</v>
       </c>
       <c r="G46" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C47" t="s">
         <v>163</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>164</v>
       </c>
       <c r="G47" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C48" t="s">
         <v>167</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>168</v>
       </c>
       <c r="G48" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>170</v>
       </c>
       <c r="B49" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C49" t="s">
         <v>171</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>172</v>
       </c>
       <c r="G49" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G50" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>177</v>
       </c>
       <c r="B51" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C51" t="s">
-        <v>67</v>
+        <v>178</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G51" t="s">
-        <v>137</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B52" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>71</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G52" t="s">
-        <v>181</v>
+        <v>141</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B53" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C53" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G53" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B54" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>24</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="G54" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B55" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C55" t="s">
         <v>28</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G55" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B56" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C56" t="s">
         <v>32</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G56" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B57" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C57" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G57" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C58" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G58" t="s">
-        <v>137</v>
+        <v>199</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" t="s">
+        <v>134</v>
+      </c>
+      <c r="C59" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G59" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -2437,50 +2472,51 @@
     <hyperlink ref="F34" r:id="rId33"/>
     <hyperlink ref="F35" r:id="rId34"/>
     <hyperlink ref="F36" r:id="rId35"/>
     <hyperlink ref="F37" r:id="rId36"/>
     <hyperlink ref="F38" r:id="rId37"/>
     <hyperlink ref="F39" r:id="rId38"/>
     <hyperlink ref="F40" r:id="rId39"/>
     <hyperlink ref="F41" r:id="rId40"/>
     <hyperlink ref="F42" r:id="rId41"/>
     <hyperlink ref="F43" r:id="rId42"/>
     <hyperlink ref="F44" r:id="rId43"/>
     <hyperlink ref="F45" r:id="rId44"/>
     <hyperlink ref="F46" r:id="rId45"/>
     <hyperlink ref="F47" r:id="rId46"/>
     <hyperlink ref="F48" r:id="rId47"/>
     <hyperlink ref="F49" r:id="rId48"/>
     <hyperlink ref="F50" r:id="rId49"/>
     <hyperlink ref="F51" r:id="rId50"/>
     <hyperlink ref="F52" r:id="rId51"/>
     <hyperlink ref="F53" r:id="rId52"/>
     <hyperlink ref="F54" r:id="rId53"/>
     <hyperlink ref="F55" r:id="rId54"/>
     <hyperlink ref="F56" r:id="rId55"/>
     <hyperlink ref="F57" r:id="rId56"/>
     <hyperlink ref="F58" r:id="rId57"/>
+    <hyperlink ref="F59" r:id="rId58"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>