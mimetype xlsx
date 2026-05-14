--- v0 (2026-03-22)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 3 de 2026</t>
   </si>
   <si>
@@ -66,60 +66,63 @@
   <si>
     <t>2ª Deliberação</t>
   </si>
   <si>
     <t>Projeto de Lei nº 8 de 2026</t>
   </si>
   <si>
     <t>Autoriza o pagamento retroativo de vantagens funcionais aos servidores do Poder Executivo do Município de Tunápolis, referentes ao período de suspensão imposto pela Lei Complementar nº 173, de 27 de maio de 2020, nos termos da Lei Complementar nº 226, de 12 de janeiro de 2026.</t>
   </si>
   <si>
     <t>1ª Deliberação</t>
   </si>
   <si>
     <t>Moção nº 3 de 2026</t>
   </si>
   <si>
     <t>Liane Jacinta Finger Heck</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO, que solicita seja encaminhada ao Governo do Estado de Santa Catarina, por meio da Secretaria de Estado da Saúde, para que proceda à revisão da legislação e das normativas estaduais que regulamentam a proporção de leitos de saúde mental em hospitais gerais.</t>
   </si>
   <si>
     <t>Apresentação</t>
   </si>
   <si>
+    <t>Moção nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Leandro Bortolini</t>
+  </si>
+  <si>
+    <t>Moção de Apelo em razão da tramitação do Projeto de Lei nº 3.507/2025, que propõe a instituição de vistoria veicular anual obrigatória mediante pagamento de taxa estimada em valor superior a R$ 195,00 (cento e noventa e cinco reais).</t>
+  </si>
+  <si>
+    <t>Única deliberação</t>
+  </si>
+  <si>
     <t>expediente</t>
-  </si>
-[...7 lines deleted...]
-    <t>Moção de Apelo em razão da tramitação do Projeto de Lei nº 3.507/2025, que propõe a instituição de vistoria veicular anual obrigatória mediante pagamento de taxa estimada em valor superior a R$ 195,00 (cento e noventa e cinco reais).</t>
   </si>
   <si>
     <t>Requerimento nº 5 de 2026</t>
   </si>
   <si>
     <t>Fernando Weiss</t>
   </si>
   <si>
     <t>Requer informações acerca da atual situação da concessão à empresa Alver Klein.</t>
   </si>
   <si>
     <t>Apresentação e Deliberação</t>
   </si>
   <si>
     <t>Indicação nº 5 de 2026</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal de Tunápolis, para que avalie a viabilidade de adesão do Município ao Projeto Piloto de Ambiente Regulatório Experimental da Agência Nacional de Telecomunicações – ANATEL, destinado ao uso de repetidores de radiofrequências e reforçadores de sinal, com vistas à ampliação da cobertura do Serviço Móvel Pessoal (SMP) nas localidades do interior.</t>
   </si>
   <si>
     <t>Leitura e discussão em plenário</t>
   </si>
 </sst>
 </file>
 
@@ -432,51 +435,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -531,103 +534,123 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1475</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1477</v>
       </c>
       <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
+        <v>1476</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
         <v>1478</v>
       </c>
-      <c r="B7" t="s">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
         <v>15</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="E8" t="s">
         <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>